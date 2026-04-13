--- v0 (2025-12-19)
+++ v1 (2026-04-13)
@@ -54,117 +54,117 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
     <t>Romilson Araújo</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/</t>
   </si>
   <si>
     <t>Intuiu no município de Baixo Guandu o concurso de redação sobre o tema " Combate á violência contra a mulher" e dá outras providências.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Cesar Dragão</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/933/ante_projeto_de_lei_uniformes_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/933/ante_projeto_de_lei_uniformes_1.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE “PROGRAMA ALUNOS UNIFORMIZADOS” NO ÂMBITO DE BAIXO GUANDU/ES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Esmar da Vitória</t>
   </si>
   <si>
     <t>Concede horário especial de trabalho ao servidor deficiente ou que tenha, sob sua responsabilidade e sob seus cuidados cônjuge, companheiro, filho(s) ou dependente(s) com deficiência, inclusive transtorno do espectro autista.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sueli Teodoro</t>
   </si>
   <si>
     <t>Altero o anexo I do Programa de Distribuição de leite, fórmulas e dietas alimentares, fraldas e óculos, incluindo a distribuição de fraldas para bebês, crianças e adultos.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
     <t>Requer que seja convocado o Secretário de Administração do Município de Baixo Guandu- ES Sr. Adonias Menegídio da Silva, para prestar esclarecimentos na tribuna desta Casa Legislativa.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/893/mocao_de_aplausos_maes_que_oram_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/893/mocao_de_aplausos_maes_que_oram_1.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, as Coordenadoras dos grupos do “MOVIMENTO DE MÃES QUE ORAM PELOS FILHOS”. Coordenadora Marlizete Thomazini Oliveira, Coordenadora Neide Viegas, Coordenadora Nayara Justino Netto Salomão, Coordenadora Sônia da Conceição Guimarães, Coordenadora Nely Paiva, Coordenadora Luzia da Penha G. Bragança, Coordenadora Helena De Martins Gonçalves, Coordenadora Fabiana Aparecida Batista Ferreira.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>Celma Côrtes</t>
   </si>
   <si>
     <t>Moção de aplausos para AGÊNCIA BANCARIA SISTEMA DE COOPERATIVAS DE CRÉDITOS DO BRASIL - SICOOB, na pessoa da Senhora Adriana Lopes Dal Cól Soares e sua equipe de trabalho, Gerente Geral da Instituição Financeira, como forma de manisfestar os nossos sinceros aplausos, pelos diversos Projetos Culturas, Ambientais e Sociais.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>Wilton Minarini</t>
   </si>
   <si>
     <t>Moção de aplauso ao radialista Reginaldo Caetano, pela trajetória vitoriosa de vida.</t>
   </si>
   <si>
     <t>952</t>
   </si>
@@ -174,279 +174,279 @@
   <si>
     <t>956</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Moção de aplauso para os Diretores da Rede Pública Municipal, pela dedicação e serviços realizados nos anos pretéritos no município de Baixo Guandu.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Moção de aplauso a senhora Jandyra Capiche Precioso, em reconhecimento pelo trabalho realizado como diretora administrativa do círculo de Baixo Guandu Monsenhor Alonso Leite.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1024/mocao_de_aplausos_07.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1024/mocao_de_aplausos_07.docx</t>
   </si>
   <si>
     <t>VOTO DE CONGRATULAÇÕES E APLAUSOS À LOJA MAÇÔNICA FRATERNIDADE GUANDUENSE, PELA PASSAGEM DO SEU 65º ANIVERSÁRIO DE FUNDAÇÃO QUE OCORREU NO DIA TRINTA DE JANEIRO DO ANO EM CURSO.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_de_aplausos_no_08.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_de_aplausos_no_08.docx</t>
   </si>
   <si>
     <t>Moção de aplausos aos Funcionários, terceirizados e vigilantes da agência bancária da CAIXA ECONÔMICA FEDERAL DE BAIXO GUANDU/ES.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, nos termos do Art. 116 do Regimento Interno ao SAAE, pela Implantação de Lavatórios na Avenida Carlos de Medeiros no auxílio ao combate da COVID-19 (Corona Vírus).</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Liu</t>
   </si>
   <si>
     <t>Moção de Aplausos a todos os funcionários da Secretaria Municipal de Saúde (SEMSA).</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Promotor de Justiça Dr. José Eugênio Rosseti Machado, pelos anos de vida dedicados a promotoria de nossa cidade, onde o mesmo se aposenta no próximo dia 31-07-2020.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1116/mocao_de_aplausos_bandeirante.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1116/mocao_de_aplausos_bandeirante.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Grupo Bandeirantes, em reconhecimento aos 50 anos de histórias e conquistas.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1133/mocao_saae.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1133/mocao_saae.docx</t>
   </si>
   <si>
     <t>Moção de aplausos a todos os funcionários do SAAE – Serviço Autônomo de Água e Esgoto de Baixo Guandu-ES.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1152/mocao_nesio.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1152/mocao_nesio.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Secretario de Estado da Saúde do Espirito Santo, Dr. Nésio Fernandes de Medeiros Júnior, pelo honroso trabalho realizado no estado e no município em termos de pandemia de Covid-19.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1153/mocao_equipe_de_saude.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1153/mocao_equipe_de_saude.docx</t>
   </si>
   <si>
     <t>Moção de aplausos ao Prefeito Neto Barros, à secretária de saúde e a todos os coordenadores da secretaria de saúde.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1183/mocao_de_aplausos_marcilene_de_almeida.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1183/mocao_de_aplausos_marcilene_de_almeida.docx</t>
   </si>
   <si>
     <t>Moção de aplausos a ser encaminhada à Srª. Marcilene de Almeida Patrícia Vasconcelos, em reconhecimento ao belíssimo trabalho que fez à frente da SEMADH de Baixo Guandu-ES.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1184/mocao_de_aplausos_elizabeth.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1184/mocao_de_aplausos_elizabeth.docx</t>
   </si>
   <si>
     <t>Moção de Aplausos encaminhada à Sr.ª Elizabeth Dias O. Franca, em reconhecimento ao belíssimo trabalho que fez juntamente com a SEMADH de nosso município.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1186/mocao_walace_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1186/mocao_walace_1.docx</t>
   </si>
   <si>
     <t>Moção de aplausos ao instrutor de zumba fitness Wálace Xavier pereira, pela dedicação e excelente serviço prestado ao município de Baixo Guandu durante 05 anos por meio do projeto zumba na comunidade, proporcionando à suas alunas e alunos mais qualidade de vida, saúde, superação, entretenimento e diversão, fazendo total diferença na vida de todos.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Aguinaldo</t>
   </si>
   <si>
     <t>Moção de Aplausos a chefia do cartório da 2° vara de Baixo Guandu/ES, Marilza Alves dos Santos, pela dedicação e excelente serviço prestado ao município de Baixo Guandu durante 15 anos.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>Moção de repúdio ao Prefeito Neto Barros.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Indicação</t>
   </si>
   <si>
     <t>Reitera a indicação ao Diretor da Vale, Eduardo Bartolomeu, que seja incluído nas obras da Ferrovia Vitória a Minas, uma passagem de nível, no bairro Sapucaia próximo ao Edson Supermercados, onde hoje já existe uma passagem para pedestres, motos e bicicletas e a construção de forma urgente de um viaduto nas proximidades desta comunidade e a implantação de cancelas automáticas no Cerimonial Travessia e no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1063/pedido_de_indicacao_es_446_sinalozacao_e_lombadas.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1063/pedido_de_indicacao_es_446_sinalozacao_e_lombadas.docx</t>
   </si>
   <si>
     <t>Requer a sinalização adequada da Rodovia ES-446 no trecho que liga a cidade de Baixo Guandu à cidade de Itaguaçu e instalar/construir redutores de velocidade (lombadas) no perímetro urbano próximo ao Bairro Valparaíso, na mesma rodovia.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1100/pedido_de_indicacao_saae_conta_de_agua.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1100/pedido_de_indicacao_saae_conta_de_agua.docx</t>
   </si>
   <si>
     <t>Indica que se estude a possibilidade de transferência de titularidade da conta de água no SAAE (Serviço Autônomo de Água e Esgoto de Baixo Guandu) havendo interesse bilateral, quando o imóvel for destinado para locação e havendo outras necessidades.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1160/pedido_de_indicacao_liu_passagem_de_nivel.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1160/pedido_de_indicacao_liu_passagem_de_nivel.docx</t>
   </si>
   <si>
     <t>Reitera Pedido de Indicação 016/2019 e 001/2020.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
     <t>Valmir Mota</t>
   </si>
   <si>
     <t>Pedido de informação ao Prefeito Municipal, quanto a contratação de empresa especializada na prestação de serviços de eficiência energética em iluminação pública.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/895/pedido_de_providencia_no_liu__coleta_de_lixo_beira_linha.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/895/pedido_de_providencia_no_liu__coleta_de_lixo_beira_linha.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a implantação de Coleta de Lixo na Beira Linha, Bairro Sapucaia.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/896/pedido_de_providencia_no_calcamento_borba_gato.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/896/pedido_de_providencia_no_calcamento_borba_gato.docx</t>
   </si>
   <si>
     <t>Encaminho ao executivo o pedido de calçamento de aproximadamente 100m da Rua Vasco da Gama no bairro Sapucaia, entre as ruas Borba Gato e a rua Fernão Dias Paes Leme.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>Pedido de providência que se segue a transformação em centro cultural, do antigo espaço onde funcionava o Conselho Tutelar.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>Pedido de providência que se segue a construção de um novo espaço para o Conselho Tutelar.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>Pedido de providência que se segue a ativação, monitoramento, controle, e manutenção do vídeo monitoramento no Município de Baixo Guandu.</t>
   </si>
   <si>
     <t>909</t>
   </si>
@@ -540,63 +540,63 @@
   <si>
     <t>927</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Requer ao executivo municipal providencie junto ao departamento responsável um estudo para diminuir a taxa de contribuição de iluminação publica ( lei municipal 2.141/2002), nesta cidade.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Requer o conserto da galeria em frente a Escola Presidente Kennedy, no bairro Vila Kennedy, nesta cidade.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/930/uniformes_2020.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/930/uniformes_2020.docx</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO OS UNIFORMES PARA ALUNOS DAS ESCOLAS DA REDE PUBLICA DESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/931/quebra_molas.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/931/quebra_molas.docx</t>
   </si>
   <si>
     <t>A POSSIBILIDADE EM CONSTRUIR REDUTORES DE VELOCIDADES (QUEBRA MOLAS) NA RUA ANGELINA MENEZES NO BAIRRO SÃO JOSÉ NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Requer providências junto ás Secretarias Municipais competentes as execuções dos serviços e obras, no bairro Rosário I, nesta cidade.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Requer a contratação de máquinas para dar manutenção nas estradas do interior, neste município de Baixo Guandu-ES.</t>
   </si>
   <si>
     <t>935</t>
   </si>
@@ -636,184 +636,184 @@
   <si>
     <t>939</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Providências no sentido de ordenar a retirada de uma alta quantidade de lixo disposto na Rua Santos Dumont, próximo a caixa d'água, Bairro São Vicente, neste município.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Requer a substituição das lâmpadas queimadas por toda a extensão da BR-259 (tendo como referência o Bairro São Vicente até o Posto Pinho), totalizando 62 lâmpadas, neste município.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/941/pedido_de_providencia_no.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/941/pedido_de_providencia_no.docx</t>
   </si>
   <si>
     <t>Encaminho ao executivo os pedidos que se seguem: aproximadamente 100 metros de calçamento e limpeza no final da rua Antônio Sampaio, Rosário 2, próximo ao N° 2410. Ampliação da rede de esgoto e calçamento no final da rua Carlos Gomes, Próximo a serralharia do seu José, Rosário 2._x000D_
 Ampliação da rede de esgoto e calçamento no final da rua Santos Dumont, e término da quadra de esporte, em frente a casa N° 2034, Rosário 2.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/942/pedido_de_providencia_n1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/942/pedido_de_providencia_n1.docx</t>
   </si>
   <si>
     <t>Encaminho ao executivo os pedidos que seguem: Ampliação da rede de esgoto e calçamento no final da rua Pedro Álvares Cabral, Rosário 2. Ampliação da rede de esgoto, Concerto de lâmpadas e calçamento no final da rua Borba Gato, em frente ao N° 1730, próximo ao bar dos amigos, Rosário 2.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/943/pedido_no_04.2020._visita_a_ponte.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/943/pedido_no_04.2020._visita_a_ponte.docx</t>
   </si>
   <si>
     <t>SOLICITAR A DEFESA CIVIL QUE FAÇA UMA VISTORIA COM URGÊNCIA NA PONTE DO KM 16, POIS A MESMA ESTÁ PRESTES A CAIR, NESTE MUNICÍPIO DE BAIXO GUANDU/ES</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Requer o conserto de todas as estradas que se encontram danificadas no município, principalmente as que são rotas escolares.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Viabilização junto a Secretaria competente o Conserto de deformações na pavimentação na Rua Vitória e rua Nova Orleans, localizadas no Bairro Valparaiso.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Requer a continuação da pavimentação com massa asfáltica na Rua Antônio Sampaio.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/949/pedido_de_providencia_no_conselho_tutelar.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/949/pedido_de_providencia_no_conselho_tutelar.docx</t>
   </si>
   <si>
     <t>A Compra URGENTE de um Veículo de 7 lugares para atender o Conselho Tutelar.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_providencia_no_ponte_integracao.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_providencia_no_ponte_integracao.docx</t>
   </si>
   <si>
     <t>Limpeza do Rio Guandu e das manilhas de escoamento, nas proximidades da ponte da integração.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Lico Bororó</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/953/pedido_de_providencia_muro_de_arrimo.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/953/pedido_de_providencia_muro_de_arrimo.docx</t>
   </si>
   <si>
     <t>A Construção de um muro de arrimo na rua Belarmino Pinto com a Rua Borba Gato.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Requer o patrolamento da Rua José Vieira Milagres (enquanto não inicia a obra de calçamento), principalmente nas proximidades do acesso da Br-259, situada no Bairro Rosário II, neste município.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Providências no sentido de ordenar conserto do calçamento da rua Aldo Mario Falcão, nas proximidades do portão superior do cemitério de Baixo Guandu, situado no bairro Maúa.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/957/pedido_providencia_2.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/957/pedido_providencia_2.docx</t>
   </si>
   <si>
     <t>Encaminho ao executivo os pedidos que se seguem: limpeza e calçamento na rua Cândido Correa, limpeza e calçamento na rua projetada no final do bairro Val Paraíso, colocação de boca de lobo na rua Wilson Santana Lopes Filho, começando no bar do Nelson até a padaria Delicias da Casa, passagem de carro fumacê, todos os pedidos são para o Bairro Val Paraíso.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/958/pedido_providencia_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/958/pedido_providencia_1.docx</t>
   </si>
   <si>
     <t>Encaminho ao executivo os pedidos que se seguem: limpeza e calçamento nas ruas: Pinheiros, Nilva Terezinha Mattedi e rua projetada ao lado da mercearia Val Paraíso, limpeza e término do calçamento e troca de lâmpadas na rua José Ferreira Garcia, em frente a escola, limpeza e calçamento na rua José Barbosa, limpeza e calçamento na rua Olga A. de Oliveira, todos pedidos são para o bairro Val Paraíso.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Requer o calçamento das ruas que ainda não foram pavimentadas no Patrimônio do Divino, popularmente conhecido como Tamanho, neste município.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Requer a limpeza e o concerto do calçamento da rua Borba Gato iniciando na esquina da rua José Vieira Milagres, até na esquina da rua Henrique Coutinho, bairro Rosário II, nesta cidade.</t>
   </si>
   <si>
     <t>962</t>
   </si>
@@ -1105,456 +1105,456 @@
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Requer reparações e o patrolamento das estradas nos Distritos rurais do Córrego do Jacutinga, córrego do Km 11, Boa Vista, Alto Mutum Claro, Maquiji, Córrego do Km 10, Córrego do Vargem Alegre, estrada do Km 04 sentido ao São Julião, Córregos dos Franças, Córrego do Ouro e São Julião, neste município.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Requer ao Prefeito Municipal a distribuição de álcool em gel e máscaras gratuitas em todos os postos de saúde e na farmácia cidadã, com o intuito de prevenir a proliferação do novo coronavírus (COVID-19), neste município.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1007/pedido_de_providencia__wilton_corona_virus.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1007/pedido_de_providencia__wilton_corona_virus.docx</t>
   </si>
   <si>
     <t>Encaminho ao executivo o pedido que se segue: Que o MUNICÍPIO se possível for atendendo as demandas da população de acordo com O Decreto Estadual nº 4.593-R, portaria nº 036 - 2020, e decreto municipal nº. 6.260/2020, decretos de enfrentamento e emergência de saúde pública de importância internacional decorrente da infecção humana pelo novo coronavírus (COVID-19) a isenção/suspenção ou prorrogação das taxas Municipais e de sua autarquia nos meses que durarem a pandemia e seus respectivos decretos restritivos, e que não sejam suspensos os serviços de fornecimento de água nestes meses aos inadimplentes junto ao SAAE.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Requer que se intensifique a fiscalização nas residências e terrenos baldios e criar uma campanha de conscientização pelos meios de comunicações disponíveis sobre a importância de manter os quintais limpos e evitar água parada, com o objetivo principal de impedir a proliferação da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Requer a poda completa das árvores na Rua Tapajós, Rua Treze de Maio e Rua Alvaro Nunes Ferreira, ambas no bairro Santa Mônica, proporcionando mais segurança para os moradores.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Batata</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1023/pedido_de_providencia_84-2020.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1023/pedido_de_providencia_84-2020.docx</t>
   </si>
   <si>
     <t>Limpeza da calha do Rio do Km 14 do Mutum, localizado no Distrito do Km 14 do Mutum, com início nas proximidades do Km 15 ao Km 12, com o objetivo de evitar futuras enchentes.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1027/pedido_de_providencia_no_85-2020_-_pdf.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1027/pedido_de_providencia_no_85-2020_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer a Instalação de Placas “Proibido Jogar Lixo”, à pedido da Srª Marinetti, na Rua Henrique Coutinho ao lado da EMEIEF Darlene Maggioni Franquini, situada no Bairro Rosário II, neste Município.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1028/pedido_de_providencia_no_86-2020_-_pdf.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1028/pedido_de_providencia_no_86-2020_-_pdf.pdf</t>
   </si>
   <si>
     <t>Requer  a Reforma do Bueiro situado no Córrego das Flores, mais precisamente no km 4 – Estrada do Baim, Baixo Guandu-ES.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1033/pedido_de_providencias_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1033/pedido_de_providencias_1.docx</t>
   </si>
   <si>
     <t>Requer o reparo de um trecho da pavimentação da Rua Vasco da Gama, em frente à igreja católica no Bairro Valparaíso neste município de Baixo Guandu-ES.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1038/pedido_de_providencia_rua_jose_milagre.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1038/pedido_de_providencia_rua_jose_milagre.docx</t>
   </si>
   <si>
     <t>Manutenção URGENTE do calçamento da Rua Jose Vieira Milagre com a rua Barão do Rio Branco nas proximidades da casa da dona Mônica no Rosário 2.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1039/pedido_de_providencia_no_ponte_integracao.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1039/pedido_de_providencia_no_ponte_integracao.docx</t>
   </si>
   <si>
     <t>Limpeza do Rio Guandu e das manilhas de escoamento, nas proximidades da ponte da integração e limpeza geral da antiga represa Fritz Von Lutzow e suas adutoras .</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1040/pedido_de_providencia_ibituba_passarela.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1040/pedido_de_providencia_ibituba_passarela.docx</t>
   </si>
   <si>
     <t>A reconstrução de uma passarela sobre o Rio Guandu entre as Localidades de Ibituba e Barra de Santa Rosa, na Fazenda do Sr. Buduca Schwambach. E a Reforma do Calçamento da entrada do distrito de Ibituba.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Requer que se proceda a troca das lâmpadas das vias públicas por lâmpadas de led, do Distrito sede do município e dos Distritos Vila Nova do Bananal, Ibituba, Km 14 do Mutum e Alto Mutum Preto.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Requer a construção de uma praça (área de lazer) no Distrito de Vila Nova do Bananal.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1043/pedido_de_providencia_batata_-_placas_de_sinalizacao_de_limite.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1043/pedido_de_providencia_batata_-_placas_de_sinalizacao_de_limite.docx</t>
   </si>
   <si>
     <t>SINALIZAÇÃO ATRAVÉS DE PLACAS DE INDICAÇÃO DE LIMITE COM CIDADES VIZINHAS NAS ESTRADAS RURAIS DO MUNICÍPIO DE BAIXO GUANDU – ES,  com o objetivo de ajudar equipes da Prefeitura nos trabalhos e obras, além de sanar dúvidas de moradores e visitantes.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Requer a limpeza e calçamento das Ruas: Projetada (perto da Mercearia), Nilva Terezinha Mattedi, Pinheiro, José Ferreira Garcia, José Barbosa, Olga Aves de Oliveira, Candido Correia, Projetada (no final do Bairro), todas no Bairro Valparáiso, requer também a passagem do fumacê veicular no bairro.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1052/pedido_de_providencia_conserto_de_buracos_ibituba.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1052/pedido_de_providencia_conserto_de_buracos_ibituba.docx</t>
   </si>
   <si>
     <t>Requer que providencie o patrolamento e seja dispensado cascalho na Rua Getúlio Vargas, na estrada do campo do Braz e do Varjão no Distrito de Ibituba, com o objetivo de melhorar o tráfego de veículos e pessoas e evitar acidentes.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1053/pedido_de_providencia_96-2020.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1053/pedido_de_providencia_96-2020.docx</t>
   </si>
   <si>
     <t>Requer o calçamento da Rua João Júlio Cardoso, próximo à residência de n°42 do Sr. Gilberto Barbosa e do Sr. Alan Barbosa, Bairro Santa Mônica, neste Município</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1054/pedido_de_providencia_quebra-molas.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1054/pedido_de_providencia_quebra-molas.docx</t>
   </si>
   <si>
     <t>Requer a construção de 01(um) quebra-molas na Rua Fernão Dias Paes Leme, em frente à casa do Célio do car 10 n° 954 e da casa do Sr. Luíz/dona Júlia, no Bairro Rosário II, neste município de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Romilson Araújo, Aguinaldo, Cesar Dragão, Geraldo Boone</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1055/pedido_de_providencia_limpeza_poda_das_arvores_mascarenhas.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1055/pedido_de_providencia_limpeza_poda_das_arvores_mascarenhas.docx</t>
   </si>
   <si>
     <t>Requer a poda de árvores, limpeza, capina, roçada e recolhimento de entulhos e lixos nas ruas do Bairro Mascarenhas, iniciando da Br 259(entrada do bairro), até a última rua, neste município.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1056/pedido_conserto_semaforos.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1056/pedido_conserto_semaforos.docx</t>
   </si>
   <si>
     <t>Requer o conserto dos semáforos, desta cidade.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Viabilizar junto à Secretaria Municipal de Obras, efetuar os serviços de drenagem e calçamento, das ruas sem pavimentação, no Bairro Santa Mônica e Vila Kennedy, nesta cidade de Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1060/pedido_de_providencia_protocolo.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1060/pedido_de_providencia_protocolo.docx</t>
   </si>
   <si>
     <t>Requer que, conforme ofício circular OF/SESA/GS/Nº 343/2020 de 19 de junho do corrente ano, a Secretaria Estadual de Saúde orientou os municípios a adotar o protocolo contido na NOTA TÉCNICA COVID-19 Nº 42/2020 a passar a receber os medicamentos hidroxicloroquina e azitromicina gratuitamente do Estado do Espírito Santo para aplicar o tratamento à pacientes em estágio inicial da doença.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1061/pedido_de_providencia_no000-2020.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1061/pedido_de_providencia_no000-2020.docx</t>
   </si>
   <si>
     <t>Reforma da Ponte do Córrego dos Nunes, situada a 3km acima de Ibituba  (lado direito), tendo como referência a residência do Sr. Daniel, neste Município.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1062/pedido_de_providencia_no_00-2020.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1062/pedido_de_providencia_no_00-2020.docx</t>
   </si>
   <si>
     <t>Conserto do Calçamento da Rua Vasco da Gama, nas proximidades da Igreja Católica e da residência de nº63 do Sr. Erlon Lobato, situada no Bairro Valparaíso, neste Município.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1064/pedido_de_providencia_pavimentacao_rua_maua_-_praca_pequena.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1064/pedido_de_providencia_pavimentacao_rua_maua_-_praca_pequena.docx</t>
   </si>
   <si>
     <t>Requer a conclusão do calçamento com paralelepípedo da Rua Prudente de Moraes, Bairro Mauá, proporcionando assim melhorias para os moradores.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1065/pedido_de_providencia_limpeza-_lixo_bairro_santa_monica.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1065/pedido_de_providencia_limpeza-_lixo_bairro_santa_monica.docx</t>
   </si>
   <si>
     <t>Requer a limpeza e remoção dos lixos/entulhos depositados nos terrenos baldios na Rua Álvaro Nunes Ferreira, Bairro Santa Mônica.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1066/pedido_de_providencia_conserto_do_calcamento_santa_monica.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1066/pedido_de_providencia_conserto_do_calcamento_santa_monica.docx</t>
   </si>
   <si>
     <t>Requer o conserto do calçamento das ruas: das Pérolas, Celso Francisco Borges, João Júlio Cardoso, das Carmelias, Joaquim Antônio Pereira e também que seja elevado o calçamento da Rua Álvaro Nunes Ferreira e demais que se fizerem necessárias para evitar o acumulo de água, no bairro Santa Mônica.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Viabilizar junto à Secretaria Municipal de Infra estrutura e Estrada Rural, fazer um Aterro nas Cabeceiras da Ponte, estrada principal, próximo a entrada do córrego do Mambruque, Distrito de Vila Nova do Bananal, neste município.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Requer a execução de alguns serviços no Distrito de Vila Nova do Bananal, Córrego do Bananalzinho e Córrego do Macuco, neste município.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>Providências no sentido de ordenar o Conserto do Calçamento da Rua José Vieira Milagres, nas proximidades da residência de nº 532, da Sra. Ivanir Torezane, situada no Bairro Rosário II, neste Município, atendendo a solicitação do Sr Igor Torezane.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>Viabilize junto à secretaria competente o conserto da pavimentação na rua São Clemente, bairro São José, com o objetivo de proporcionar melhor acessibilidade.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1073/pedido_de_providencias_quebra_mola_n_bairro_sao_jose.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1073/pedido_de_providencias_quebra_mola_n_bairro_sao_jose.docx</t>
   </si>
   <si>
     <t>Requer que se estude a possibilidade da construção de 04(quatro)  redutores de velocidades (quebra molas),na Rua José Milagres Ferreira, no começo da rua, em frente ao pavimento de número 261, até o final, no Bairro São José, neste município.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1077/pedido_de_providencias_quebra_mola_centro.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1077/pedido_de_providencias_quebra_mola_centro.docx</t>
   </si>
   <si>
     <t>Requer a construção de um redutor de velocidade (quebra mola) na Rua Carlos Luiz Frederico, em frente a Sorveteria d’fruta, no Bairro Centro, neste município.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1078/pedido_de_providenciaborracharia.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1078/pedido_de_providenciaborracharia.docx</t>
   </si>
   <si>
     <t>Requer o calçamento da Rua Gustavo Thomazini Piske, próximo ao Pneus Fiorot (Borracharia), situada no Bairro Valparaíso, neste município.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1079/pedido_de_providencia_batata_-_mellhoria_estrada_es_164.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1079/pedido_de_providencia_batata_-_mellhoria_estrada_es_164.docx</t>
   </si>
   <si>
     <t>Requer a melhoria da estrada que liga à ES-164, trecho que fica nas proximidades da propriedade do Sr. Nelcides Siqueira, localizado na serra do Km 19,  Alto Mutum Claro, região do Km 14 do Mutum, neste município.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1080/pedido_de_providencia_reirerando_rosario.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1080/pedido_de_providencia_reirerando_rosario.docx</t>
   </si>
   <si>
     <t>Requer a execução de alguns serviços, abaixo alinhados no Bairro Rosário I, nesta cidade.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Requer que seja incluso no exercício financeiro de 2021, rubrica/recurso para aquisição de equipamentos para ajudar na execução do "Projeto Plantar Água".</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1082/pedido_de_providencia_reirerando_rosario.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1082/pedido_de_providencia_reirerando_rosario.docx</t>
   </si>
   <si>
     <t>Requer o reparo geral da bomba de água ou aquisição de uma bomba nova, na comunidade de Santa Rosa, neste município.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Requer o conserto no calçamento das ruas Barão do Rio Branco e José Vieira Milagres, Bairro Rosário II, pois constantemente estas ruas necessitam de reparo em seu calçamento.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Requer que seja feita a coleta de lixo e seja instalado um coletor próximo à casa da Srª Rosana, Córrego do Mangue, Distrito de Alto Mutum Preto, neste município.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
@@ -1567,348 +1567,348 @@
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Requer a troca de 5 lâmpadas queimadas na Rua das Tulipas, Residencial Baim, neste município.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Requer providências no sentido de ordenar o calçamento da Rua José Vieira Milagres e Rua José do Patrocínio, próximo ao Campo, situada no Bairro Rosário 2, neste município.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1092/pedido_de_providencia_wilton__-_limpeza__bain.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1092/pedido_de_providencia_wilton__-_limpeza__bain.docx</t>
   </si>
   <si>
     <t>Execução de Limpeza urbana no que tange a Quadra do Bairro Baim, de forma URGENTE</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1093/pedido_de_providencia_wilton__-_limpeza_galeria_santa_terezinha_-_schutz.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1093/pedido_de_providencia_wilton__-_limpeza_galeria_santa_terezinha_-_schutz.docx</t>
   </si>
   <si>
     <t>Execução de Obras de infraestrutura urbana no que tange a Limpeza de Galeria na Rua Santa Terezinha, próximo a cerâmica do bairro São José, que seja feita a manutenção e o tapamento da mesma entre a Casa do Sr. Almir Strutz e a cerâmica São José, após a residência do Sr. Riva  de forma URGENTE.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>a Notificação do proprietário da faixa de terra vizinha a cerâmica KILL e o Bairro Santa Mônica para a execução de Limpeza urbana, de forma URGENTE.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Encaminho ao executivo o pedido que se segue: a Notificação do proprietário de um lote de terra na Avenida Rio Doce próximo ao Edson supermercado segundo lote depois do antigo lava jato que tinha do lado de baixo, de forma URGENTE.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1096/pedido_de_providencia_reirerando_vila_kennedy.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1096/pedido_de_providencia_reirerando_vila_kennedy.docx</t>
   </si>
   <si>
     <t>viabilizar junto às Secretarias Municipais competentes as execuções dos serviços, abaixo alinhados, Vila Kennedy, nesta cidade</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1097/pedido_de_providencia_diretores_fundeb.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1097/pedido_de_providencia_diretores_fundeb.docx</t>
   </si>
   <si>
     <t>Requer melhoria salarial para os diretores escolares municipais, por meio do Fundo de Desenvolvimento e Valorização dos Profissionais da Educação – FUNDEB, proporcionando uma valorização mais digna a estes profissionais.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1098/pedido_de_providencia_raio_x_hospital.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1098/pedido_de_providencia_raio_x_hospital.docx</t>
   </si>
   <si>
     <t>Requer que se avalie a possibilidade de uma parceria junto ao hospital João dos Santos Seves para aquisição de películas de impressão de raio-x ou o estudo de uma maneira eficaz para que o paciente tenha acesso ao arquivo do raio-x digital, com o objetivo de permitir que o exame de imagem seja  avaliado por outros profissionais da saúde, beneficiando a todos.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1099/pedido_de_providencia_limpeza_galeria_sapucaia.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1099/pedido_de_providencia_limpeza_galeria_sapucaia.docx</t>
   </si>
   <si>
     <t>Reitera o pedido de limpeza da galeria de drenagem pluvial do Bairro Sapucaia, proporcionando melhor qualidade de vida e segurança aos moradores.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1101/pedido_de_providencia_redutores_velocidade_engenheiro_meiri_ibituba.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1101/pedido_de_providencia_redutores_velocidade_engenheiro_meiri_ibituba.docx</t>
   </si>
   <si>
     <t>Requer a instalação de redutores de velocidade (quebra-molas) na Rua Engenheiro Merei no Distrito de Ibituba, com objetivo de garantir a segurança dos moradores e de todos que ali transitam.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1103/pedido_de_providencia_batata_-_melhoria_do_calcamento_serra_jacutinga.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1103/pedido_de_providencia_batata_-_melhoria_do_calcamento_serra_jacutinga.docx</t>
   </si>
   <si>
     <t>Requer a melhoria no calçamento da Serra de Jacutinga, localizado em Jacutinga, Distrito do Km 14 do Mutum, neste município.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1104/pedido_de_providencia_batata_-_recuperacao_ponte_do_corrego_da_onca_-_copia.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1104/pedido_de_providencia_batata_-_recuperacao_ponte_do_corrego_da_onca_-_copia.docx</t>
   </si>
   <si>
     <t>Realizar a melhoria da Ponte do Córrego da Onça, localizada nas proximidades da propriedade do Sr. Sebastião Zamboni, Distrito do Km 14 do Mutum, com objetivo de dar condições para a passagem sem risco de pessoas e veículos.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Encaminho ao executivo pedidos de quebra-mola, limpeza, Construção de Muro de Arrimo no Bairro Sapucaia</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>Requer a execução de alguns serviços no Bairro Santa Mônica, neste município.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1109/pedido_de_providencia_wilton__-__bebedouro_conselho_tutelar.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1109/pedido_de_providencia_wilton__-__bebedouro_conselho_tutelar.docx</t>
   </si>
   <si>
     <t>Colocação de um bebedouro no Conselho Tutelar.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1110/pedido_de_providencia_divulgacao_lei_11147_maria_da_penha.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1110/pedido_de_providencia_divulgacao_lei_11147_maria_da_penha.docx</t>
   </si>
   <si>
     <t>Requer a divulgação eficaz de informação para que todos os profissionais do município tenham conhecimento sobre a Lei Estadual nº 11.147/20.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1111/pedido_de_providencia_pavimentacao_calcamento_-_rua_fernao_dias_paes_leme.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1111/pedido_de_providencia_pavimentacao_calcamento_-_rua_fernao_dias_paes_leme.docx</t>
   </si>
   <si>
     <t>Requer a pavimentação adequada na rua Fernão Dias Paes leme no trecho do Bairro São Vicente, com o objetivo de proporcionar melhor qualidade de vida aos moradores.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1113/pedido_de_providencia_no0000-20_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1113/pedido_de_providencia_no0000-20_1.docx</t>
   </si>
   <si>
     <t>Requer a poda de uma árvore e o conserto do calçamento da Rua José Vieira Milagres, nas proximidades da residência de nº 245 do Sr. Odilon Correia da Silva, situada no Bairro Rosário II, neste Município.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1114/pedido_de_providencia.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1114/pedido_de_providencia.docx</t>
   </si>
   <si>
     <t>Requer o conserto do calçamento da Rua Duque de Caxias, nas proximidades da residência de nº 2167 do Sr. Rogério, situada no Bairro Rosário II, neste Município, atendendo à solicitação do Sr. Igor Torezane.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Requer a construção de um bueiro na estrada onde passa o córrego Santo Antônio, no Sítio do Sr. Joaquim Bispo e reconstrução do bueiro localizado no Sítio do Sr. Silfredo Krofke, Córrego Santo Antônio, ambos no Distrito de Vila Nova do Bananal, neste município.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1122/pedido_de_providencia_ricardo_holz_celma.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1122/pedido_de_providencia_ricardo_holz_celma.docx</t>
   </si>
   <si>
     <t>Requer a execução de alguns serviços no Bairro Residencial Ricardo Holz, neste município.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1123/pedido_de_providencia_esmar.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1123/pedido_de_providencia_esmar.docx</t>
   </si>
   <si>
     <t>Requer a revitalização do corrimão da Ponte da Integração e a retirada dos entulhos que se encontram em baixo da mesma, que está situada à Rua Otaviano Ferreira, Centro, próximo ao Maggioni, neste Município.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1128/pedido_de_providencia_limpeza_walderlan.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1128/pedido_de_providencia_limpeza_walderlan.docx</t>
   </si>
   <si>
     <t>Requer a melhoria da iluminação pública na ponte de ferro e a limpeza completa da vegetação existente na Rua Walderlan Alves, Bairro Vila Kennedy (próximo a cerâmica Kill).</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1129/pedido_de_providencia_iluminacao_residencial.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1129/pedido_de_providencia_iluminacao_residencial.docx</t>
   </si>
   <si>
     <t>Requer a extensão da iluminação pública na Avenida Rubens Garcia Rodrigues, que dá acesso ao Bairro Residencial Baim, em frente à Coopeavi, proporcionando mais segurança.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1132/pedido_de_providencia_no_148.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1132/pedido_de_providencia_no_148.docx</t>
   </si>
   <si>
     <t>Requer a Limpeza dos dois campinhos situados no Bairro Baim, neste Município.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1137/pedido_de_providencia_vieira.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1137/pedido_de_providencia_vieira.pdf</t>
   </si>
   <si>
     <t>Requer a limpeza de um lote na na Rua dos Ipês, ao lado da casa nº 435, Residencial Baim, neste município.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1138/pedido_de_providencia_vieira_bananal.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1138/pedido_de_providencia_vieira_bananal.pdf</t>
   </si>
   <si>
     <t>Requer a execução de alguns serviços no distrito de Vila Nova do Bananal, como a construção de um muro na parte de cima do cemitério, a instalação de um ponto de luz e uma torneira no mesmo, e o calçamento começando na igreja católica, passando pela Estação de tratamento do SAAE até o final da rua requer também o conserto do telhado da quadra de esportes.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1139/pedido_de_providencia_rosario_i_e_ii.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1139/pedido_de_providencia_rosario_i_e_ii.docx</t>
   </si>
   <si>
     <t>Requer a execução de alguns serviços nos Bairros Rosário I e II.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Modificação, inclusão e/ou expansão da área urbana no município, nos locais que seguem no km 03 e Avenida Aimorés.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>Requer providencias no sentido de reparação de iluminação pública dos postes, que está situada na Rua Projetada, Alto Guandu, mais conhecido como beco do Sassá, nesta cidade.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
@@ -1922,75 +1922,75 @@
     <t>1149</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>Solicito esclarecimento ao SAAE, em relação ao contínuo desabastecimento de água nos bairros Ricardo Holz e Vila Kennedy.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>Encaminho ao executivo o pedido que se segue: Colocar 1 quebra-molas e fazer limpeza de entulhos na Rua Fernão Dias Paes Leme, próximo ao n° 946, Bairro Rosário 1._x000D_
 Concerto de buracos na Rua Duque de Caxias, próximo ao n° 2215, Bairro Rosário 2.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1157/pedido_de_providenica_lampadas.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1157/pedido_de_providenica_lampadas.docx</t>
   </si>
   <si>
     <t>A troca de nove lâmpadas entre as ruas Barão do Rio Branco e José Milagres Ferreira, onde este vereador já Notificou a empresa responsável pela troca e a mesma não efetuou  até a presente data, de forma URGENTE.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1158/pedido_de_providencia_contrucao_de_um_centro_de_reabilitacao.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1158/pedido_de_providencia_contrucao_de_um_centro_de_reabilitacao.docx</t>
   </si>
   <si>
     <t>A Construção de um Centro de Reabilitação em nossa cidade.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1159/pedido_de_providencias_banheiro_e_palco_em_ibituba.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1159/pedido_de_providencias_banheiro_e_palco_em_ibituba.docx</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE 2 BANHEIROS E DE UM PALCO FIXO NA PRAÇA DE IBITUBA.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Requer a reabertura do Posto de Saúde no Córrego Dois Irmãos, em Alto Lage, neste município.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Requer providencias no sentido de reparação de iluminação pública dos postes, que está situada Avenida Zulmira Lacerda e Silva, Alto Guandu, uma das principais ruas do bairro, nesta cidade.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
@@ -2003,216 +2003,216 @@
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Requer o patrolamento da estrada de Ibituba até a Fazenda Holz, e também o córrego Santa Rosa, neste município.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Reitera o pedido de retirada de entulho e a construção de um muro de arrimo na Rua Vasco da Gama, começando próximo ao nº 1129, Bairro Sapucaia, neste município</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1185/pedido_de_providencia_kit_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1185/pedido_de_providencia_kit_1.docx</t>
   </si>
   <si>
     <t>Requer a aquisição de kits primeiros socorros contendo prancha de contenção, tala e colar cervical para todas as ambulâncias do município, garantindo um atendimento pré-hospitalar e transporte do paciente com segurança até a unidade de saúde mais próxima, com o objetivo principal de preservar a vida.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Pedir providencias no sentido de reparação de iluminação pública dos postes, que está situada á Rua Barão do Rio Branco, Rosário 2, próximo ao novo "mirante", uma das principais ruas do bairro, nesta cidade.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>CPF - Comissão Permanente de Finanças</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1008/decreto_legislativo_rejeicao_de_contas_com_parecer.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1008/decreto_legislativo_rejeicao_de_contas_com_parecer.pdf</t>
   </si>
   <si>
     <t>Decreto de REJEIÇÃO das contas do exercício de 2012, de responsabilidade do Sr. Lastênio Luiz Cardoso”.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>CPJ - Comissão Permanente de Justiça</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1014/projeto_de_decreto_legislativo_-_revogacao_de_rejeicao_de_contas.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1014/projeto_de_decreto_legislativo_-_revogacao_de_rejeicao_de_contas.docx</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REVOGAÇÃO DO DECRETO LEGISLATIVO Nº 414/2020"</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>Decreto de rejeição das contas do exercício de 2012, de responsabilidade do Sr. Lastênio Luiz Cardoso.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
     <t>PROPOSTA ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE BAIXO GUANDU – ES, PARA EXERCÍCIO DE 2021.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_decreto_legislativo_contas_neto.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_decreto_legislativo_contas_neto.docx</t>
   </si>
   <si>
     <t>APROVAÇÃO COM RESSALVA das contas do exercício de 2016, de responsabilidade do Sr. José de Barros Neto</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>Fica concedido ao Senhor JURANDIR GEOVANI DE SOUZA, o TÍTULO DE HONRA AO MÉRITO, pelo excelente trabalho prestado como Diretor Geral desta Casa de Leis.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO GUANDUENSE AO SR. ELTON RIBEIRO DE AGUIAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_festival_de_talentos_idosos.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_festival_de_talentos_idosos.docx</t>
   </si>
   <si>
     <t>Institui o festival de talentos da terceira idade no município de Baixo Guandu/ES, e dá outras providências.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/899/projeto_de_lei_horta_comunitaria.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/899/projeto_de_lei_horta_comunitaria.docx</t>
   </si>
   <si>
     <t>Institui o programa horta Comunitária e familiar no município de Baixo Guandu e dá outras providências.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Baixo Guandu - PMBG</t>
   </si>
   <si>
     <t>A fomentar a criação de políticas públicas rurais, buscando garantir o acesso aos serviços necessários com obtenção de resultados, além do acompanhamento técnico desses serviços, prover apoio e monitoramento dos procedimentos como: visitas técnicas, reuniões, palestras, demonstrações de métodos, implantação de unidade demonstrativas.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar convênio de cooperação técnica com o Estado do Espírito Santo e definir á Agência de Regulação de Serviços Públicos - ARSP/ ES.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>Altera a Lei 2.808 de 27 de maio de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>Instituí o Programa Regular- Programa Municipal de Regularização de Baixo Guandu que tem como objetivo promover a Regularização Fundiária Urbana- REURB.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/910/projeto_de_lei_nome_mercado_vieira.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/910/projeto_de_lei_nome_mercado_vieira.docx</t>
   </si>
   <si>
     <t>Dá denominação ao Mercado Municipal de ELCI PEREIRA (CICI PEREIRA)</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>Institui o dia municipal de incentivo ao ciclismo, e dá outras providências.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>Institui 'Agosto Lilás' o mês de conscientização pelo fim da violência contra a mulher, em Baixo Guandu- ES.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/947/proj._altera_lei_complementar_04-2014_1.doc</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/947/proj._altera_lei_complementar_04-2014_1.doc</t>
   </si>
   <si>
     <t>Dispõe sobre Alteração da Lei Complementar nº 04, de 07 de Junho de 2014, e dá outras providências.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/948/proj._lei_honorarios_sucumbenciais.doc</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/948/proj._lei_honorarios_sucumbenciais.doc</t>
   </si>
   <si>
     <t>Regulamenta a forma de rateio e crédito dos honorários advocatícios de sucumbência nos termos do Art. 85, §19 da Lei 13.105/15 - Código de Processo Civil - CPC</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do núcleo de apoio a saúde da família - NASF, com criação de cargos, vagas e contratação temporária de pessoal para o NASF, nos termos do art. 37, IX da constituição federal, e outras providências.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>Estabelece normas para a contratação de pessoal para gestão da política de assistência social e os serviços socioassistenciais e da outras providências.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSIDIO NA TARIFA DE ÁGUA E ESGOTO PARA CONTRIBUINTES QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1010</t>
   </si>
@@ -2246,51 +2246,51 @@
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>“ABRE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO 2020 E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>“ALTERA PLANO PLURIANUAL DO MUNICÍPIO DE BAIXO GUANDU/ES, PARA O QUADRIÊNIO 2018/2021 LEI MUNICIPAL ° 2.951/2017, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1029/projeto_de_lei_reducao_salarial_vereadores.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1029/projeto_de_lei_reducao_salarial_vereadores.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a redução dos vencimentos dos Vereadores do Município de Baixo Guandu em 30% (trinta por cento) do valor líquido atual, pelo período de duração da situação de emergência em razão da pandemia do novo coronavírus (COVID-19) e dá outras providências.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e o funcionamento da Ouvidoria Geral do Município de Baixo Guandu, e dá outras providências.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>Denomina-se a Praça II como Praça Theresa e José Silva Guimarães.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>Denomina-se Praça Luz, localizada na Rua João Vicente Sobrinho, Bairro São Pedro.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
@@ -2309,156 +2309,156 @@
   <si>
     <t>Denomina-se a Praça III como Praça Marília e José Rodrigues Bitencourt - Quintino.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>Denomina-se a Praça I como Praça Petrina e José Quintino Ribeiro.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>Cria Fundo Municipal de Cultura de Baixo Guandu/ES e dá outras providências.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>Altera Nomenclatura do Órgão e o artigo 3º da lei Municipal nº 2.935/2017 que Cria o Conselho Municipal de Cultura de Baixo Guandu e dá outras providências.</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1075/projeto_de_lei_maes_que_oram_pelos_filhos.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1075/projeto_de_lei_maes_que_oram_pelos_filhos.docx</t>
   </si>
   <si>
     <t>Institui o Dia Municipal, “Mães que oram pelos filhos”.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_praca_joao_fraga_mauricio_carvalho.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_praca_joao_fraga_mauricio_carvalho.docx</t>
   </si>
   <si>
     <t>Dá denominação a Praça em construção sem nomenclatura oficial, JOÃO FRAGA MAURÍCIO CARVALHO, Distrito de Alto Mutum Preto, Baixo Guandu - ES</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_lei_rua_katia_maciel_wilton.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_lei_rua_katia_maciel_wilton.docx</t>
   </si>
   <si>
     <t>Denomina-se a Travessa Professora Kátia Aparecida Maciel Vieira.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a transferir para o SAAE recursos subsidiados pela Lei 3040/2020.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.744/2013, que institui a Nota Fiscal de Serviços Eletrônica NFS-e e Declaração Eletrônica Mensal do Imposto sobre Serviços de qualquer natureza para as instituições financeiras integrantes do Sistema Financeiro Nacional, nos termos da Lei nº4 .595/64, a ser realizada por meio do software de Declaração Mensal de Serviços Bancários e dá outras providências.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>Altera a ementa e o Art. 1º da Lei nº 3.032 e a ementa e Art. 1º da Lei nº 3.028, que passam a vigorar com a seguinte redação.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento 2020, no valor de R$64.480,20 e dá outras providências.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento 2020, no valor de R$2.217.169,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>Dispõe sobre a lei orçamentária do exercício de 2021. e dá outras providências.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>projeto de lei que dispõe á extensão temporária de passeio público por meio da instalação de parklets no município de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_posto_de_saude_angela_maria_cardoso_lima_misquita.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_posto_de_saude_angela_maria_cardoso_lima_misquita.docx</t>
   </si>
   <si>
     <t>Dá denominação à Unidade de Saúde da Família do Distrito de Alto Mutum Preto, Baixo Guandu – ES.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no Orçamento de 2020 e dá Outras Providências.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1162/projeto_proibe_uso_de_capacete_em_comercios.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1162/projeto_proibe_uso_de_capacete_em_comercios.docx</t>
   </si>
   <si>
     <t>Proíbe o uso de capacete ou equipamento similar que dificulte a identificação, em estabelecimentos comerciais, em repartições públicas e em estabelecimentos de crédito neste município e dá outras providências</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_no_sapl.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_no_sapl.docx</t>
   </si>
   <si>
     <t>Cria o Sistema Unificado de Atividade Parlamentar — SUAP, no âmbito da Câmara Municipal de Baixo Guandu - ES, e dá outras providências.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_alteracoes_leis.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_alteracoes_leis.docx</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DAS LEIS Nº 3.014/2019, 3.055/2020 E Nº 3.056/2020.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>Vincula a Administração do Parque Municipal da Lagoa a Secretaria afeta a política Ambiental Municipal e Institui o Conselho Gestor do Parque Municipal da Lagoa.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>Autoriza o município de Baixo Guandu-ES a conceder por doação um Terreno pertencente ao Patrimônio Municipal ao CORPO DE BOMBEIROS MILITAR DO ESTADO DO ESPÍRITO SANTO - CBMES.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.305 de 01 de março de 2006 e dá outras providências.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
@@ -2483,126 +2483,126 @@
   <si>
     <t>Dispõe sobre o pagamento da gratificação de produtividade fiscal- GPF aos fiscais de postura e vigilância sanitária do município de Baixo Guandu.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 06/2017, que institui o Código Tributário do Município de Baixo Guandu/ES e dá outras Providências.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>Institui a Planta Genérica de Valores de Terrenos Urbanos do Município de Baixo Guandu/ES e dá outras providências.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_resolucao_baixa_de_bens_2020.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_resolucao_baixa_de_bens_2020.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a baixa de bens móveis da Câmara Municipal de Baixo Guandu - ES e dá outras providências.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_resolucao_no_02_-_processo_digital.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_resolucao_no_02_-_processo_digital.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCESSOS LEGISLATIVOS ELETRÔNICOS, ALTERA NO ART. 85, O §1º E ACRESCENTA O § 3º, COM OBSERVÂNCIA DA LEI 12.527/2011 – LEI DE ACESSO À INFORMAÇÃO</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_resolucao_no_03_-_regulamenta_processo_digital.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_resolucao_no_03_-_regulamenta_processo_digital.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PROCESSOS LEGISLATIVOS ELETRÔNICOS, E REGULAMENTA OS INCISOS I, II, III, IV, V, VI, VII,VIII,IX E X, E § 1º, § 2º E §3º, DO ART. 85; E AO ART. 90, QUE TAMBÉM SERÁ ALTERADO NO ART 46 DA LEI ORGÂNICA DE BAIXO GUANDU, COM OBSERVÂNCIA DA LEI 12.527/2011 – LEI DE ACESSO À INFORMAÇÃO</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1084/voto_de_pesar_regina.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1084/voto_de_pesar_regina.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento da querida REGINA BECKER, ocorrido no dia 17 de Julho do ano de 2020.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1086/voto_de_pesar_celia.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1086/voto_de_pesar_celia.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento da querida CÉLIA APARECIDA ALVES DE OLIVEIRA, ocorrido no dia 29 de Julho do ano de 2020.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1115/voto_de_pesar_armando_viola.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1115/voto_de_pesar_armando_viola.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do estimado Sr. ARMANDO BATISTA VIOLA, ocorrido no dia 08 de setembro do ano de 2020.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1119/voto_de_pesar_iussif_amim.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1119/voto_de_pesar_iussif_amim.docx</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento do estimado Sr. IUSSIF AMIM, ocorrido no dia 08 de setembro do ano de 2020.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_emenda_a_lei_organica_municipal_no_processo_digital.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_emenda_a_lei_organica_municipal_no_processo_digital.docx</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS DA LEI ORGÂNICA MUNICIPAL, NOS TERMOS DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL E DO ESTADO DO ESPÍRITO SANTO. CRIAÇÃO DO PROCESSO DIGITAL</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>BL</t>
   </si>
   <si>
     <t>Balancete Legislativo</t>
   </si>
   <si>
     <t>Gabinete do Presidente - GAP</t>
   </si>
   <si>
     <t>Abertura de processo para arquivamento de documentos relacionados ao balancete da receita e despesas desta Câmara Municipal . referente ao mês de Dezembro de 2019.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>Câmara Municipal de Baixo Guandu - CMBG</t>
   </si>
@@ -2735,51 +2735,51 @@
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>Encaminha exames bacteriológicos realizados na água distribuída no mês de outubro de 2020.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>Exames bacteriológicos realizados na água distribuída no mês de novembro/20.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Prestação de Contas Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas Espírito Santo - TCES</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1144/contas_2016_neto_barros.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1144/contas_2016_neto_barros.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual - Prefeito José de Barros Neto - Exercício 2016.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>Prestação de Contas Saúde</t>
   </si>
   <si>
     <t>Secretaria Municipal de Saúde - SEMSA</t>
   </si>
   <si>
     <t>Prestação de Contas do terceiro trimestre da Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>Prestação de Contas da Secretaria Municipal de saúde, referente ao Período de Janeiro a Abril de 2020 (1º quadrimestre).</t>
   </si>
@@ -3149,67 +3149,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/933/ante_projeto_de_lei_uniformes_1.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/893/mocao_de_aplausos_maes_que_oram_1.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1024/mocao_de_aplausos_07.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_de_aplausos_no_08.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1116/mocao_de_aplausos_bandeirante.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1133/mocao_saae.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1152/mocao_nesio.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1153/mocao_equipe_de_saude.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1183/mocao_de_aplausos_marcilene_de_almeida.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1184/mocao_de_aplausos_elizabeth.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1186/mocao_walace_1.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1063/pedido_de_indicacao_es_446_sinalozacao_e_lombadas.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1100/pedido_de_indicacao_saae_conta_de_agua.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1160/pedido_de_indicacao_liu_passagem_de_nivel.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/895/pedido_de_providencia_no_liu__coleta_de_lixo_beira_linha.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/896/pedido_de_providencia_no_calcamento_borba_gato.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/930/uniformes_2020.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/931/quebra_molas.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/941/pedido_de_providencia_no.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/942/pedido_de_providencia_n1.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/943/pedido_no_04.2020._visita_a_ponte.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/949/pedido_de_providencia_no_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_providencia_no_ponte_integracao.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/953/pedido_de_providencia_muro_de_arrimo.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/957/pedido_providencia_2.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/958/pedido_providencia_1.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1007/pedido_de_providencia__wilton_corona_virus.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1023/pedido_de_providencia_84-2020.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1027/pedido_de_providencia_no_85-2020_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1028/pedido_de_providencia_no_86-2020_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1033/pedido_de_providencias_1.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1038/pedido_de_providencia_rua_jose_milagre.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1039/pedido_de_providencia_no_ponte_integracao.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1040/pedido_de_providencia_ibituba_passarela.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1043/pedido_de_providencia_batata_-_placas_de_sinalizacao_de_limite.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1052/pedido_de_providencia_conserto_de_buracos_ibituba.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1053/pedido_de_providencia_96-2020.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1054/pedido_de_providencia_quebra-molas.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1055/pedido_de_providencia_limpeza_poda_das_arvores_mascarenhas.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1056/pedido_conserto_semaforos.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1060/pedido_de_providencia_protocolo.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1061/pedido_de_providencia_no000-2020.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1062/pedido_de_providencia_no_00-2020.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1064/pedido_de_providencia_pavimentacao_rua_maua_-_praca_pequena.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1065/pedido_de_providencia_limpeza-_lixo_bairro_santa_monica.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1066/pedido_de_providencia_conserto_do_calcamento_santa_monica.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1073/pedido_de_providencias_quebra_mola_n_bairro_sao_jose.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1077/pedido_de_providencias_quebra_mola_centro.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1078/pedido_de_providenciaborracharia.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1079/pedido_de_providencia_batata_-_mellhoria_estrada_es_164.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1080/pedido_de_providencia_reirerando_rosario.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1082/pedido_de_providencia_reirerando_rosario.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1092/pedido_de_providencia_wilton__-_limpeza__bain.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1093/pedido_de_providencia_wilton__-_limpeza_galeria_santa_terezinha_-_schutz.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1096/pedido_de_providencia_reirerando_vila_kennedy.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1097/pedido_de_providencia_diretores_fundeb.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1098/pedido_de_providencia_raio_x_hospital.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1099/pedido_de_providencia_limpeza_galeria_sapucaia.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1101/pedido_de_providencia_redutores_velocidade_engenheiro_meiri_ibituba.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1103/pedido_de_providencia_batata_-_melhoria_do_calcamento_serra_jacutinga.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1104/pedido_de_providencia_batata_-_recuperacao_ponte_do_corrego_da_onca_-_copia.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1109/pedido_de_providencia_wilton__-__bebedouro_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1110/pedido_de_providencia_divulgacao_lei_11147_maria_da_penha.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1111/pedido_de_providencia_pavimentacao_calcamento_-_rua_fernao_dias_paes_leme.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1113/pedido_de_providencia_no0000-20_1.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1114/pedido_de_providencia.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1122/pedido_de_providencia_ricardo_holz_celma.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1123/pedido_de_providencia_esmar.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1128/pedido_de_providencia_limpeza_walderlan.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1129/pedido_de_providencia_iluminacao_residencial.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1132/pedido_de_providencia_no_148.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1137/pedido_de_providencia_vieira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1138/pedido_de_providencia_vieira_bananal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1139/pedido_de_providencia_rosario_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1157/pedido_de_providenica_lampadas.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1158/pedido_de_providencia_contrucao_de_um_centro_de_reabilitacao.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1159/pedido_de_providencias_banheiro_e_palco_em_ibituba.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1185/pedido_de_providencia_kit_1.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1008/decreto_legislativo_rejeicao_de_contas_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1014/projeto_de_decreto_legislativo_-_revogacao_de_rejeicao_de_contas.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_decreto_legislativo_contas_neto.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_festival_de_talentos_idosos.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/899/projeto_de_lei_horta_comunitaria.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/910/projeto_de_lei_nome_mercado_vieira.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/947/proj._altera_lei_complementar_04-2014_1.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/948/proj._lei_honorarios_sucumbenciais.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1029/projeto_de_lei_reducao_salarial_vereadores.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1075/projeto_de_lei_maes_que_oram_pelos_filhos.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_praca_joao_fraga_mauricio_carvalho.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_lei_rua_katia_maciel_wilton.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_posto_de_saude_angela_maria_cardoso_lima_misquita.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1162/projeto_proibe_uso_de_capacete_em_comercios.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_no_sapl.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_alteracoes_leis.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_resolucao_baixa_de_bens_2020.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_resolucao_no_02_-_processo_digital.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_resolucao_no_03_-_regulamenta_processo_digital.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1084/voto_de_pesar_regina.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1086/voto_de_pesar_celia.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1115/voto_de_pesar_armando_viola.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1119/voto_de_pesar_iussif_amim.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_emenda_a_lei_organica_municipal_no_processo_digital.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1144/contas_2016_neto_barros.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/933/ante_projeto_de_lei_uniformes_1.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/893/mocao_de_aplausos_maes_que_oram_1.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1024/mocao_de_aplausos_07.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1025/mocao_de_aplausos_no_08.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1116/mocao_de_aplausos_bandeirante.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1133/mocao_saae.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1152/mocao_nesio.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1153/mocao_equipe_de_saude.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1183/mocao_de_aplausos_marcilene_de_almeida.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1184/mocao_de_aplausos_elizabeth.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1186/mocao_walace_1.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1063/pedido_de_indicacao_es_446_sinalozacao_e_lombadas.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1100/pedido_de_indicacao_saae_conta_de_agua.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1160/pedido_de_indicacao_liu_passagem_de_nivel.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/895/pedido_de_providencia_no_liu__coleta_de_lixo_beira_linha.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/896/pedido_de_providencia_no_calcamento_borba_gato.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/930/uniformes_2020.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/931/quebra_molas.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/941/pedido_de_providencia_no.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/942/pedido_de_providencia_n1.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/943/pedido_no_04.2020._visita_a_ponte.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/949/pedido_de_providencia_no_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_providencia_no_ponte_integracao.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/953/pedido_de_providencia_muro_de_arrimo.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/957/pedido_providencia_2.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/958/pedido_providencia_1.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1007/pedido_de_providencia__wilton_corona_virus.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1023/pedido_de_providencia_84-2020.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1027/pedido_de_providencia_no_85-2020_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1028/pedido_de_providencia_no_86-2020_-_pdf.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1033/pedido_de_providencias_1.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1038/pedido_de_providencia_rua_jose_milagre.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1039/pedido_de_providencia_no_ponte_integracao.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1040/pedido_de_providencia_ibituba_passarela.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1043/pedido_de_providencia_batata_-_placas_de_sinalizacao_de_limite.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1052/pedido_de_providencia_conserto_de_buracos_ibituba.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1053/pedido_de_providencia_96-2020.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1054/pedido_de_providencia_quebra-molas.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1055/pedido_de_providencia_limpeza_poda_das_arvores_mascarenhas.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1056/pedido_conserto_semaforos.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1060/pedido_de_providencia_protocolo.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1061/pedido_de_providencia_no000-2020.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1062/pedido_de_providencia_no_00-2020.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1064/pedido_de_providencia_pavimentacao_rua_maua_-_praca_pequena.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1065/pedido_de_providencia_limpeza-_lixo_bairro_santa_monica.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1066/pedido_de_providencia_conserto_do_calcamento_santa_monica.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1073/pedido_de_providencias_quebra_mola_n_bairro_sao_jose.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1077/pedido_de_providencias_quebra_mola_centro.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1078/pedido_de_providenciaborracharia.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1079/pedido_de_providencia_batata_-_mellhoria_estrada_es_164.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1080/pedido_de_providencia_reirerando_rosario.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1082/pedido_de_providencia_reirerando_rosario.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1092/pedido_de_providencia_wilton__-_limpeza__bain.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1093/pedido_de_providencia_wilton__-_limpeza_galeria_santa_terezinha_-_schutz.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1096/pedido_de_providencia_reirerando_vila_kennedy.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1097/pedido_de_providencia_diretores_fundeb.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1098/pedido_de_providencia_raio_x_hospital.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1099/pedido_de_providencia_limpeza_galeria_sapucaia.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1101/pedido_de_providencia_redutores_velocidade_engenheiro_meiri_ibituba.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1103/pedido_de_providencia_batata_-_melhoria_do_calcamento_serra_jacutinga.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1104/pedido_de_providencia_batata_-_recuperacao_ponte_do_corrego_da_onca_-_copia.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1109/pedido_de_providencia_wilton__-__bebedouro_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1110/pedido_de_providencia_divulgacao_lei_11147_maria_da_penha.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1111/pedido_de_providencia_pavimentacao_calcamento_-_rua_fernao_dias_paes_leme.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1113/pedido_de_providencia_no0000-20_1.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1114/pedido_de_providencia.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1122/pedido_de_providencia_ricardo_holz_celma.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1123/pedido_de_providencia_esmar.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1128/pedido_de_providencia_limpeza_walderlan.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1129/pedido_de_providencia_iluminacao_residencial.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1132/pedido_de_providencia_no_148.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1137/pedido_de_providencia_vieira.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1138/pedido_de_providencia_vieira_bananal.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1139/pedido_de_providencia_rosario_i_e_ii.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1157/pedido_de_providenica_lampadas.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1158/pedido_de_providencia_contrucao_de_um_centro_de_reabilitacao.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1159/pedido_de_providencias_banheiro_e_palco_em_ibituba.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1185/pedido_de_providencia_kit_1.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1008/decreto_legislativo_rejeicao_de_contas_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1014/projeto_de_decreto_legislativo_-_revogacao_de_rejeicao_de_contas.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1169/projeto_de_decreto_legislativo_contas_neto.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_festival_de_talentos_idosos.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/899/projeto_de_lei_horta_comunitaria.docx" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/910/projeto_de_lei_nome_mercado_vieira.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/947/proj._altera_lei_complementar_04-2014_1.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/948/proj._lei_honorarios_sucumbenciais.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1029/projeto_de_lei_reducao_salarial_vereadores.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1075/projeto_de_lei_maes_que_oram_pelos_filhos.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1105/projeto_praca_joao_fraga_mauricio_carvalho.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1117/projeto_de_lei_rua_katia_maciel_wilton.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1147/projeto_de_lei_posto_de_saude_angela_maria_cardoso_lima_misquita.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1162/projeto_proibe_uso_de_capacete_em_comercios.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1173/projeto_de_lei_no_sapl.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1174/projeto_de_lei_alteracoes_leis.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1164/projeto_de_resolucao_baixa_de_bens_2020.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1171/projeto_de_resolucao_no_02_-_processo_digital.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1172/projeto_de_resolucao_no_03_-_regulamenta_processo_digital.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1084/voto_de_pesar_regina.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1086/voto_de_pesar_celia.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1115/voto_de_pesar_armando_viola.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1119/voto_de_pesar_iussif_amim.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1170/projeto_de_emenda_a_lei_organica_municipal_no_processo_digital.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2020/1144/contas_2016_neto_barros.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H298"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="154.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>