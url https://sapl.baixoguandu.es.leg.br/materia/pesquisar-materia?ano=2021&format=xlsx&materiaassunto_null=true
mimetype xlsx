--- v0 (2025-12-20)
+++ v1 (2026-04-22)
@@ -54,66 +54,66 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
     <t>Edmar o Preto</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/</t>
   </si>
   <si>
     <t>Cria o Fundo Municipal de Amparo ás pessoas de baixa renda atingidas pela pandemia do Covid-19 (Novo Coronavírus), e dá outras providências.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Leandro da Kimacol</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1366/ante_projeto_de_lei_-_tampinhas.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1366/ante_projeto_de_lei_-_tampinhas.docx</t>
   </si>
   <si>
     <t>Dispõe sobre o "Projeto ECO-CONSCIÊNCIA", no âmbito de Baixo Guandu e dá outras providências.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Liu</t>
   </si>
   <si>
     <t>Dispõe sobre a criação no âmbito de seu território a atividade profissional de transporte individual de passageiros, mototáxi, e dá outras providências.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Sueli Teodoro</t>
   </si>
@@ -135,87 +135,87 @@
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação para Servidores lotados na Secretaria Municipal de Saúde, que atuam na Zona Rural do Município de Baixo Guandu e dá outras providências</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>José Roberto</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento gratuito de kits de medicamentos para o tratamento precoce da Covid-19 na rede SUS do Município de Baixo Guandu, durante o período de pandemia e dá outras providências.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1508/ante_projeto_cultura_com_as_maos_certo.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1508/ante_projeto_cultura_com_as_maos_certo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre "Cultura com as Mãos" no âmbito de Baixo Guandu/ES e dá outras providências.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dr. Eliseu Siqueira, Leandro da Kimacol</t>
   </si>
   <si>
     <t>Dispõe sobre a ação governamental de implantação do Programa de Inovação de Educação Conectada no âmbito da Secretaria Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Alderino Gonçalves</t>
   </si>
   <si>
     <t>Dispõe sobre a ação governamental para garantir a efetiva continuidade do Programa de Inovação Educação Conectada no âmbito da Secretaria Municipal de Educação de Baixo Guandu, e dá outras providências.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1583/criacao_da_creche_do_idoso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1583/criacao_da_creche_do_idoso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Creche do Idoso no âmbito do Município de Baixo Guandu.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dr. Eliseu Siqueira</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Abono Salarial aos servidores da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Concede Abono Salarial de Natal aos Servidores Públicos dos quadros efetivos e designação temporária do poder executivo do Município de Baixo Guandu/ES, e dá outras providências.</t>
   </si>
@@ -297,174 +297,174 @@
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>Moção de Aplauso á Banda de Percussão com Instrumentos Melódicos - COMUZZB.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>Moção de Aplausos aos atletas Mayhiron Gonçalves, ícaro Monteiro, Felipe Moraes, Yuri Batista, Igor Pio, Enzo Carlini, Gustavo Muraca, Max Salomão, pela participação vitoriosa no Campeonato Estadual de Tênis de Mesa, competição esta organizada pela FESTEME ( Federação Espírito Santense de Tênis de Mesa), alcançando a equipe o título de campeão geral do estado e também campeões em várias categorias, elevando assim a potencialidade do município nesta modalidade esportiva.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Indicação</t>
   </si>
   <si>
     <t>Juscelino Henck</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1236/pedido_de_indicacao_br_259.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1236/pedido_de_indicacao_br_259.docx</t>
   </si>
   <si>
     <t>Indica ao Superintendente Regional do DNIT-ES ROMEU SCHEIBE NETO, que inclua no cronograma de implantação de redutores de velocidade (Lombada), além da sinalização (Faixas de pedestres) na BR 259, entre o KM 99 e 100, nas proximidades dos Bairros Ricardo Holz, Valparaiso, Residencial Baim, Santa Mônica, Vila Kennedy e parte do Bairro São José, entrada do posto Pinho, entre a passagem do Bairro Ricardo Holz/Parque da Lagoa e Santa Mônica, próximo ao ponto de ônibus. neste Município</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1259/pedido_de_indicacao_posto_policial.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1259/pedido_de_indicacao_posto_policial.docx</t>
   </si>
   <si>
     <t>Pleitear junto a Vale que faça a doação do terreno da antiga Estação, do Bairro Mascarenhas, para que o Município em parceria com o Estado, construa um Posto policial, para atender o respectivo Bairro.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>Requer a auditoria no Saae (Serviço autônomo  de água e esgoto) do município de Baixo guandu, no período de 01/01/2013 até 31/12/2020</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>Indica a Vale a terraplanagem, britamento e o cascalhamento  da beira da linha, no bairro Sapucaia próximo ao Edson Supermercado.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>Indica a VALE o melhoramento do escoamento de água no final da Rua Álvaro Rodrigues da Matta que passa por baixo do asfalto da Avenida Rio Doce.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>Reforma e ampliação do CMEI COSME E DAMIÃO, localizado no Bairro Santa Mônica, também a compra de um(01) TRATOR DE PODA; dois(02)  CORTADORES DE GRAMA ELÉTRICOS; emenda para aquisição de TROFÉUS, BOLAS PARA DIVERSAS MODALIDADES, REDES DE VÔLEI E FUTEVÔLEI, E CONES para o Esporte de Baixo Guandu.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>Indica a aquisição de uma Ambulância para o Hospital joão dos Santos Neves, neste Município.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1482/pedido_de_indicacao_2021_edp.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1482/pedido_de_indicacao_2021_edp.docx</t>
   </si>
   <si>
     <t>Indica ao Grupo EDP Espirito Santo de Energia S. A, solicitando a troca de poste danificado, na rua Nestor Gomes, nº 444, no bairro Rosário I, próximo ao Posto Policial, neste Município.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
     <t>Indica a revisão e atualização do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Dary Pagung, a aquisição de uma retroescavadeira e uma escavadeira para o Município de Baixo Guandu.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Dary Pagung, a construção de um Ginásio de Esportes para o distrito de Alto Mutum Preto, neste Município.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>INDICA ao comandante da Policia Militar da 2ª CIA do 8º Batalhão da Cidade de Baixo Guandu CAPITÃO WAGNER BATISTA, ouvido o Soberano Plenário, pleitear junto ao mesmo que auxilie no Cumprimento da Lei 2.366/2016 em seu capítulo IX, seção I e II, dos artigos 451 a 462, quanto a Perturbação da ordem e do sossego público nas vias de nossa cidade</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Renzo Vasconcelos que inclua em suas emendas parlamentares uma Pá Carregadeira para atender as demandas do Município de Baixo Guandu.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal Lastênio Luiz Cardoso, para realizar a sinalização adequada da Rodovia ES-446/Av. Rio Doce no trecho que liga a cidade de Baixo Guandu á cidade de Aimorés - MG e pintar faixas de pedestres no perímetro urbano no bairro Sapucaia, em frente a Igreja Assembleia de Deus, próximo a bifurcação em "Y" da rua Antônio Sampaio, na mesma rodovia.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1521/indica_ao_deputado_renzo_vasconcelos_-_compra_de_uma_ambulancia_uti_movel_com_oxigenio_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1521/indica_ao_deputado_renzo_vasconcelos_-_compra_de_uma_ambulancia_uti_movel_com_oxigenio_1.docx</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Renzo Vasconcelos que inclua em suas Emendas Parlamentares, uma Ambulância Semi-UTI para atender a Secretaria de Saúde de Baixo Guandu, exclusivamente nos plantões.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1522/indica_ao_deputado_dary_pagung_-_compra_de_uma_ambulancia_uti_movel_com_oxigenio.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1522/indica_ao_deputado_dary_pagung_-_compra_de_uma_ambulancia_uti_movel_com_oxigenio.docx</t>
   </si>
   <si>
     <t>Indica ao Deputado Dary Pagung que inclua em suas emendas parlamentares uma Ambulância Semi-UTI para atender a Secretaria Municipal de Saúde de Baixo Guandu, exclusivamente nos plantões.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Clóvis Pascolar</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1528/pedido_de_indicacao_2.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1528/pedido_de_indicacao_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor Geral do Departamento Estadual de Trânsito do Estado do Espirito Santo (DETRAN-ES) Sr. Givaldo Vieira, que realiza o estudo técnico em toda a extensão da rua Antônio Sampaio, a fim de reduzir a velocidade dos veículos que trafegam na via, seja pela implantação de redutores de velocidade ou pela sinalização da mesma. Solicito inclusive a manutenção dos Semáforos instalados, que se encontram inoperantes neste Município.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Indica ao Exmo. Exmo. Prefeito Municipal, Sr. Lastênio Luiz Cardoso, criar um Código Numérico em cada poste onde a empresa que prestará o serviço de iluminação pública identificará por meio do chamado dos contribuintes, através do telefone (27) 3732-8906, a localização para efeito de manutenção, neste Município.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Indica ao DNIT providências no sentido de ordenar a construção de três passarelas e faixa elevatória nos bairros Ricardo Holz, Valparaiso e Baim.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
@@ -672,273 +672,273 @@
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Requer ao Deputado Estadual Dary Alves Pagung, providências de melhorias da estrada no sentido de Ibituba para Laranja da Terra, neste Município.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Dary Alves Pagung juntamente com o DER-ES, providências no sentido de melhorias da ponte do KM 09, neste Município de Baixo Guandu.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1201/pedido_de_informacao_pavimentacao.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1201/pedido_de_informacao_pavimentacao.docx</t>
   </si>
   <si>
     <t>Requer informação sobre, motivo da paralisação da obra de drenagem e pavimentação das Ruas José Vieira Milagres e José do Patrocínio, próximo ao campo de futebol do Bairro Rosário II, neste município.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1203/pedido_de_informacao_creche_pac_2.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1203/pedido_de_informacao_creche_pac_2.docx</t>
   </si>
   <si>
     <t>Requer informação do motivo da paralisação da obra da Creche do Rosário II/ Projeto I convencional/ PAC 2 N° 5982/2013, neste município.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1204/pedido_de_informacao_quadra_poliesportiva.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1204/pedido_de_informacao_quadra_poliesportiva.docx</t>
   </si>
   <si>
     <t>Requer informação sobre o motivo da paralisação da obra da Quadra Poliesportiva do Bairro Rosário II, neste município.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Requer que providencie meios de acessibilidade aos cidadãos guanduenses nas repartições de serviço público.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>Requer a reforma e a abertura do Posto de Saúde do Córrego Dois Irmãos, situado no Alto Laje, neste município.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1196/pedido_de_providencia_posto_policial_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1196/pedido_de_providencia_posto_policial_1.docx</t>
   </si>
   <si>
     <t>Requer a reforma do posto policial e do "Centro de Apoio Comunitário" e a reativação do posto policial.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1197/pedido_de_providencia_creche_dona_santinha.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1197/pedido_de_providencia_creche_dona_santinha.docx</t>
   </si>
   <si>
     <t>Requer a reforma da creche “CMEI Dona Santinha”, Bairro Rosário II, neste município.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1198/pedido_de_providencia_joao_xxiii.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1198/pedido_de_providencia_joao_xxiii.docx</t>
   </si>
   <si>
     <t>Requer a reforma da escola “EMEIEF JOÃO XXIII”, e também da quadra de esporte que nela se situa, no Bairro Rosário I, neste município.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1199/pedido_de_providencia_creche_dona_paula.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1199/pedido_de_providencia_creche_dona_paula.docx</t>
   </si>
   <si>
     <t>Requer a reforma da creche “CMEI DONA PAULA”, localizada na Rua Pedro Álvares Cabral, Bairro Rosário I, neste município.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1200/pedido_de_providencia_limpeza_creche_pac_2.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1200/pedido_de_providencia_limpeza_creche_pac_2.docx</t>
   </si>
   <si>
     <t>Requer a limpeza da creche PAC 2 N°5982/2013, Bairro Rosário II, neste município.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1202/pedido_de_providencia_praca_de_esporte.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1202/pedido_de_providencia_praca_de_esporte.docx</t>
   </si>
   <si>
     <t>Requer a reforma da praça de esportes “campo de futebol”, com a instalação de novos alambrados, iluminação do campo, recuperação do gramado e refazer os bancos de reserva, Bairro Rosário II, neste município.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1205/pedido_de_providencia_leandro_-_taxi_rodoviaria.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1205/pedido_de_providencia_leandro_-_taxi_rodoviaria.docx</t>
   </si>
   <si>
     <t>Requer a recuperação dos toldos e pintura no ponto de táxi da Rodoviária de nossa cidade de forma urgente.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1206/pedido_de_providencia_alto_mutum_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1206/pedido_de_providencia_alto_mutum_1.docx</t>
   </si>
   <si>
     <t>Requer o patrolamento e cascalhamento das estradas mestres, e dos Córregos Galileia, Mangue, São Vicente, Barro Branco, Fazenda Cezar e Máximos, neste município.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1207/pedido_de_providencia_corrego_do_queixada.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1207/pedido_de_providencia_corrego_do_queixada.docx</t>
   </si>
   <si>
     <t>Requer o patrolamento e cascalhamento das estradas mestres, e dos córregos Queixada, Queixadinha, Queixadão, Bonfim, Milagrosa, Barra do Lage (Santo Antonio), Correio, neste município.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1208/pedido_de_providencia_distrito_ibituba_1_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1208/pedido_de_providencia_distrito_ibituba_1_1.docx</t>
   </si>
   <si>
     <t>Requer o patrolamento e cascalhamento das estradas mestres, e dos Córregos Varjão, Campo do braz, Lagoinha, Sapé, Aldeia, Valão do Bugre, Graminha, Patrimônio da Penha, Fazenda Holz e Córrego do Centro, neste município.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1209/pedido_de_providencia_distrito_santa_rosa_1_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1209/pedido_de_providencia_distrito_santa_rosa_1_1.docx</t>
   </si>
   <si>
     <t>Requer o patrolamento e cascalhamento das estradas mestres, e do Córrego Alto Santa Rosa e a Serra de Santa Rosa, neste município.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1210/pedido_de_providencia_distrito_vila_nova_do_bananal_2.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1210/pedido_de_providencia_distrito_vila_nova_do_bananal_2.docx</t>
   </si>
   <si>
     <t>Requer o patrolamento e cascalhamento das estradas mestres, e dos Córregos Santa Rita, Santo Antônio, Rosário, Jaó, Alto Bananal, Bananalzinho e Lagoa Preta, neste município.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1211/pedido_de_providencia_ponte_do_laje_1._1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1211/pedido_de_providencia_ponte_do_laje_1._1.docx</t>
   </si>
   <si>
     <t>Requer a construção da Ponte do Córrego do Lage, próximo à família Sperandio, neste município.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1212/pedido_de_providencia_posto_de_saude_a.lage.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1212/pedido_de_providencia_posto_de_saude_a.lage.docx</t>
   </si>
   <si>
     <t>Requer a reforma e a reativação do posto de saúde da Comunidade do Alto Lage/Dois Irmãos, neste município.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1213/pedido_de_providencia_posto_de_saude_s.rosa.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1213/pedido_de_providencia_posto_de_saude_s.rosa.docx</t>
   </si>
   <si>
     <t>Requer reforma e a reativação do posto de saúde do Distrito de Santa Rosa, nesta cidade.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1214/pedido_de_providencia_ponte_sobre_o_laje.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1214/pedido_de_providencia_ponte_sobre_o_laje.docx</t>
   </si>
   <si>
     <t>Requer a construção da Ponte na divisa de Baixo Guandu/Laranjal sobre o Córrego do Lage, próximo a família Thomazini e Andreatta, neste município.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>Requer um ponto de apoio emergencial de atendimento de emergência com aparato para atendimento rápido de saúde no Parque da Lagoa, neste município.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>Requer a fixação de placa indicativa de nome "Ricardo Pagcheon", no viaduto que une as Av. 10 de Abril e Rio Doce sobre a via Férrea da Vale, neste município.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>Requer urgência quanto, a instalação de novas placas de sinalização e logradouros públicos, nesta cidade.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>Aprigio Rodrigues</t>
   </si>
   <si>
     <t>Requer a construção do vestiário e do bar do Campo de Futebol de Ibituba, neste município,  o mesmo está condenado, não podendo ser utilizado.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Requer a reabertura de uma curva localizada no Km 7, zona rural que dá acesso ao Distrito de Ibituba, neste município.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1220/pedido_providencia_1_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1220/pedido_providencia_1_1.docx</t>
   </si>
   <si>
     <t>Requer a reparação e troca de lâmpadas de iluminação de 3 postes que se encontram queimadas a mais de 2 meses, na Rua Porto Seguro, próximo a balança da Agrorancho no Bairro Valparaíso, neste município.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>Requer a colocação de redutor de velocidade na Rua Otaviano Ferreira, esquina com a Rua Francisco Machado, no Bairro São José, neste município.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>Requer a manutenção do calçamento irregular em toda extensão da Rua Fabriciano Dias de Almeida (Rua da Igreja Católica), no Bairro Santa Mônica, neste município.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>Requer a limpeza de rua e recolhimento de entulhos (próximo da balança e do Fiorot da borracharia), no Bairro Valparaíso, neste município.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
@@ -969,315 +969,315 @@
   <si>
     <t>Requer o patrolamento e cascalhamento da estrada vicinal do córrego do Mambruque, terreno do Paraju, após a Barra do Bananal, neste município.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>Requer o calçamento e pavimentação da Rua Edwigido Luiz Giorgette, última Rua do Bairro Ricardo Holz, neste município.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>Requer a manutenção do calçamento irregular em toda a extensão da Rua Delcino Gomes Fioroti, no Bairro Ricardo Holz, neste município.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>Requer a colocação de redutor de velocidade na Rua José Vieira Milagres, próximo à casa do Sr. Valmir Perico da Silva, nº 309, no Bairro Rosário II, neste município.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1232/pedido_edmar.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1232/pedido_edmar.docx</t>
   </si>
   <si>
     <t>Requer providência no sentido de que sejam instalados abrigos, nos diversos pontos de ônibus, existentes no Perímetro Urbano, nesta cidade de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>Requer a adequação da carga horária das ASG's para 6 horas diárias/30 horas semanais equiparando assim o horário de todos os servidores que ocupam o mesmo cargo.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1249/pedido_de_providencia_leandro_-_limpeza_da_caixa_dagua.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1249/pedido_de_providencia_leandro_-_limpeza_da_caixa_dagua.docx</t>
   </si>
   <si>
     <t>Limpeza da Caixa D'agua e reforma do refeitório da creche dona Santinha, conclusão da obra da nova Creche dona Santinha, e término da construção da quadra de esportes, todos no Bairro Rosário II.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1235/pedido_de_providencias_sobre_reforco_e_seguranca_dos_postos_de_saude_municipais.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1235/pedido_de_providencias_sobre_reforco_e_seguranca_dos_postos_de_saude_municipais.docx</t>
   </si>
   <si>
     <t>Requer providências no sentido de reforçar a segurança patrimonial das unidades de saúde do município de Baixo Guandu-ES, com gradeamento nas portas e janelas.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1237/pedido_de_providencia_-_ponte_de_ferro.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1237/pedido_de_providencia_-_ponte_de_ferro.docx</t>
   </si>
   <si>
     <t>Requer a reforma da ponte de ferro, sobre o Rio Guandu o qual deságua no Rio Doce, que margeia a estrada de ferro Vitória a Minas.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1238/pedido_de_providencia_baim.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1238/pedido_de_providencia_baim.docx</t>
   </si>
   <si>
     <t>Requer a execução de limpeza urbana no que tange aos campos de futebol do Bairro Residencial Baim, e também o recolhimento do lixo doméstico e a limpeza das ruas e o conserto do calçamento das mesmas.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1239/pedido_de_providencia-_bairro_santa_monica.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1239/pedido_de_providencia-_bairro_santa_monica.docx</t>
   </si>
   <si>
     <t>Requer a instalação de placas de identificação das ruas, do Bairro Santa Mônica, neste município.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1240/pedido_de_providencia_no_limpeza_dos_lotes.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1240/pedido_de_providencia_no_limpeza_dos_lotes.docx</t>
   </si>
   <si>
     <t>Requer que notifique os proprietários dos lotes localizados no Bairro Residencial Baim, para que se faça a limpeza dos mesmos.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1241/pedido_de_providencia_ponte_ferro.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1241/pedido_de_providencia_ponte_ferro.docx</t>
   </si>
   <si>
     <t>Requer a melhoria da iluminação pública na ponte de ferro e a limpeza completa da vegetação existente na rua Walderlan Alves, bairro Vila Kennedy (próximo a cerâmica Kill), com o objetivo de proporcionar mais segurança a todos que ali transitam.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1242/pedido_de_providencia_bairro_operario.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1242/pedido_de_providencia_bairro_operario.docx</t>
   </si>
   <si>
     <t>Asfaltamento as Ruas Carlos Fick, Emílio celestino de Carvalho, 10 de Novembro, Osvaldo Paiva, Ângelo Castiglioni, Carlos Luís Frederico todas localizadas no Bairro Operário.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1243/pedido_de_providencia_asfalto_em_diversas_rua.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1243/pedido_de_providencia_asfalto_em_diversas_rua.docx</t>
   </si>
   <si>
     <t>Asfaltamento das Ruas Pedro Alvares Cabral, Quintino Bocaiuva entre a Borba Gato e BR 259, e na Rua Ibituba em frente a Otto.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1244/pedido_de_providencia_reforma_ponto_de_onibus.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1244/pedido_de_providencia_reforma_ponto_de_onibus.docx</t>
   </si>
   <si>
     <t>Reforma de dois pontos de ônibus na ES 446, colocar placas indicativas e concertar um Bueiro que se encontra no calçadão da avenida Rio Doce.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1245/pedido_de_providencia_calcamento_duque_de_caxias.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1245/pedido_de_providencia_calcamento_duque_de_caxias.docx</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Madame Albertina entre a 10 de abril, colocação de placa de sinalização e pintura de quebra-molas em frente ao Hospital e do NESF</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1246/pedido_de_providencia_asfaltamento_do_parque_da_lagoa.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1246/pedido_de_providencia_asfaltamento_do_parque_da_lagoa.docx</t>
   </si>
   <si>
     <t>O Asfaltamento da entrada do parque da Lagoa URGENTE.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1247/pedido_de_providencia_bairro_sao_vicente.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1247/pedido_de_providencia_bairro_sao_vicente.docx</t>
   </si>
   <si>
     <t>O concerto do asfaltamento da entrada do Bairro São Vicente próximo a BR 259 e a Colocação de um poste na Rua Tomé de Souza próximo a Creche do Bairro São Vicente.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1248/pedido_de_providencia_limpeza_nesf.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1248/pedido_de_providencia_limpeza_nesf.docx</t>
   </si>
   <si>
     <t>Limpeza de toda área do NESF.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1250/valmir_mota_-_pedido_de_providencia_001.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1250/valmir_mota_-_pedido_de_providencia_001.docx</t>
   </si>
   <si>
     <t>Requer a realização do patrolamento, cascalhamento e recuperação da Rodovia Estadual - ES 164 e das estradas vicinais, na altura  do Córrego Maquiji,  KM Quatro  do Alto Mutum Preto, sentido Córrego São Julião,  Km Seis do Alto Mutum Preto, KM Onze do Alto Mutum Preto, KM Dez do Alto Mutum Preto, Córrego Ventania,  Córrego  da Jacutinga, Córrego do Mutum Claro, Córrego Boa Vista do Mutum Preto, Córrego  da Onça , Córrego do São Vicente, Córrego do Gambá, Córrego do Mangue e os carreadores de café, com o objetivo de garantir a melhor trafegabilidade e o acesso de veículos em especial para o escoamento da safra dos pequenos agricultores das localidades e para o transporte escolar dos alunos. Além do patrolamento e cascalhamento, o serviço deverá compreender a abertura dos trechos e limpeza das laterais das estradas para o escoamento das águas de chuvas.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1251/valmir_mota_-_pedido_de_providencia_002.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1251/valmir_mota_-_pedido_de_providencia_002.docx</t>
   </si>
   <si>
     <t>Requer a realização da Drenagem do Rio Mutum – altura da  fazenda Haras Barra do Mutum  até  o KM Quinze do Alto Mutum  Preto, com o objetivo de sanar os grandes problemas enfrentados pelos moradores do Distrito do KM Quatorze e localidades margeadas pelo Rio  com os frequentes alagamentos, inundações e deslizamentos.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1252/valmir_mota_-_pedido_de_providencia_003.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1252/valmir_mota_-_pedido_de_providencia_003.docx</t>
   </si>
   <si>
     <t>Requer a realização da Reforma e Recuperação do Calçamento do Córrego Jacutinga, com o objetivo de garantir a melhor trafegabilidade e o acesso de veículos em especial dos próprios moradores daquele local.  Além da reforma do calçamento, o serviço deverá compreender a abertura dos trechos e limpeza das laterais das estradas para o escoamento das águas de chuvas.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1253/valmir_mota_-_pedido_de_providencia_004.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1253/valmir_mota_-_pedido_de_providencia_004.docx</t>
   </si>
   <si>
     <t>Requer para a realização da Reforma da EMEIEF Elza Ewald de Oliveira, localizada na Vila do KM Quatorze do Mutum, com o objetivo de melhorar a qualidade da educação dos alunos daquela Unidade de Ensino.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1254/pedido_de_providencia_leandro_-_tome_de_souza.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1254/pedido_de_providencia_leandro_-_tome_de_souza.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a implantação de drenagem pluvial nas ruas Tomé de Souza e  Borba Gato.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1255/pedido_de_providencia_leandro_-_asfaltamento_da_rua_paulo_vi.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1255/pedido_de_providencia_leandro_-_asfaltamento_da_rua_paulo_vi.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo o Asfaltamento da Rua Paulo VI, no Bairro São José, entre a Selaria Andreatta e a Igreja Católica.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1256/pedido_de_providencia_leandro_-_rua_joaquim_mendonca.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1256/pedido_de_providencia_leandro_-_rua_joaquim_mendonca.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo o Recapeamento Asfáltico da Rua Joaquim Mendonça, no Bairro São José, ao lado da Escola Benevenuto Clementino Gobbo.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1257/pedido_de_providencia_leandro_-_fernao_dias_paes_leme.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1257/pedido_de_providencia_leandro_-_fernao_dias_paes_leme.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a pavimentação da Rua Fernão Dias Paes Leme, entre os Bairros São Vicente e Sapucaia ligando a rua Belarmino Pinto.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1258/pedido_de_providencia_edmar_-_saae.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1258/pedido_de_providencia_edmar_-_saae.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal que transfira recursos para o SAAE, referente ao déficit causado pelo Subsidio na tarifa de água e Esgoto, conforme Lei Municipal nº 3.040/2020.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Reforma do telhado, e abrir uma porta nos fundos da creche "Francisco João da Silva (NEGUINHO)", em Ibituba.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>O término das obras da bola de pau, localizada na praça de Ibituba.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
@@ -1290,51 +1290,51 @@
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>O término do calçamento das ruas de Ibituba, sendo elas: Engenheiro Merei, Presidente Getúlio Vargas, Gonçalves Júnior, Dr. Vila Bain, Galdino de Farias, Dez de Novembro e Projeta.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Requer a reforma de caráter de urgência da Unidade de Saúde Dilma Neto Ferreira - Sesp.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1265/pedido_providencia_2_2.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1265/pedido_providencia_2_2.docx</t>
   </si>
   <si>
     <t>A manutenção do calçamento irregular, no logradouro Barão do Rio Branco, nº 390, no bairro Sapucaia.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Patrolamento e compactação da estrada do Palmital na Barra do Laje até na virada da Boa Vista.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Reparação e troca de lâmpadas de iluminação na rua Delcino Gomes Fiorot, entre os números 139 e 149, no bairro Ricardo Holz.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
@@ -1446,87 +1446,87 @@
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Requer a pavimentação adequada no patrimônio do divino.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>Requer a manutenção e troca de lâmpadas da ponte Jones dos neves no bairro Mauá.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1288/pedido_de_providencia_leandro_-_valparaiso.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1288/pedido_de_providencia_leandro_-_valparaiso.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a construção de quatro salas, a cobertura da quadra, a limpeza ao redor da escola, bem como a pavimentação das ruas no entorno da escola João Júlio Cardoso; reforma e implantação de consultório odontológico no Posto de Saúde; drenagem pluvial de forma urgente da Rua Wilson Santana Lopes; revitalização do campo de futebol; reparo das ruas que foram recentemente calçadas Porto Alegre, Vasco da Gama, Nova Orleans, Vitória e Recanto dos Pássaros; calçamento das entradas do bairro, todos esses no bairro Valparaiso.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1289/pedido_de_providencia_leandro_-_parque_da_lagoa.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1289/pedido_de_providencia_leandro_-_parque_da_lagoa.docx</t>
   </si>
   <si>
     <t>Instalação de pontos de wifi; implantação de duas quadras de areia para prática de esportes; implantação de uma central de videomonitoramente para segurança; troca das lâmpadas do letreiro de Baixo Guandu; a implantação de placas educativas para que donos de animais de estimação evitem que seus animais defequem nas gramas do Parque da Lagoa e o término das obras.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1290/pedido_de_providencia_leandro_-_valparaiso.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1290/pedido_de_providencia_leandro_-_valparaiso.docx</t>
   </si>
   <si>
     <t>Drenagem Pluvial de todo o bairro Santa Mônica com necessidade de urgência nas ruas Álvaro Nunes Ferreira. rua Valfrido Nunes de Oliveira e rua João Júlio Cardoso; asfaltamento de todo o bairro; troca de iluminação para iluminação led; poda urgente das árvores; reforma e ampliação da creche e da escola municipal; melhorias na quadra de esportes; revitalização do posto de saúde; substituição do quebra-molas; revitalização do campo de areia; estudo de viabilidade para construção de uma passarela ou viaduto entre os bairros Santa Mônica, Ricardo Holz e Valparaiso.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_providencia_leandro_-_mutum.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_providencia_leandro_-_mutum.docx</t>
   </si>
   <si>
     <t>Construção de um refeitório, um almoxarifado, reparos no forro geral, instalação de grelha para escoamento de água na creche municipal Dona Eufrasia Balmann, a reforma da escola municipal Francisco de Cunha Ramaldes, abertura das portas para alunos cadeirantes e especiais e a adequação de entradas da escola e da creche; a construção do ginásio de esportes com acesso á escola e creche para a prática de educação f´sisica e uso da comunidade; instalação de uma saída de emergência no Posto de Saúde. Pavimentação e iluminação da rua Laides Cesar Proecholdt; reforma do calçamento da rua Gumercindo Moura Nunes (Rua Principal) e das demais ruas todos estes no distrito de Alto Mutum Preto.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Estabelecer estratégias e mecanismos de transparência para a população quanto ao número de doses recebidas das vacinas contra a Covid-19, quanto ao calendário semanal de aplicação das doses ao número de pessoas vacinadas no Município, assegurando esclarecimentos, transparência e garantindo a tranquilidade aos nossos munícipes.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Reforma do campo de futebol do Distrito de Alto Mutum Preto.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
@@ -1566,93 +1566,93 @@
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Requer o serviço de poda das árvores da cidade</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Requer implantação de quebra -molas na rua Porto Seguro com a Vasco da Gama no bairo Val paraíso.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1300/pedido_de_providencia_bidim_-_semaforos.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1300/pedido_de_providencia_bidim_-_semaforos.docx</t>
   </si>
   <si>
     <t>Solicita a manutenção e a reativação dos Semáforos de nossa cidade de Baixo Guandu</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_providencia_bidim_-_acesso_candeirante.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_providencia_bidim_-_acesso_candeirante.docx</t>
   </si>
   <si>
     <t>a construção de um acesso para cadeirante e a manutenção das cabeceiras na Ponte da Integração que liga o centro de nossa cidade ao Bairro São José</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Requer em caráter de urgência, reparos e adequação da galeria da Rua Tomé de Sousa.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Requer auditoria na Prefeitura Municipal de Baixo Guandu, no período de 01/01/2013 até 31/12/2020.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1305/pedido_de_providencia_limpeza_de_mascarenhas.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1305/pedido_de_providencia_limpeza_de_mascarenhas.docx</t>
   </si>
   <si>
     <t>Limpeza total do Bairro Mascarenhas</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>Implantação de academias especiais e construção de um centro especializado de atividades físicas aos PNEs.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Reforma da escola e término do calçamento, do distrito de Alto Mutum Claro, neste Município.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
@@ -1785,99 +1785,99 @@
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Extensão da iluminação pública na Avenida Rubens Garcia Rodrigues, que dá acesso ao Bairro Residencial Baim, em frente á Coopeavi, proporcionando mais segurança.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>Manutenção do calçamento na Rua Álvaro Nunes Ferreira, esquina da rua Tapajós.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1329/pedido_de_providencia_-_bebedouro_conselho_tutelar.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1329/pedido_de_providencia_-_bebedouro_conselho_tutelar.docx</t>
   </si>
   <si>
     <t>Requer a instalação de um bebedouro no Conselho Tutelar.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1330/pedido_de_providencia_-_rosario_ii.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1330/pedido_de_providencia_-_rosario_ii.docx</t>
   </si>
   <si>
     <t>Ampliação da rede de esgoto e calçamento no final da rua Pedro Álvares Cabral, Rosário II e a Ampliação da rede de esgoto, a troca das lâmpadas queimadas e calçamento da Rua Borba Gato, no bairro Rosário II, próximo á EMEIEF Darlene Maggione Franquini.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1332/pedido_de_providencia_leandro_-_sao_jose_sao_pedro.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1332/pedido_de_providencia_leandro_-_sao_jose_sao_pedro.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de boca de lobo uns 10 metros retirados da que já existe na esquina da rua Dídimo Nunes Ferreira, 41, São Pedro, esquina com a rua Cleto Machado pois a água da chuva tem invadido algumas casas; Calçada padronizada da Ponte, no orfanato, até o ginásio poliesportivo.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1333/pedido_de_providencia_leandro_-_rua_das_acacias_e_rua_mascarenhas.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1333/pedido_de_providencia_leandro_-_rua_das_acacias_e_rua_mascarenhas.docx</t>
   </si>
   <si>
     <t>A Limpeza e troca de lâmpadas na rua das acácias, até a rua Josias Neto A. de Carvalho, como também o recapeamento asfáltico da respectiva rua Josias Neto A. de Carvalho.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1335/pedido_providencia_3.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1335/pedido_providencia_3.docx</t>
   </si>
   <si>
     <t>Implantação de iluminação pública, na rua atrás do GB (rua sem identificação), próximo a candelabro, e reconhecimento de logradouro nesta localização: indicação para rua Padre Alonso, Centro, neste município.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>A revitalização do calçadão de frente ao Batalhão da PM, na Avenida Rio Doce, neste Município.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Implantação de faixas elevadas, (na localização onde foram retirados os quebra-molas) na Av. Rio Doce, próximo a Estação Ferroviária, no Bairro Centro, neste Município.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
@@ -2043,51 +2043,51 @@
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Patrolamento das estradas do Córrego das Flores e do Córrego da Consolação, que encontram-se com diversos trechos com dificuldade de locomoção de veículos e transeuntes, com o objetivo de proporcionar melhor acesso e dar mais qualidade de vida aos moradores das localidades.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Requer a ordenação do pagamento de todos os servidores municipais, bem como a mudança do nível e assiduidade tanto quanto o pagamento do retroativo pendente, neste Município.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1364/pedido_de_providencia_leandro_-_mirante.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1364/pedido_de_providencia_leandro_-_mirante.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de uma proteção em parte da entrada do Mirante bem como a pintura com material adequado de todo o madeiramento do Mirante no Bairro Rosário II.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Encaminho ao executivo o pedido que se segue: que a Secretaria de Saúde Vacine os coveiros de Nossa Cidade.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Requer o asfaltamento da Avenida Josias Neto de Carvalho, Bairro Santa Monica em frente a ATEC Engenharia.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
@@ -2190,63 +2190,63 @@
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Requer a construção de um campo (bom de bola), no Bairro Santa Mônica, neste Município.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>Requer a colocação de lâmpadas nos refletores presente no campo de futebol; do Distrito de Alto Mutum Preto, nesta cidade.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1385/pedido_de_providencia_2021_-_pedreira.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1385/pedido_de_providencia_2021_-_pedreira.docx</t>
   </si>
   <si>
     <t>Requer a limpeza de uma área Pública localizada na rua Florentino Ávidos, conhecida como Área da "Pedreira" próximo á Bomba D'água e a limpeza da Rua Barão do Rio Branco, próximo á casa da Madalena, ambos no bairro Sapucaia.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1386/pedido_providencia_4.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1386/pedido_providencia_4.docx</t>
   </si>
   <si>
     <t>Requer a limpeza do calçamento na entrada do Patrimônio Velho do Bananal, neste Município.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>A colocação de luminária pública com Kit braço, no poste da Rua Hugo Zandomênico, esquina com a Rua João Vicente Sobrinho, no Bairro São Pedro, neste Município.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Requer a colocação de luminária pública com Kit braço, no poste da Rua Hugo Zandomênico, esquina com a Rua Josefina Kleain, no bairro São Pedro, neste Município.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
@@ -2358,72 +2358,72 @@
   <si>
     <t>1408</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Requer a notificação para que os proprietários dos lotes baldios, executem a limpeza, no bairro Vila Kennedy, conforme dispõe o artigo 196 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Requer a construção de um Muro de Arrimo, na rua Carlos Gomes, esquina com rua Nestor Gomes, próximo a casa da senhora Natair Maria dos Santos, Bairro Rosário I, neste Município.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1411/pedido_de_providencia_-_bidim_rua_dona_aracy.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1411/pedido_de_providencia_-_bidim_rua_dona_aracy.docx</t>
   </si>
   <si>
     <t>Retirada do lixo na rua Dona Aracy, no bairro Vila Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Requer a troca de lâmpadas queimadas no bairro Vila Kennedy, nas ruas Dona Aracy, próximo ao bar do Grande; rua Dona Clarice, próximo a Igreja Católica; rua Manoel Milagre, próximo ao Supermercado do Edson; rua Ailton Paca, próximo ao Lar da Velhice e também no bairro Sapucaia, nas ruas Pedro Nolasco; rua Duque de Caxias; rua Carlos Gomes e rua Madame Albertina Holz, neste Município.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1413/pedido_de_providencia_-_bidim_-_rampa_de_acesso_ponte_maua.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1413/pedido_de_providencia_-_bidim_-_rampa_de_acesso_ponte_maua.docx</t>
   </si>
   <si>
     <t>A construção de uma rampa de acesso para deficientes físicos na ponte da Mauá – ES na divisa com o estado de Minas Gerais.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Requer a manutenção e limpeza das duas escadarias do bairro Rosário II, neste município.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Intensificar a fiscalização nas residências e terrenos baldios e criar uma campanha de conscientização pelos meios de comunicações disponíveis sobre a importância de manter os quintais limpos e evitar água parada, com o objetivo principal de impedir a proliferação da dengue, zika e chikungunya.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
@@ -2535,51 +2535,51 @@
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Consertar o calçamento das ruas, Valfrido Nunes de Oliveira, João Pereira Peixoto, Álvaro Nunes Ferreira e Acácias, e a limpeza (capina) das ruas citadas anteriormente, no bairro Santa Mônica, neste Município.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>Requer a restauração do calçamento das ruas Tiradentes, Dona Amália e Airton Pacca (próximo ao Asilo), no bairro Vila Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1433/pedido_providencia_5.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1433/pedido_providencia_5.docx</t>
   </si>
   <si>
     <t>Requer a inclusão no grupo prioritário no plano de vacinação Municipal contra a Covid-19, os servidores da limpeza urbana, do cemitério Municipal e os profissionais da coleta de lixo, neste município.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Requer a manutenção do calçamento irregular, próximo a balança da Agrorancho no bairro Valparaíso, neste Município.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>A manutenção da rede elétrica, reparação e troca de lâmpadas de iluminação na rua Dona Aracy, no bairro Santa Mônica, neste Município.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
@@ -2643,165 +2643,165 @@
   <si>
     <t>Requer a troca de lâmpadas queimadas na rua José do Patrocínio, em frente a casa nº 20, no bairro Rosário I, na rua Avenida Rio Doce, no bairro Mauá - ES e na rua Borba Gato no bairro Sapucaia, em frente a casa de nº 876, neste Município.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>Requer que seja instalado gerador solar de eletricidade, nos diversos prédios públicos municipais, existentes no perímetro neste Município.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1446/pedido_de_providencia_canteiros_residencial_baim_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1446/pedido_de_providencia_canteiros_residencial_baim_1.docx</t>
   </si>
   <si>
     <t>Requer a limpeza urbana em todo o Residencial Baim, com prioridade aos canteiros centrais na entrada principal do Residencial, neste Município.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1448/quebra_molas__rua_joao_pereira_peixoto.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1448/quebra_molas__rua_joao_pereira_peixoto.docx</t>
   </si>
   <si>
     <t>A instalação de redutores de velocidade (quebra-molas) na rua João Pereira Peixoto no bairro Santa Mônica, com o objetivo de garantir a segurança dos moradores e de todos que ali transitam.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1449/quebra_mola_nestor_gomes.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1449/quebra_mola_nestor_gomes.docx</t>
   </si>
   <si>
     <t>A construção de uma faixa elevada (redutor de velocidade) na rua Nestor Gomes, próximo ao imóvel com o nº 395 e outra faixa elevada na rua Marginal BR259, próximo a casa do Douglas nº 175, ambos no bairro Alto Guandu, neste Município.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>Requer a restauração do calçamento na subida da rua Duque de Caxias, no bairro Rosário II, neste Município.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>Requer a restauração do calçamento da rua Heraldo Nunes Ferreira, no bairro São Pedro.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1454/pedido_providencia_6.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1454/pedido_providencia_6.docx</t>
   </si>
   <si>
     <t>Requer que seja feito o recolhimento de lixo e entulhos com urgência, na rua Heraldo Nunes Ferreira, nº 135 (ao lado da oficina do Sr. Chinês) no bairro São Pedro, neste Município.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Requer que seja feito o patrolamento e cascalhamento da estrada vicinal do Córrego da Consolação KM 17, neste Município.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Que seja construída uma Creche Municipal (CMEI) com capacidade de 12 a 14 salas de aula e estrutura adequada, para atender crianças de 0 a 5 anos de idade, no bairro Residencial Ricardo Holz, neste Município.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Que seja feito redutor de velocidade (quebra-molas) na rua Zulmira Lacerda e Silva (próximo ao bar do Antônio Ambrósio), no bairro Alto Guandu, neste Município.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>Que seja construída uma praça de lazer e dois campos de areia (adultos e crianças) na localização entre as ruas Almir Rabir e Wilson Santana Lopes, no bairro Valparaíso, neste Município.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1459/pedido_de_providencia_-_construir_02_quebra-molas_na_rua_jose_vieira_milagres_-_bairro_rosario_ii.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1459/pedido_de_providencia_-_construir_02_quebra-molas_na_rua_jose_vieira_milagres_-_bairro_rosario_ii.docx</t>
   </si>
   <si>
     <t>Construir dois quebra-molas, sendo um na subida e o outro ao final da rua José Vieira Milagres, próximo á Praça de Esportes, no bairro Rosário II, nesta Cidade, conforme regulamentado pela Legislação de Trânsito em vigor.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1460/pedido_de_providencia_-_requer_sejam_considerados_como_prioritarios_para_vacinacao_-_servidores_da_semadh.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1460/pedido_de_providencia_-_requer_sejam_considerados_como_prioritarios_para_vacinacao_-_servidores_da_semadh.docx</t>
   </si>
   <si>
     <t>Que sejam considerados como prioritários, os servidores que prestam serviços de atendimento ao público.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Requer providências para que seja realizada a recuperação de trechos na rua João Júlio Cardoso que estão danificados, principalmente próximo a Pracinha e ao Restaurante Áquarios.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>Requer Patrolamento e cascalhamento  das estradas do pinga-fogo,pilão e ribeirão.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
@@ -2958,51 +2958,51 @@
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>Restaurar o calçamento, onde se localizava a antiga Prefeitura Municipal, na rua Francisco Ferreira, no bairro Centro.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Consertar o calçamento, onde se localiza a PW Brasil, rua B, no bairro Vila Kennedy, neste Município.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1493/pedido_providencia_7_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1493/pedido_providencia_7_1.docx</t>
   </si>
   <si>
     <t>Requer que seja feito uma faixa para pedestre na rua Otaviano Ferreira (em frente ao Supermercado Balduíno e a Farmácia Rede Minas), no bairro São José, neste Município.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Requer que seja feito redutor de velocidade "quebra-molas" na rua Dona Amália (em frente a casa do Dr. Décio e a casa do Sargento Dário), no bairro Vila Kennedy.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Requer que seja feito a manutenção do calçamento irregular em toda extensão da Avenida Rubens Garcia, quadra 15, no bairro Residencial Baim, neste Município.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
@@ -3042,51 +3042,51 @@
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>A implantação de aparelhos de ginástica ao ar livre, para a prática de exercícios físicos para todas as idades, notadamente, para a melhor idade. Bem como seja, também, providenciada a revitalização, poda das árvores e iluminação da Praça do Serra Côco, localizada na Avenida Rio Doce no bairro Mauá-ES.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Que seja providenciada a Homenagem aos Guanduenses mortos pela COVID-19, com um monumento memorial no Parque da Lagoa.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1505/quebra_mola_sao_vicente.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1505/quebra_mola_sao_vicente.docx</t>
   </si>
   <si>
     <t>Requer um redutor de velocidade (quebra-molas) na rua Santos Dumont, próximo á casa da Dona Lucilene, no bairro São Vicente, com objetivo de garantir a segurança dos moradores e de todos que ali transitam, pois nesta rua temos um grande fluxo de carros e motos que passam por ali em alta velocidade, colocando em risco a vida dos moradores e de suas crianças, de forma urgente.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>A inclusão do Caminhão da Coleta de Lixo que vem do distrito de Alto Mutum Preto, passar pelos seguintes distritos: Galileia, Sem-Terra, Alto Mutum Claro e Batuta, retornando para o KM 14.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>Que seja realizada a limpeza da galeria (retirada de mato e lixo), galeria essa que fica na rua Angelina Menezes (Beco do Beijinho), até Avenida Santa Teresinha (próximo a Cerâmica) - bairro São José, nessa cidade.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
@@ -3135,51 +3135,51 @@
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>A construção de uma melhor acessibilidade para os transeuntes do passeio da Ponte da Integração, que liga o Centro da cidade ao bairro São José.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>A implantação de placas de identificação com a nomeação das ruas em todos os bairros do Município.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1517/pedido_providencia_8_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1517/pedido_providencia_8_1.docx</t>
   </si>
   <si>
     <t>Que seja realizado o patrolamento e cascalhamento da estrada do Córrego do Mambruque, onde a mesma se encontra em estado precário, Vila Nova do Bananal, neste Município.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Que seja realizado a limpeza e o recolhimento de entulhos da rua projetada atrás do Ginásio Brasil (próximo a Candelabro), neste Município.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Que seja feito e fixado uma placa de orientação (proibido virar á direita) na rotatória em frente á Autocool, entrada do bairro São José, neste Município.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
@@ -3372,51 +3372,51 @@
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Requer a instalação de uma faixa elevada para pedestres, em frente ao açougue "Zé Aniceto", na rua Antônio Sampaio, no bairro Centro, neste Município.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>Requer a ampliação do acesso á cima de uma vala, para a passagem de veículos, localizado na rua Sebastião Cândido de Oliveira, perto da Candelabro, neste Município.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1557/pedido_de_providencia_rotatoria.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1557/pedido_de_providencia_rotatoria.docx</t>
   </si>
   <si>
     <t>Construção de uma rotatória na avenida Jones Santos Neves com a rua Princesa Isabel, no Bairro Mauá.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>Que seja feito a reparação e troca de lâmpadas da ponte vermelha (próximo ao poliesportivo) na rua Santa Terezinha, no bairro São José, neste Município.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Que seja feito redutores de velocidade "quebra-molas" no cruzamento das ruas Antonio Sampaio e D. Pedro I (em frente o churrasquinho da Andressa e outro em frente a Agromais), no bairro Sapucaia, neste Município.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
@@ -3555,51 +3555,51 @@
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>Requer que viabilize junto á Secretaria competente a limpeza com lavagem e higienização da Avenida Carlos de Medeiros.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Requer que viabilize junto á Secretaria competente as devidas providências no sentido de efetivar o pagamento dos direitos adquiridos dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1590/pedido_de_providencia_leandro_-_patrimonio_do_divino.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1590/pedido_de_providencia_leandro_-_patrimonio_do_divino.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo Obras no Patrimônio da Penha tais como o Calçamento de todo o patrimônio, análise técnica para implantação de Água potável, a melhoria da iluminação pública, inclusive a colocação de iluminação na ponte de acesso ao Patrimônio, que seja contratado de forma urgente agente de Saúde para atender aquela comunidade.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>Requer que seja providenciado a garantia da realização de trabalho remoto domiciliar por teletrabalho, ou outras modalidades de trabalho a distância para as servidoras lactantes no âmbito da administração deste Município.</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>Requer a insalubridade para os profissionais de Saúde.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
@@ -4404,93 +4404,93 @@
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>Determina que, na rede municipal de saúde, a marcação para a realização de consultas médicas e exames em pacientes com idade superior a 60 anos, tenha o prazo máximo de 05 (cinco) úteis e da outras providências.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Baixo Guandu - PMBG</t>
   </si>
   <si>
     <t>Inclui no Plano Plurianual 2018-2021 projetos e atividades no orçamento 2021 e da outras providências.</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no Orçamento 2021 e da outras providências.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_elci_pereira.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_elci_pereira.docx</t>
   </si>
   <si>
     <t>Dá denominação ao Parque da Lagoa de ELCI PEREIRA (CICI PEREIRA)</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>Renova o Programa de Saúde da Família, Saúde Bucal e de Agentes Comunitários de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1348/projeto_de_lei_-__posto_de_saude.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1348/projeto_de_lei_-__posto_de_saude.docx</t>
   </si>
   <si>
     <t>Dá a denominação "Maria Neves Da Silva" á Unidade de Saúde da Família do Bairro Rosário ll.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
     <t>“INSTITUI COMO ATIVIDADE ESSENCIAL AS ACADEMIAS DE ESPORTE DE TODAS AS MODALIDADES, AS ESCOLAS DE DANÇA E OS DEMAIS ESTABELECIMENTOS DE PRESTAÇÃO DE SERVIÇOS DE EDUCAÇÃO FÍSICA E DE PRÁTICA DA ATIVIDADE FÍSICA NO ÂMBITO DO MUNICÍPIO DE BAIXO GUANDU -ES”.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
     <t>Dispõe sobre infrações administrativas derivadas de condutas e atividades lesivas ao enfrentamento da emergência de saúde pública decorrente do COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária do Exercício de 2022 e dá outras providências. LDO</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_-_mirante.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_-_mirante.docx</t>
   </si>
   <si>
     <t>Dá denominação ao Mirante do Bairro Rosário II, "MIRANTE IZAÍAS PEREIRA DE FREITAS" - Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>Cria Memorial em homenagem ás vítimas do novo Coronavírus, na Praça Monsenhor Alonso Leite, neste Município.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento 2021 e dá outras providências (Serviços de Urgência - SAMU 192).</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>Abre crédito adicional especial no orçamento 2021 e da outras previdências (Manutenção Consórcios Públicos e outros).</t>
   </si>
@@ -4581,129 +4581,129 @@
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>Institui a inclusão do símbolo Mundial de Autismo nas placas de atendimento preferencial , nos estabelecimentos públicos e privados no âmbito do município de Baixo Gandu e dá outras providências.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a FLORESCER EM CANAÃ - Associação de Produtores Rurais do Córrego Barra do Mutum Claro e Região, e dá outras providências.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>Denomina de "Centro Cultural e Recreativo Professor Equimar Francisco de Assis", o Mercado Público Municipal, localizado na Avenida Dez de Abril nº 238, Centro da cidade de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1698/doc03455020211116185350.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1698/doc03455020211116185350.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ação Governamental para garantir a efetiva continuidade do projeto da Educação Inovadora e tecnológica no âmbito da Secretaria Municipal de educação de Baixo Guandu e dá outras Providências</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da medalha " CABO ALDOMÁRIO FALCÃO" e do Mural Virtual " CABO ALDOMÁRIO FALCÃO", de valorização do Policial Militar em destaque por suas ações no Município de Baixo Guandu, e dá outras providências.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>Ratifica o protocolo de intenções da Agência Reguladora Intermunicipal de Saneamento Básico do Espírito Santo (ARIES).</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1717/plo_38-2021.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1717/plo_38-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Ingresso do Município de Baixo Guandu/ES, no Consórcio Público para Defesa e Revitalização do Rio Doce e dá outras Providências.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de licença a vereador.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sargento da Policia Militar do Estado do ES, Josué Matias de Araújo, ocorrido no dia 26 de Março do ano de 2021.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1444/voto_de_pesar_josmar_gobbo.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1444/voto_de_pesar_josmar_gobbo.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Sr. Josmar José Gobbo, ocorrido no dia 02 de abril do ano de 2021.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1451/voto_de_pesar__josiely.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1451/voto_de_pesar__josiely.docx</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Josiely Firme da Silva, ocorrido no dia 12 de abril do ano de 2021.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do professor Equimar Francisco de Assis, no último dia 05 de Maio de 2021.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1533/voto_de_pesar__miquel_certo.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1533/voto_de_pesar__miquel_certo.docx</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do estimado Sr. Miguel Augusto Barbosa, ocorrido no dia 08 de junho do ano de 2021.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento da Senhora Ângela Maria Dominici Rodrigues, ocorrido no dia 14 de Setembro do ano de 2021.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do estimado Sr. Izaltino Pereira Cardoso, ocorrido no dia 21 de Setembro do ano de 2021.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do estimado Edson José da Silva, ocorrido no dia 26 de novembro do ano de 2021.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
@@ -4818,60 +4818,60 @@
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>Encaminho cópia de exames bacteriológicos realizados na água distribuída no mês de setembro de 2021.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>Encaminho cópia dos exames bacteriológicos realizados na água distribuída no mês de outubro de 2021.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Prestação de Contas Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas Espírito Santo - TCES</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1602/contas_executivo_2017_-_neto_barros.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1602/contas_executivo_2017_-_neto_barros.pdf</t>
   </si>
   <si>
     <t>Prestação de contas anual da Prefeitura Municipal de Baixo Guandu exercício de 2017 responsável José de Barros Neto.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1676/contas_executivo_2019_-_neto_barros.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1676/contas_executivo_2019_-_neto_barros.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual de Prefeito - exercício de 2019 - responsável José de Barros Neto.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
     <t>VETO TOTAL 001/2021 AO PROJETO DE LEI 009/2021 QUE INSTITUI COMO ATIVIDADE ESSENCIAL AS ACADEMIAS DE ESPORTE DE TODAS AS MODALIDADES, AS ESCOLAS DE DANÇA E OS DEMAIS ESTABELECIMENTOS DE PRESTAÇÃO DE SERVIÇOS DE EDUCAÇÃO FÍSICA E DE PRÁTICA DA ATIVIDADE FÍSICA NO ÂMBITO DO MUNICÍPIO DE BAIXO GUANDU -ES.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>VETO PARCIAL a emenda que alterou o Projeto de Lei nº 010/2021, de origem do Poder Executivo, que alterou a parte final do § 2º e acrescentou o § 2.1.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
@@ -5247,67 +5247,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1366/ante_projeto_de_lei_-_tampinhas.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1508/ante_projeto_cultura_com_as_maos_certo.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1583/criacao_da_creche_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1236/pedido_de_indicacao_br_259.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1259/pedido_de_indicacao_posto_policial.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1482/pedido_de_indicacao_2021_edp.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1521/indica_ao_deputado_renzo_vasconcelos_-_compra_de_uma_ambulancia_uti_movel_com_oxigenio_1.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1522/indica_ao_deputado_dary_pagung_-_compra_de_uma_ambulancia_uti_movel_com_oxigenio.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1528/pedido_de_indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1201/pedido_de_informacao_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1203/pedido_de_informacao_creche_pac_2.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1204/pedido_de_informacao_quadra_poliesportiva.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1196/pedido_de_providencia_posto_policial_1.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1197/pedido_de_providencia_creche_dona_santinha.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1198/pedido_de_providencia_joao_xxiii.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1199/pedido_de_providencia_creche_dona_paula.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1200/pedido_de_providencia_limpeza_creche_pac_2.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1202/pedido_de_providencia_praca_de_esporte.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1205/pedido_de_providencia_leandro_-_taxi_rodoviaria.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1206/pedido_de_providencia_alto_mutum_1.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1207/pedido_de_providencia_corrego_do_queixada.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1208/pedido_de_providencia_distrito_ibituba_1_1.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1209/pedido_de_providencia_distrito_santa_rosa_1_1.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1210/pedido_de_providencia_distrito_vila_nova_do_bananal_2.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1211/pedido_de_providencia_ponte_do_laje_1._1.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1212/pedido_de_providencia_posto_de_saude_a.lage.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1213/pedido_de_providencia_posto_de_saude_s.rosa.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1214/pedido_de_providencia_ponte_sobre_o_laje.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1220/pedido_providencia_1_1.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1232/pedido_edmar.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1249/pedido_de_providencia_leandro_-_limpeza_da_caixa_dagua.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1235/pedido_de_providencias_sobre_reforco_e_seguranca_dos_postos_de_saude_municipais.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1237/pedido_de_providencia_-_ponte_de_ferro.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1238/pedido_de_providencia_baim.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1239/pedido_de_providencia-_bairro_santa_monica.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1240/pedido_de_providencia_no_limpeza_dos_lotes.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1241/pedido_de_providencia_ponte_ferro.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1242/pedido_de_providencia_bairro_operario.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1243/pedido_de_providencia_asfalto_em_diversas_rua.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1244/pedido_de_providencia_reforma_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1245/pedido_de_providencia_calcamento_duque_de_caxias.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1246/pedido_de_providencia_asfaltamento_do_parque_da_lagoa.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1247/pedido_de_providencia_bairro_sao_vicente.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1248/pedido_de_providencia_limpeza_nesf.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1250/valmir_mota_-_pedido_de_providencia_001.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1251/valmir_mota_-_pedido_de_providencia_002.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1252/valmir_mota_-_pedido_de_providencia_003.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1253/valmir_mota_-_pedido_de_providencia_004.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1254/pedido_de_providencia_leandro_-_tome_de_souza.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1255/pedido_de_providencia_leandro_-_asfaltamento_da_rua_paulo_vi.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1256/pedido_de_providencia_leandro_-_rua_joaquim_mendonca.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1257/pedido_de_providencia_leandro_-_fernao_dias_paes_leme.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1258/pedido_de_providencia_edmar_-_saae.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1265/pedido_providencia_2_2.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1288/pedido_de_providencia_leandro_-_valparaiso.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1289/pedido_de_providencia_leandro_-_parque_da_lagoa.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1290/pedido_de_providencia_leandro_-_valparaiso.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_providencia_leandro_-_mutum.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1300/pedido_de_providencia_bidim_-_semaforos.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_providencia_bidim_-_acesso_candeirante.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1305/pedido_de_providencia_limpeza_de_mascarenhas.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1329/pedido_de_providencia_-_bebedouro_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1330/pedido_de_providencia_-_rosario_ii.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1332/pedido_de_providencia_leandro_-_sao_jose_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1333/pedido_de_providencia_leandro_-_rua_das_acacias_e_rua_mascarenhas.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1335/pedido_providencia_3.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1364/pedido_de_providencia_leandro_-_mirante.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1385/pedido_de_providencia_2021_-_pedreira.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1386/pedido_providencia_4.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1411/pedido_de_providencia_-_bidim_rua_dona_aracy.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1413/pedido_de_providencia_-_bidim_-_rampa_de_acesso_ponte_maua.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1433/pedido_providencia_5.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1446/pedido_de_providencia_canteiros_residencial_baim_1.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1448/quebra_molas__rua_joao_pereira_peixoto.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1449/quebra_mola_nestor_gomes.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1454/pedido_providencia_6.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1459/pedido_de_providencia_-_construir_02_quebra-molas_na_rua_jose_vieira_milagres_-_bairro_rosario_ii.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1460/pedido_de_providencia_-_requer_sejam_considerados_como_prioritarios_para_vacinacao_-_servidores_da_semadh.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1493/pedido_providencia_7_1.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1505/quebra_mola_sao_vicente.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1517/pedido_providencia_8_1.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1557/pedido_de_providencia_rotatoria.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1590/pedido_de_providencia_leandro_-_patrimonio_do_divino.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_elci_pereira.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1348/projeto_de_lei_-__posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_-_mirante.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1698/doc03455020211116185350.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1717/plo_38-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1444/voto_de_pesar_josmar_gobbo.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1451/voto_de_pesar__josiely.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1533/voto_de_pesar__miquel_certo.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1602/contas_executivo_2017_-_neto_barros.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1676/contas_executivo_2019_-_neto_barros.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1366/ante_projeto_de_lei_-_tampinhas.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1508/ante_projeto_cultura_com_as_maos_certo.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1583/criacao_da_creche_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1236/pedido_de_indicacao_br_259.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1259/pedido_de_indicacao_posto_policial.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1482/pedido_de_indicacao_2021_edp.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1521/indica_ao_deputado_renzo_vasconcelos_-_compra_de_uma_ambulancia_uti_movel_com_oxigenio_1.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1522/indica_ao_deputado_dary_pagung_-_compra_de_uma_ambulancia_uti_movel_com_oxigenio.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1528/pedido_de_indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1201/pedido_de_informacao_pavimentacao.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1203/pedido_de_informacao_creche_pac_2.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1204/pedido_de_informacao_quadra_poliesportiva.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1196/pedido_de_providencia_posto_policial_1.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1197/pedido_de_providencia_creche_dona_santinha.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1198/pedido_de_providencia_joao_xxiii.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1199/pedido_de_providencia_creche_dona_paula.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1200/pedido_de_providencia_limpeza_creche_pac_2.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1202/pedido_de_providencia_praca_de_esporte.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1205/pedido_de_providencia_leandro_-_taxi_rodoviaria.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1206/pedido_de_providencia_alto_mutum_1.docx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1207/pedido_de_providencia_corrego_do_queixada.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1208/pedido_de_providencia_distrito_ibituba_1_1.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1209/pedido_de_providencia_distrito_santa_rosa_1_1.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1210/pedido_de_providencia_distrito_vila_nova_do_bananal_2.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1211/pedido_de_providencia_ponte_do_laje_1._1.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1212/pedido_de_providencia_posto_de_saude_a.lage.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1213/pedido_de_providencia_posto_de_saude_s.rosa.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1214/pedido_de_providencia_ponte_sobre_o_laje.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1220/pedido_providencia_1_1.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1232/pedido_edmar.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1249/pedido_de_providencia_leandro_-_limpeza_da_caixa_dagua.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1235/pedido_de_providencias_sobre_reforco_e_seguranca_dos_postos_de_saude_municipais.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1237/pedido_de_providencia_-_ponte_de_ferro.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1238/pedido_de_providencia_baim.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1239/pedido_de_providencia-_bairro_santa_monica.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1240/pedido_de_providencia_no_limpeza_dos_lotes.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1241/pedido_de_providencia_ponte_ferro.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1242/pedido_de_providencia_bairro_operario.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1243/pedido_de_providencia_asfalto_em_diversas_rua.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1244/pedido_de_providencia_reforma_ponto_de_onibus.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1245/pedido_de_providencia_calcamento_duque_de_caxias.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1246/pedido_de_providencia_asfaltamento_do_parque_da_lagoa.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1247/pedido_de_providencia_bairro_sao_vicente.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1248/pedido_de_providencia_limpeza_nesf.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1250/valmir_mota_-_pedido_de_providencia_001.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1251/valmir_mota_-_pedido_de_providencia_002.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1252/valmir_mota_-_pedido_de_providencia_003.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1253/valmir_mota_-_pedido_de_providencia_004.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1254/pedido_de_providencia_leandro_-_tome_de_souza.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1255/pedido_de_providencia_leandro_-_asfaltamento_da_rua_paulo_vi.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1256/pedido_de_providencia_leandro_-_rua_joaquim_mendonca.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1257/pedido_de_providencia_leandro_-_fernao_dias_paes_leme.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1258/pedido_de_providencia_edmar_-_saae.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1265/pedido_providencia_2_2.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1288/pedido_de_providencia_leandro_-_valparaiso.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1289/pedido_de_providencia_leandro_-_parque_da_lagoa.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1290/pedido_de_providencia_leandro_-_valparaiso.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1291/pedido_de_providencia_leandro_-_mutum.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1300/pedido_de_providencia_bidim_-_semaforos.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1301/pedido_de_providencia_bidim_-_acesso_candeirante.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1305/pedido_de_providencia_limpeza_de_mascarenhas.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1329/pedido_de_providencia_-_bebedouro_conselho_tutelar.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1330/pedido_de_providencia_-_rosario_ii.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1332/pedido_de_providencia_leandro_-_sao_jose_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1333/pedido_de_providencia_leandro_-_rua_das_acacias_e_rua_mascarenhas.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1335/pedido_providencia_3.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1364/pedido_de_providencia_leandro_-_mirante.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1385/pedido_de_providencia_2021_-_pedreira.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1386/pedido_providencia_4.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1411/pedido_de_providencia_-_bidim_rua_dona_aracy.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1413/pedido_de_providencia_-_bidim_-_rampa_de_acesso_ponte_maua.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1433/pedido_providencia_5.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1446/pedido_de_providencia_canteiros_residencial_baim_1.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1448/quebra_molas__rua_joao_pereira_peixoto.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1449/quebra_mola_nestor_gomes.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1454/pedido_providencia_6.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1459/pedido_de_providencia_-_construir_02_quebra-molas_na_rua_jose_vieira_milagres_-_bairro_rosario_ii.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1460/pedido_de_providencia_-_requer_sejam_considerados_como_prioritarios_para_vacinacao_-_servidores_da_semadh.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1493/pedido_providencia_7_1.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1505/quebra_mola_sao_vicente.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1517/pedido_providencia_8_1.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1557/pedido_de_providencia_rotatoria.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1590/pedido_de_providencia_leandro_-_patrimonio_do_divino.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1331/projeto_de_lei_elci_pereira.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1348/projeto_de_lei_-__posto_de_saude.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1405/projeto_de_lei_-_mirante.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1698/doc03455020211116185350.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1717/plo_38-2021.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1444/voto_de_pesar_josmar_gobbo.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1451/voto_de_pesar__josiely.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1533/voto_de_pesar__miquel_certo.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1602/contas_executivo_2017_-_neto_barros.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2021/1676/contas_executivo_2019_-_neto_barros.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H545"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>