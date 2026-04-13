--- v0 (2025-12-24)
+++ v1 (2026-04-13)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
     <t>Alderino Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração e atualização dos valores das diárias, LEI Nº 2379 de 28 de Maio de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Liu</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de gratificação para Servidores lotados na Secretaria Municipal de Saúde ,que atuam na Zona Rural do Município de Baixo Guandu/ES, e dá outras providências.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Bidim</t>
   </si>
@@ -141,51 +141,51 @@
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Sueli Teodoro</t>
   </si>
   <si>
     <t>Autoriza as Organizações da Sociedade Civil a remunerar servidor público na forma do inciso II do art. 45 da Lei Federal N.º 13.019, de 31 de julho de 2014, em decorrência de termos de colaboração ou de fomento celebrados com o Município de Baixo Guandu/ES, e dá outras providências.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
     <t>Valmir Mota</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1878/convocacao_kelly.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1878/convocacao_kelly.docx</t>
   </si>
   <si>
     <t>REQUER, que seja CONVOCADO a Secretária de Educação do Município de Baixo Guandu – ES Sr.ª. KELLY CHRISTINA DAMASCENO GAMA, para prestar esclarecimentos na tribuna desta Casa Legislativa:_x000D_
 1 – Apresentação de justificativa para o fechamento das escolas do Campo._x000D_
 2 – Apresentação de planos e metas para adequação das condições físicas das escolas do campo e do interior;</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>Requer a convocação do Prefeito Municipal de Baixo Guandu/ES, Sr. Lastênio Luiz Cardoso.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Leandro da Kimacol</t>
   </si>
   <si>
@@ -242,60 +242,60 @@
   <si>
     <t>Indica a COMPANHIA VALE , a reforma a implantação de iluminação na passarela que liga o Bairro Mauá -ES a BR 446,neste município.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>Indica a EDP -ES  a  substituição dos postes de madeira para postes pré -moldados nos bairros Rosário 1e Rosário 2, neste Município.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito Municipal Lastênio Luiz Cardoso pleitear junto ao DETRAN-ES  a construção de uma rotatória e sinalização no entrocamento das ruas Felipe Santos, Manoel Milagres e outras no bairro Vila Kennedy, que dão acesso as futuras instalações do SESC.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>Indica Secretaria Estadual de Segurança Pública a implantação de delegacia da mulher no nosso Município.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1785/pedido_de_indicacao__iluminacao.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1785/pedido_de_indicacao__iluminacao.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Executivo Municipal que solicite a EDP a colocação de postes para a implantação de iluminação Pública na Av. Rubens Rodrigues Gomes, entre o bairro Baim e a Coopeavi.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1784/pedido_de_indicacao__soraya_manato.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1784/pedido_de_indicacao__soraya_manato.docx</t>
   </si>
   <si>
     <t>INDICA a Deputada Federal SORAYA MANATO, ouvido o Soberano Plenário, pleitear junto a mesma que inclua em suas emendas parlamentares auxilio para a realização de Implantação de Energia Solar na APAE, localizado no Bairro São José, nesta cidade de Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>Indica ao excelentíssimo prefeito Lastênio Luiz Cardoso, para que disponibilize a ferramenta via PIX como formas de pagamento nas contas de água do SAAE (Serviço de água e esgoto de Baixo Guandu). Esta funcionalidade facilitará a vida dos nossos cidadãos Guanduenses.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Juscelino Henck</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual Dary Pagung ,e ao Governador Renato Casagrande que interceda juntamente com a SETUR (Secretaria de turismo do Espírito Santo).E ao DER (Departamento de Estrada e Rodagem do Espírito Santo) Para que inclua o Projeto de Aplicação de Revsol na Estrada que tem inicio nas Margens da Estrada 446 , até a Rampa do Monjolo. neste Municipio.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
@@ -647,51 +647,51 @@
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Requer que seja feito a pavimentação da rua Gustavo Thomazine Piske (em frente a Madereira Piske e o Zocca Lubrificante), neste Município de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo, Sr. Lastênio Luiz Cardoso a reabertura da galeria para captação de água pluvial na rua Tomé de Souza no cruzamento com a rua Florentino Ávidos no nosso Município para melhor atender aos moradores daquele local.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Dr. Eliseu Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2031/pedido_de_indicacao_viaduto_ricardo.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2031/pedido_de_indicacao_viaduto_ricardo.docx</t>
   </si>
   <si>
     <t>Pleiteia junto ao chefe do Poder Executivo para que o mesmo RECOLOQUE a Placa do Viaduto RICARDO PAGCHEON, que une às Avenidas 10 de Abril e Rio Doce, conforme Lei Municipal nº 2.431/2008. (que foi furtada)</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Indica ao chefe do executivo , Sr. Lastênio  Luiz Cardoso que providencie a troca da areia da quadra de esportes e troca da areia e manutenção do cercado do parquinho das crianças na praça José Silva Santana , praça da Mauá, para melhor atender ao público.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Indica ao Exm° Senhor Prefeito Municipal Lastênio Luiz Cardoso, ,que seja pago as letras , os quinquênios e decênio ou seja , os direitos dos funcionários públicos e também os direitos dos professores , neste Município de Baixo Guandu /ES.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
@@ -902,138 +902,138 @@
   <si>
     <t>Solicita a reiteração dos seguintes pedidos já aprovados por esta casa de Leis: Auditoria nas contas da prefeitura de 2013a 2020; informações referente ao ofícios encaminhados , sobre a empresa PW Brasil, Reforma no posto de saúde do córrego Alto Lage(Dois Irmãos ); Revisão do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>Requer do Conselho Tutelar ,Assistência Social , CRAS, Secretaria de Saúde e Educação , para que juntos realizem uma campanha de conscientização contra o abuso sexual e exploração infantil e de adolescentes , neste Município.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>Requer limpeza das vegetações nas laterais da Rua Presidente Tancredo Neves que dá acesso á entrada do bairro Mascarenhas ,proporcionando mais segurança aos moradores e a todos que diariamente utilizam a via.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
     <t>Requer a limpeza da vegetação e cascalhar a estrada que dá acesso á comunidade do Queixadinha ( no Trecho da fazenda do Schwambach que dá acesso a propriedade dos Carneiros), pois a mesmo foi retirado o cascalho e encontra-se totalmente difícil o acesso á localidade, proporcionando mais condição de trafegar.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1786/pedido_de_providencia_2022.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1786/pedido_de_providencia_2022.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo a instalação de uma drenagem fluvial na Rua Projetada, próximo à Rua Ari Santos do Bairro Mauá. É um pedido dos moradores, pois sem está obra, quando chove o percurso da água invade os terrenos, colocando em risco a estrutura dos murros das residências na rua Projetada, como visualizamos em visita ao bairro juntamente com os moradores, neste município.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1787/pedido_de_providencia_no_coleta_de_volumosos.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1787/pedido_de_providencia_no_coleta_de_volumosos.docx</t>
   </si>
   <si>
     <t>Solicita ao Executivo uma ação complementar à rotina de limpeza que já acontece em nossa cidade, o dia do “BOTA-FORA”, em dia determinado será recolhido resíduos como CATA-TRECO (moveis velhos, eletrodoméstico quebrados e que não tem mais condições de uso, facilitando assim os moradores que precisam descartar sua coleta de volumosos, de forma adequada, neste município.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>Requer a construção de uma lombada com faixa para pedestres ,na rua Ibituba , Centro , entre ao supermercado do Edson e o prédio do Ministério Público ,para darmos mais segurança aos pedestres.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>Requer a construção de uma lombada , na rua Nestor Gomes, Rosário 1,em frente ao salão do "NENEM DO CORTE".</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>Requer a manutenção "tapa buracos" no que compete ao Município em todas as vias asfaltadas de nossa cidade e, contactar  a autarquia SAAE para que a mesma também realize esta tarefa no que for da competência dela.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>Requer uma vistoria na Rua Wilson Santana Lopes Filho , localizada no Bairro Valparaíso,para uma análise do que já existe na via e acrescentar os dispositivos de drenagens que não existem de acordo com os índices de precipitação médio de nossa cidade- como Galeria,bocas de lobo ,Vala , poços, de visita e outros tantos ,pois no período chuvoso junta muita água.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>Requer o conserto na pavimentação das Ruas no Bairro Residencial Baim , principalmente na Avenida Rubens Garcia Rodrigues ,que dá acesso ao Bairro ,pois a cada dia está dificultando o acesso nas ruas , com o objetivo de proporcionar aos moradores mais segurança e evitar acidentes.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>Requer uma orientação á população sobre os horários da coleta de lixo em cada local da cidade , com o objetivo de evitar o acúmulo de lixo pelas ruas evitando que o lixo se espalhe causando transtornos para os munícipes.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>Requer  a pavimentação e drenagem da Rua Pinheiros , localizada no Bairro Valparaíso ,e solicito a realização de cascalhamento da mesma enquanto não seja executado o serviço de pavimentação .</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1799/valmir_mota_-_pedido_de_providencia__drenagem.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1799/valmir_mota_-_pedido_de_providencia__drenagem.docx</t>
   </si>
   <si>
     <t>providências junto a Secretaria Municipal Obras para a realização das obras de Drenagem Pluvial da Rua Wilson Santana Lopes Filho, Bairro Valparaíso, rua de grande circulação no bairro e que dá acesso à Escola João Júlio Cardoso e a Unidade Básica de Saúde, com o objetivo de garantir a melhor trafegabilidade e o acesso de veículos e a melhoria da qualidade de vida dos seus moradores</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1800/valmir_mota_-_pedido_de_providencia__drenagem_rua_porto_seguro_1.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1800/valmir_mota_-_pedido_de_providencia__drenagem_rua_porto_seguro_1.docx</t>
   </si>
   <si>
     <t>Requer providências junto a Secretaria Municipal Obras para a realização das obras de Drenagem e Pavimentação da Rua Porto Seguro, Bairro Valparaíso, com o objetivo de garantir a melhor trafegabilidade e o acesso de veículos e a melhoria da qualidade de vida dos seus moradores.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1801/valmir_mota_-_pedido_de_providencia__drenagem_rua_pinheiros.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1801/valmir_mota_-_pedido_de_providencia__drenagem_rua_pinheiros.docx</t>
   </si>
   <si>
     <t>Requer providências junto a Secretaria Municipal Obras para a realização das obras de Drenagem  e Pavimentação da Rua Pinheiros, Bairro Valparaíso, com o objetivo de garantir a melhor trafegabilidade e o acesso de veículos e a melhoria da qualidade de vida dos seus moradores.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1802/valmir_mota_-_pedido_de_providencia__drenagem_rua_pinheiros.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1802/valmir_mota_-_pedido_de_providencia__drenagem_rua_pinheiros.docx</t>
   </si>
   <si>
     <t>requer providências junto a Secretaria Municipal Obras para a realização das obras de Drenagem e Pavimentação da Rua José Ferreira Garcia, Bairro Valparaíso, com o objetivo de garantir a melhor trafegabilidade e o acesso de veículos e a melhoria da qualidade de vida dos seus moradores.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>Requer que seja concedido o retorno da gratificação prevista na LEI nº 2.916/2017,de 3 de Abril de 2017 que dispõe a concessão de gratificação para servidores lotados na secretaria Municipal de Educação ;que atuam na zona rural do Município de Baixo Guandu.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>Requer que seja instalado câmeras de vídeo com sistema de monitoramento no Parque Municipal da lagoa Elci Pereira , neste Município Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>Requer que seja feito pavimentação de calçamento e canaletas para drenegem da Água da chuva na Rua José do Patrocínio ,próximo ao campo de futebol no Rosário 2, neste Município de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
@@ -1901,51 +1901,51 @@
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Requer providências para que seja realizado o asfaltamento da rua Madame Albertina Holz, iniciando na R. Judith Leão Castelo Ribeiro passando em frente ao Pronto Socorro, ligando a Avenida 10 de Abril, próximo ao posto de gasolina do Rubinho, nessa cidade.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Requer providências para que seja realizada o asfaltamento da rua Judith Leão Castelo Ribeiro que dá acesso a rua Antônio Sampaio até a rua Fritz Von Lutzow - rua da Prefeitura Municipal, nessa cidade.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2030/pedido_de_providencia_cobertura_ponto_de_taxi.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2030/pedido_de_providencia_cobertura_ponto_de_taxi.docx</t>
   </si>
   <si>
     <t>Construção de uma cobertura para os taxis na Praça São Pedro, de Forma Urgente.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Requer a construção de uma cozinha e banheiro no prédio da secretaria de  Obras.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Requer que seja observada a Lei Municipal 2.800/2014, e que no mês em que os Motoristas e operadores de Máquinas estiverem de férias seja mantido a gratificação no valor de R$280,00.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
@@ -2663,81 +2663,81 @@
   <si>
     <t>Dá denominação ao Centro Municipal de Educação Infantil - CMEI, que visa atender crianças do ensino maternal e infantil, situadas no Distrito de Vila Nova do Bananal, nesta cidade de Baixo Guandu - ES, que terá como denominação oficial " Ida Albertina Maria Zummack Roepke".</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>Denomina Rua "Wiltom Minarini de Souza " no Bairro São José.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>Altera o valor do ticket de alimentação no mês de dezembro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>Altera a nomenclatura das Unidades Escolares do Município.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2096/auto-de-infracao---cl00026123---camara-bx-guandu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2096/auto-de-infracao---cl00026123---camara-bx-guandu.pdf</t>
   </si>
   <si>
     <t>Institui a Agenda Ambiental na Administração Municipal de Baixo Guandu e estabelece Práticas de sustentabilidade a serem observadas pela administração Direta do Município, e dá outras Providências.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2103/untitled_20221227_125842.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2103/untitled_20221227_125842.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Municipal nº 2.839/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento do solo para fins de chacreamento no Município de Baixo Guandu e dá outras providências.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2104/untitled_20221227_130219.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2104/untitled_20221227_130219.pdf</t>
   </si>
   <si>
     <t>Institui o Código Tributário de Baixo Guandu e dá outras Providências</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Institui o Diário Oficial Eletrônico do Legislativo como Órgão Oficial de Publicação e Divulgação legal dos Atos da Câmara Municipal de Baixo Guandu.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
@@ -2750,51 +2750,51 @@
   <si>
     <t>Voto de Pesar, pelo falecimento do Promotor de Justiça de Baixo Guandu, José Eugênio Rosseti Machado, ocorrido no dia 31 de Maio do ano de 2022.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>Voto de pesar , pelo falecimento da professora da CMEI Dona Chica ,NORA NEY ORTOLAN (Nora Ney), ocorrido no dia 07 de Setembro do ano de 2022.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento da querida Maria de Fátima Benicio Lima Martins, ocorrido no dia 19 de Setembro do ano de 2022.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1965/emenda_a_lei_organica.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1965/emenda_a_lei_organica.docx</t>
   </si>
   <si>
     <t>Cria Feriado Municipal</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>BL</t>
   </si>
   <si>
     <t>Balancete Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Baixo Guandu - CMBG</t>
   </si>
   <si>
     <t>Balancete da receita e despesas desta Câmara Municipal, referente ao mês de Dezembro de 2021.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>Balancete da Receita e Despesas, referente ao mês de Janeiro de 2022.</t>
   </si>
@@ -3281,67 +3281,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1878/convocacao_kelly.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1785/pedido_de_indicacao__iluminacao.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1784/pedido_de_indicacao__soraya_manato.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2031/pedido_de_indicacao_viaduto_ricardo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1786/pedido_de_providencia_2022.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1787/pedido_de_providencia_no_coleta_de_volumosos.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1799/valmir_mota_-_pedido_de_providencia__drenagem.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1800/valmir_mota_-_pedido_de_providencia__drenagem_rua_porto_seguro_1.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1801/valmir_mota_-_pedido_de_providencia__drenagem_rua_pinheiros.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1802/valmir_mota_-_pedido_de_providencia__drenagem_rua_pinheiros.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2030/pedido_de_providencia_cobertura_ponto_de_taxi.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2096/auto-de-infracao---cl00026123---camara-bx-guandu.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2103/untitled_20221227_125842.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2104/untitled_20221227_130219.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1965/emenda_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1878/convocacao_kelly.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1785/pedido_de_indicacao__iluminacao.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1784/pedido_de_indicacao__soraya_manato.docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2031/pedido_de_indicacao_viaduto_ricardo.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1786/pedido_de_providencia_2022.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1787/pedido_de_providencia_no_coleta_de_volumosos.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1799/valmir_mota_-_pedido_de_providencia__drenagem.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1800/valmir_mota_-_pedido_de_providencia__drenagem_rua_porto_seguro_1.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1801/valmir_mota_-_pedido_de_providencia__drenagem_rua_pinheiros.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1802/valmir_mota_-_pedido_de_providencia__drenagem_rua_pinheiros.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2030/pedido_de_providencia_cobertura_ponto_de_taxi.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2096/auto-de-infracao---cl00026123---camara-bx-guandu.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2103/untitled_20221227_125842.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/2104/untitled_20221227_130219.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2022/1965/emenda_a_lei_organica.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H358"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="144.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>