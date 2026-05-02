--- v0 (2025-12-19)
+++ v1 (2026-05-02)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
     <t>Valmir Mota</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita a Prefeitura doação de blocos de calçamento para currais para o agricultor.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Clóvis Pascolar, Dr. Eliseu Siqueira, Lico Bororó, Liu</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do programa de carteira Nacional de Habilitação Social- CNH Social, no município de Baixo Guandu-ES e dá outras providências.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Roberto</t>
   </si>
@@ -123,66 +123,66 @@
   <si>
     <t>Clóvis Pascolar, Leandro da Kimacol</t>
   </si>
   <si>
     <t>Denomina de "Creche Adelina Maria Cardoso", localizado na rua Carlos Lindemberg, bairro Vila Kennedy SN, Baixo Guandu/ES, ainda sem denominação oficial.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Juscelino Henck</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Cooperativismo e dá outras providências.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2531/dispoe_sobre_a_implantacao_de_energia_solar_fotovoltaica_energia_solar_nas_edificacoes_da_administracao_publica_do_municipio_guanduense_e_da_outras_providencias.__18-11-2023__assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2531/dispoe_sobre_a_implantacao_de_energia_solar_fotovoltaica_energia_solar_nas_edificacoes_da_administracao_publica_do_municipio_guanduense_e_da_outras_providencias.__18-11-2023__assinado....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Implantação de Energia Solar Fotovoltaica (Energia Solar) nas edificações da Administração Pública do Município Guanduense e dá Outras Providências.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Leandro da Kimacol</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2538/ante-projeto_de_lei_no_eraldo_trevisani.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2538/ante-projeto_de_lei_no_eraldo_trevisani.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Ponte sobre o Rio Guandu, ligando as ruas Cel. Álvaro Milagres Ferreira, centro e a Rua Airton Pacca, São José, nesta cidade de Baixo Guandu – ES, que terá como denominação Oficial “DR. ERALDO TREVIZANI”.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
     <t>Dr. Eliseu Siqueira, Leandro da Kimacol</t>
   </si>
   <si>
     <t>Moção de Aplauso aos servidores da SECRETARIA MUNICIPAL DE INFRAESTRUTURA RURAL abaixo alinhados, pela brilhante atuação, no interior de nossa cidade de Baixo Guandu – ES, trabalhando por dias e finais de semana incansáveis em prol dos nossos munícipes.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>Sueli Teodoro</t>
   </si>
@@ -210,252 +210,252 @@
   <si>
     <t>2284</t>
   </si>
   <si>
     <t>Bidim</t>
   </si>
   <si>
     <t>Moção de Aplausos à Congregação da Igreja Assembleia de Deus do Bairro Rosário II, pela passagem do 26º aniversário no dia 21-05.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ,aos integrantes da Asa-Ação Solidária da Igreja  Adventista , pelo belíssimo trabalho de cunho social realizado na cidade.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Projeto Celebrai (Resgatando Vidas) e aos seus Pastores.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2344/untitled_20230706_093616.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2344/untitled_20230706_093616.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso nos termos do Art. 116 do Regimento Interno ao Sr. JOSÉ LUIZ OLIVEIRA (ZÉ MARITACA).</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2393/untitled_20230818_114059.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2393/untitled_20230818_114059.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ás alunas do CENTRO DE TREINAMENTO SOBMEDIDA: Ester França, Rayanny Pecinatte e Mônica Ramos que formam o "TRIO SCALED" pela conquista do 2º lugar no campeonato de Crossfit "Castelo Challenge", nos dias 05 e 06 de agosto de 2023, na categoria Scaled feminino e ao Educador Físico Rafael Oliveira Peixoto.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2394/untitled_20230818_114310.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2394/untitled_20230818_114310.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, nos termos do Art.116 do Regimento Interno ao Aluno: AFONSO HENRIQUE DIAS OLIVEIRA, Vencedor do Primeiro The Voice Guandu.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2415/mocao_da_aplausos_-_correta.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2415/mocao_da_aplausos_-_correta.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO à LOJA MAÇÔNICA MÁRIO BHERING, nº7, Baixo Guandu/ES, a ser encaminhada ao Venerável o Sr. GUSTAVO HADDAD HUDSON</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Alderino Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2424/mocao_de_aplauso_uniao_mocidade_presbiteriana_ump_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2424/mocao_de_aplauso_uniao_mocidade_presbiteriana_ump_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos aos membros da UNIÃO DE MOCIDADE PRESBITERIANA – UMP.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2427/mocao_de_aplauso_no_leandro_-_desbravadores.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2427/mocao_de_aplauso_no_leandro_-_desbravadores.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Desbravadores de Baixo Guandu  - Pelo dia Nacional do Desbravador no dia 20 de Setembro.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2436/mocao_de_aplauso__-_pronta.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2436/mocao_de_aplauso__-_pronta.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos seja encaminhada ao INSTITUTO CASA DO FUTURO. (Representado na pessoa da presidente Cinthia Reis).</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Liu</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2439/mocao_de_aplausos_da_comuzzb.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2439/mocao_de_aplausos_da_comuzzb.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO,  à Banda de Percussão com Instrumentos Melódicos - COMUZZB, homenageando-se nesta os Diretores Eller dos Santos Moraes da Escola Jones dos Santos Neves e  Jacqueline Maria Tavares Santos, diretora da Escola Teixeira Soares</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplausos_no_014_igreja__batista_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplausos_no_014_igreja__batista_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, nos termos do Artigo 116 do Regimento Interno, a ser encaminhada a PRIMEIRA IGREJA BATISTA de Baixo Guandu, pelos seus 75 anos de Evangelização em nossa cidade e pelos 120 anos de convenção Batista no Espírito Santo.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Clóvis Pascolar</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2460/pedido_mocao_de_aplausos_diego.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2460/pedido_mocao_de_aplausos_diego.pdf</t>
   </si>
   <si>
     <t>PEDIDO MOÇAO DE APLAUSOS, AO SR. DIEGO FRANCISCO DOS SANTOS</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2474/mocao_de_aplausos_ao_sr._deputado_federal_marcelo_crivellla..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2474/mocao_de_aplausos_ao_sr._deputado_federal_marcelo_crivellla..._assinado..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO EXCENTISSIMO SR. DEPUTADO FEDERAL - MARCELO CRIVELLA E CÂMARA DE DEPUTADOS, PELA APROVAÇÃO DA PEC 05/23...</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2478/mocao_de_aplausos_-_henrique_marcal_dos_santos__25-10-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2478/mocao_de_aplausos_-_henrique_marcal_dos_santos__25-10-2023_assinado....pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a favor do Professor, Sr. HENRIQUE MARÇAL DOS SANTOS, pelos relevantes serviços prestados a Educação Capixaba e Guanduense.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2497/mocao_de_aplauso_no_leandro_-_reginaldo_caetano.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2497/mocao_de_aplauso_no_leandro_-_reginaldo_caetano.docx.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Reginaldo Caetano.</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2523/mocao_de_aplausos_alunos_mascarenhas_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2523/mocao_de_aplausos_alunos_mascarenhas_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, aos Alunos: JULYANA DOS SANTOS RAMELOW - 9 º ano, MARCELA ANDRADE NEPOMUCENO - 8º ano, AFONSO HENRIQUE DIAS OLIVEIRA- 7º ano, NATALHA MARIA BINDA – 6º ano, finalista do projeto de leitura.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2563/mocao_de_aplauso_helton_protocolado_e_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2563/mocao_de_aplauso_helton_protocolado_e_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO ao Professor Helton Bruno de Souza, por ter recebido o título de Mestre em Educação pela Universidade de Miami, nos Estados Unidos.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2566/mocao_de_aplauso_atletas_motocross_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2566/mocao_de_aplauso_atletas_motocross_assinado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO aos atletas: KAIKY CASAGRANDE SCHIMIDT e LUCAS DA SILVA GOMES por representar brilhantemente o município de Baixo Guandu no Campeonato Capixaba de Enduro-fim e Motocross na temporada 2023.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2567/mocao_de_aplauso_alexandra_protocolado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2567/mocao_de_aplauso_alexandra_protocolado.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, a ser encaminhada a Diretora Alexandra de Souza Teixeira, como forma de manifestar o nosso A P L A U S O por ter sido escolhida pelo Ministério da Educação (MEC) para representar o Munícipio de Baixo Guandu no Simpósio Internacional do Diretor Escolar: “Formação em Foco”, em Brasília-DF.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moção de Repúdio</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO em face das PESSOAS DE MÁ INDOLE, pela entrega de Alimentos vencidos na Festa da Cidade.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO em face da empresa EDP ESCELSA, pelo desserviço que vem prestando aos moradores da cidade de Baixo Guandu causando ao município e à população transtornos, prejuízos, atendimento de péssima qualidade e descumprimento do código de defesa do consumidor através da Lei 8078/90, “O serviço de energia é serviço público essencial, subordinado ao princípio da continuidade, na forma do art. 22 do Código do Consumidor”.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
@@ -720,63 +720,63 @@
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Indica ao Deputados Estadual Dary Pagung, Secretário de Agricultura do Estado do Espírito Santo Enio Bergoli e ao Governador Renato Casagrande, para que inclua no programa "CALÇAMENTO RURAL", a pavimentação do trecho que compreende da BR-259 até a entrada da Associação do Banestes de Baixo Guandu - ABBG, neste Município de Baixo Guandu-ES.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal Lastênio Luiz Cardoso, a presente indicação, sugerindo a contratação de "01 Angiologista", para atender a na Unidade Saúde "Dilma Ferreira Neto", (antigo SESP), nessa cidade.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2342/untitled_20230706_073123.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2342/untitled_20230706_073123.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº Senhor Prefeito Municipal Lastênio Luiz Cardoso , que seja feito um trabalho de abertura e cascalhamento da estrada ,entre a associação de pequenos produtores rurais de Alto Bananal até a cabeceira da lagoa preta , neste Município Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2349/pedido_de_indicacao_n_040-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2349/pedido_de_indicacao_n_040-2023.pdf</t>
   </si>
   <si>
     <t>A Presente indicação, sugerindo a aquisição de "01 academia ao ar livre", para ser fixada na praça que está sendo construida na Rua José Vieira Milagres- Bairro Rosário 2, nessa cidade.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Requer providências no sentido de ordenar a reforma do campo, no bairro Rosário 2, neste município.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Requer providências no sentido de ordenar o reparo do calçamento nas Ruas do bairro Val Paraíso, neste município.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
@@ -834,297 +834,297 @@
   <si>
     <t>2383</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Indica a empresa EDP para que possam viabilizar a ampliação da rede de postes de iluminação pública na comunidade de Santa Rosa, e a Secretaria Municipal de Serviços Urbanos para que coloque nos mesmos os "braços" e "lâmpadas", neste Município de Baixo Guandu.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Indica ao Senador Fabiano Contarato, aquisição de uma Motoniveladora (Patrol) para Secretaria de Infraestrutura Rural do Município de Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2398/pedido_de_indicacao_01.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2398/pedido_de_indicacao_01.pdf</t>
   </si>
   <si>
     <t>Pedido de indicação tem como finalidade a denominar no nome de Creche Adelina Maria Cardoso, localizado na Rua Carlos Lindemberg, no Bairro Vila Kennedy, S/N, Baixo Guandu.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2437/pedido_de_indicacao_liu__retirada_taxa_de_tratamento_de_esgoto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2437/pedido_de_indicacao_liu__retirada_taxa_de_tratamento_de_esgoto.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor do SAAE, ouvido o Soberano Plenário, pleitear junto ao mesmo que RETIRE a cobrança a taxa de tratamento de esgoto de Baixo Guandu – ES.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2465/pedido_de_indicacao_-_der_trevo_de_acesso_es446_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2465/pedido_de_indicacao_-_der_trevo_de_acesso_es446_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Diretor Geral do DER-ES JOSÉ EUSTÁQUIO DE FREITAS, pleitear junto ao mesmo a conclusão da instalação do trevo prometido na ES446, que dá acesso aos bairros Valparaíso, Polo Industrial e Residencial Baim, neste município.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2466/pedido_de_indicacao_-_portarias_saae_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2466/pedido_de_indicacao_-_portarias_saae_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA ao Diretor Geral SAAE-BGU/ES. MILITINO NUNES SOUZA SILVA, pleitear junto ao mesmo que faça-se cumprir a Lei 12.527 - LAI (Lei de acesso a informação) e publique em sua página oficial (https://www.saaebgu.es.gov.br/) as portarias e demais documentos obrigatórios emitidas pelo mesmo.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2484/pi_-_diretora_hospital_jsn_coleta_de_lixo_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2484/pi_-_diretora_hospital_jsn_coleta_de_lixo_assinado.pdf</t>
   </si>
   <si>
     <t>Indica a Diretora Geral do HOSPITAL João dos Santos Neves MARCIA CRISTINA MARTINS SCHULZ, que providencie a abertura de um portão no muro voltado para a Rua Madame Albertina Holz, próximo ao depósito de lixo desta unidade, para que se faça o recolhimento do lixo hospitalar.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2500/pedido_de_indicacao_calcamento_rural_alto_mutum_preto_ao_prefeito_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2500/pedido_de_indicacao_calcamento_rural_alto_mutum_preto_ao_prefeito_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Lastênio Cardoso, que interceda junto aos órgãos responsáveis, para que possa subsidiar a contratação da mão de obra a ser executada na pavimentação (calçamento) das ruas Sinval Emerick, Laides Cesar e a via de acesso ao cemitério (atrás da igreja católica), situadas no Distrito de Alto Mutum Preto.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2501/pedido_de_indicacao_vigas_de_pontes_km_14_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2501/pedido_de_indicacao_vigas_de_pontes_km_14_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual DARY PAGUNG, Secretário de Agricultura do Estado do Espirito Santo ENIO BERGOLI e ao Governador RENATO CASAGRANDE, que interceda junto aos órgãos responsáveis, para que inclua a aquisição de vigas para a construção de uma ponte no Córrego do KM 11, no âmbito do programa “VIGAS DE PONTES”, no Distrito do KM 14.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2502/pedido_de_indicacao_calcamento_rural_alto_mutum_preto_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2502/pedido_de_indicacao_calcamento_rural_alto_mutum_preto_assinado.pdf</t>
   </si>
   <si>
     <t>INDICA ao Deputado Estadual DARY PAGUNG, Secretário de Agricultura do Estado do Espirito Santo ENIO BERGOLI e ao Governador RENATO CASAGRANDE, que interceda junto aos órgãos responsáveis, para que inclua as ruas Sinval Emerick, Laides Cesar e a via de acesso ao cemitério (atrás da igreja católica) no programa “CALÇAMENTO RURAL”, pertencentes ao Distrito de Alto Mutum Preto.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2503/pedido_de_indicacao_vigas_de_pontes_ibituba_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2503/pedido_de_indicacao_vigas_de_pontes_ibituba_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Deputado Estadual DARY PAGUNG, Secretário de Agricultura do Estado do Espirito Santo ENIO BERGOLI e ao Governador RENATO CASAGRANDE, que interceda junto aos órgãos responsáveis, para que inclua a aquisição de vigas para a construção de uma ponte no Córrego do Centro, próxima à família Alves de Brito, no âmbito do programa “VIGAS DE PONTES”, no Distrito de Ibituba.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2506/pedido_de_indicacao_grama_sintetica.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2506/pedido_de_indicacao_grama_sintetica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda para colocação de grama sintética no Campo do bairro Ricardo Holz.</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Lico Bororó</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2508/pedido_de_indicacao_praca.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2508/pedido_de_indicacao_praca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda parlamentar para construção de praça no bairro São Pedro, na rua Germano Fick, Baixo Guandu – ES.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2545/pedido_de_indicacao_-_denit_-_br_259_limpeza_valoes_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2545/pedido_de_indicacao_-_denit_-_br_259_limpeza_valoes_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Superintendente Regional do DNIT no estado do Espírito Santo ROMEU SCHEIBE NETO, pleitear junto ao mesmo o desentupimento e limpeza dos valões que cortam a BR 259 no trecho que compreende o trevo de acesso ao Polo Industrial ao trevo de acesso à Rodoviária no município de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2560/pedido_de_indicacao_liu_saae.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2560/pedido_de_indicacao_liu_saae.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Diretor do SAAE que inclua o Serviço de mão de obra hidrossanitária e específica, excluso materiais, incluindo escavação e reaterro em passeio público para a ligação do fornecimento de água na rede de abastecimento e esgoto ao consumidor. E Serviço de mão de obra hidrossanitária e específica, excluso materiais, incluindo o corte no asfalto, escavação, reaterro e reposição de manta asfáltica em uma via pública para a ligação do fornecimento de água na rede de abastecimento e esgoto ao consumidor.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2571/pedido_de_indicacao_corrego_do_pilao_ass.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2571/pedido_de_indicacao_corrego_do_pilao_ass.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito Lastênio Cardoso para que inclua no cronograma a mudança no trajeto da estrada que permite acesso ao Córrego do Pilão, na Comunidade da barra do Laranjal, neste Município de Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2459/informacoes_saae..._assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2459/informacoes_saae..._assinado....pdf</t>
   </si>
   <si>
     <t>Requer ao Ilustríssimo Diretor do SAAE - Serviço Autônomo de Água e Esgoto. Sr. Militino Nunes Souza Silva, informações, em até 20 dias corridos de acordo com (artigo 11, parágrafo 1º da Lei 12.527/11), sobre procedimentos das empresas que concorreram ao Pregão/003/2023...</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2462/correio.interlegis.leg.br_3.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2462/correio.interlegis.leg.br_3.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO AO PRESIDENTE DA CÂMARA MUNICIPAL DE BAIXO GUANDU/ES. solicita o acesso aos documentos de Capa à Capa, relacionados a formulação e composição, da Comissão Permanente de Licitações e Contratos, da Câmara Municipal de Baixo Guandu/ES, exercício 2023, especialmente, em formato digital e, PDF.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2463/correio.interlegis.leg.br_2.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2463/correio.interlegis.leg.br_2.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO – SAAE - DE BAIXO GUANDU/ES. solicita o acesso aos documentos de Capa à Capa, relacionados a formulação e composição, da Comissão Permanente de Licitações e Contratos, do Serviço Autônomo de Água e Esgoto – SAAE - de Baixo Guandu/ES, exercício 2023, especialmente, em formato digital e, PDF.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2464/correio.interlegis.leg.br_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2464/correio.interlegis.leg.br_1.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÃO AO PREFEITO MUNICIPAL DE BAIXO GUANDU/ES. Solicita o acesso aos documentos de Capa à Capa, relacionados a formulação e composição, da Comissão Permanente de Licitações e Contratos, da Prefeitura Municipal de Baixo Guandu/ES, exercício 2023, especialmente, em formato digital e, PDF.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2476/requer_informacao_ao_diretor_do_saae-bg_-_quanto_ao_recebimento_de_alguma_notificacao_recomendacao_por_parte_do_tce-es_para_dispensa_de_servidores_aposentados.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2476/requer_informacao_ao_diretor_do_saae-bg_-_quanto_ao_recebimento_de_alguma_notificacao_recomendacao_por_parte_do_tce-es_para_dispensa_de_servidores_aposentados.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação quanto a Notificação ou Recomendação do TCE-ES proceder com a devida dispensa de servidores do seu quadro funcional.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2481/requer_informacao_ao_prefeito_municipal_-_copia_dos_processos_administrativos_no_-_1.144.2021_e_2.022.2022.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2481/requer_informacao_ao_prefeito_municipal_-_copia_dos_processos_administrativos_no_-_1.144.2021_e_2.022.2022.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO COM FORNECIMENTO DE FOTOCÓPIA DOS PROCESSOS ADMINISTRATIVOS Nº1.144/2021 E, 2.022/2021, AO PREFEITO MUNICIPAL DE BAIXO GUANDU/ES</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2482/requerimento_de_informacao_com_fornecimento_de_fotocopia_ao_diretor_do_servico_autonomo_de_agua_e_esgoto__saae_-_de_baixo_guandu.es.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2482/requerimento_de_informacao_com_fornecimento_de_fotocopia_ao_diretor_do_servico_autonomo_de_agua_e_esgoto__saae_-_de_baixo_guandu.es.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO COM FORNECIMENTO DE FOTOCÓPIA DE DOCUMENTO, AO DIRETOR DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO – SAAE - DE BAIXO GUANDU-ES - da documentação que deu origem a elaboração da PORTARIA SAAE-BG Nº13/2023 que, “DISPÕE SOBRE A INSTAURAÇÃO DE PROCESSO ADMINISTRATIVO, VISANDO A ANÁLISE DE VACÂNCIA DE CARGOS OCUPADOS POR SERVIDORES APOSENTADOS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2498/solicitacao_de_informacoes_junto_a_secretaria_de_educacao..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2498/solicitacao_de_informacoes_junto_a_secretaria_de_educacao..._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto a Ilustríssima Senhora Secretaria Municipal de Educação - Kelly Christina Damasceno Gama, informações sobre a prestação de contas do FUNDEB do ano de 2022 e 2023 e informações sobre o atraso do pagamento dos servidores da Educação no tocante a progressão/enquadramento, conforme projeto de Lei anexo a esse Pedido.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2513/requerimento_de_informacao_com_fornecimento_de_fotocopia_ao_diretor_do_saae_-_b.g_-_sobre_concessao_de_servidor_e_outros.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2513/requerimento_de_informacao_com_fornecimento_de_fotocopia_ao_diretor_do_saae_-_b.g_-_sobre_concessao_de_servidor_e_outros.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE INFORMAÇÃO COM FORNECIMENTO DE FOTOCÓPIA, AO DIRETOR DO SAAE-B.G - SOBRE TERMO DE CESSÃO DE SERVIDOR DA PREFEITURA MUNICIPAL DE BAIXO GUANDU/ES, PARA TRABALHAR NA AUTARQUIA SAAE-BG</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
     <t>Requer a implantação de Rede de Esgoto, calçamento e implantação de iluminação pública em LED da rua lateral em direção a beira linha a Av. Josias Neto A. de Carvalho ao lado do bairro Santa Mônica.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>Reforma do Posto de Saúde do distrito de Alto Mutum Preto nesta cidade de Baixo Guandu-ES.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
@@ -1458,51 +1458,51 @@
   <si>
     <t>REQUER QUE VIABILIZE JUNTO À SECRETARIA COMPETENTE O CONSERTO NA GRADE DO BUEIRO LOCALIZADO NA RUA DR. HUGO LOPES NALE, ESQUINA COM A RUA QUINTINO BOCAIÚVA, SAPUCAIA, PRÓXIMO À ESCOLA EEEFM JOSÉ DAMASCENO FILHO, POIS O MESMO ENCONTRA-SE COM PARTE DA GRADE QUEBRADO, QUE PODE OCASIONAR ACIDENTES ÀS PESSOAS QUE TRAFEGAM NO LOCAL.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>Requer providencias para construir 01 cozinha e reformar o banheiro, para atender a secretaria de serviços urbanos e infraestrutura municipal, nessa cidade.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>VIABILIZE JUNTO À SECRETARIA COMPETENTE PARA QUE FAÇA VALER NO MUNICÍPIO DE BAIXO GUANDU A LEI ESTADUAL Nº 11.703 DE 01 DE DEZEMBRO DE 2022, QUE “PROÍBE A FABRICAÇÃO, COMERCIALIZAÇÃO, O MANUSEIO, A UTILIZAÇÃO, A QUEIMA E A SOLTURA DE FOGOS DE ESTAMPIDOS E DE ARTIFICIOS, ASSIM COMO DE QUAISQUER ARTEFATOS PIROTÉCNICOS DE EFEITO SONORO RUIDOSO NO ESTADO DO ESPIRITO SANTO”, PARA PROTEGER OS ANIMAIS E NÃO PROVOCAR FOBIA NAS PESSOAS.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>Requer providencias para que seja realizado reparos no calçadão na Avenida Rio Doce, sentido Aimorés-MG, onde é utilizado diariamente pelos pedrestes para as devidas caminhadas.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2233/pedido_de_providencia__rotaria_cras_e_quebra_molas_gabler.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2233/pedido_de_providencia__rotaria_cras_e_quebra_molas_gabler.docx</t>
   </si>
   <si>
     <t>Encaminho ao executivo os pedidos que se seguem: Uma rotatória na esquina da Rua Dom Pedro Primeiro, com Duque de Caxias, esquina do CRAS com Berrantão do Araújo. E na Rua: Borba Gato, nº 1.330, em frente ao supermercado do Gaba Rosário I, A Construção de 2 quebra-molas.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>Viabilize junto à secretaria competente o conserto na grade do bueiro e da calçada localizado na Avenida Carlos de Medeiros, próximo ao fórum, Centro. O Bueiro encontra-se com parte da grade quebrada e a calçada bem deteriorada, podendo ocasionar acidentes às pessoas, que trafegam no local.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>Requer da Secretaria competente o recolhimento dos entulhos , localizados no passeio próximo ao prédio onde funcionava a escola Brasilzinho , na Rua Ibituba , Bairro operário ,pois está trazendo dificuldades para quem trafega pelo local.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>Providenciar junto a secretaria competente o reparo da passagem sobre o Córrego do Desengano na altura da propriedade do Senhor Sérgio Nicoli.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
@@ -1884,1660 +1884,1660 @@
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Requer ao órgão competente a troca de lâmpadas queimadas com urgências da Praça de Ibituba, neste Município de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Requer providências junto a Secretaria competente o serviço de troca de lâmpadas queimadas e poda de árvores da praça localizada no bairro Sapucaia, na esquina da rua Dom Pedro I e Avenida Rio Doce, próximo á 2ª CIA da PM em nosso Município.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2337/untitled_20230703_080803.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2337/untitled_20230703_080803.pdf</t>
   </si>
   <si>
     <t>Requer providências para que seja realizado reparos numa canaleta ,onde a ferragem está a mostra, localizada na Rua Aldo Mário Falcão-Bairro Mauá - ES, nessa Cidade.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2338/untitled_20230628_115759.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2338/untitled_20230628_115759.pdf</t>
   </si>
   <si>
     <t>Requer providências junto á secretaria competente o serviço de tapa buracos em toda a extensão da rua Zulmira Lacerda, no Bairro Alto Guandu.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2339/untitled_20230704_083116.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2339/untitled_20230704_083116.pdf</t>
   </si>
   <si>
     <t>Requer providencias para que seja realizada o conserto do muro de arrimo, localizado a rua Bernardino Monteiro- Bairro Rosário 1, Proximo a residência do Sr. Jacy, Nessa cidade.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2340/untitled_20230704_121331.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2340/untitled_20230704_121331.pdf</t>
   </si>
   <si>
     <t>Requer providências para construir uma ponte que passa sobre o Corrego do Mutum Claro- Distrito de Alto Mutum, Nessa cidade.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Requer ao orgão competente que sejam instaladas placas de sinalização na BR 165 Francisco Ramaldes, que liga Baixo Guandu ao distrito de Ibituba, para dar mais segurança aos usuarios, neste município Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2346/untitled_20230707_083216.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2346/untitled_20230707_083216.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à secretaria competente o serviço de pavimentação da travessa denominada Rua Barbosa no Bairro Vila Keneddy, que liga as Ruas Felipe dos Santos e a Rua Manoel Ramos da Silva.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2347/pedido_de_providencia_n_115-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2347/pedido_de_providencia_n_115-2023.pdf</t>
   </si>
   <si>
     <t>Requer providencias para que seja realizada o conserto do calçamento localizado à Rua José Vieira Milagres, Bairro Rosário 2 , em frente ao mirante, nessa cidade.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2348/pedido_de_providencia_n_116-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2348/pedido_de_providencia_n_116-2023.pdf</t>
   </si>
   <si>
     <t>Requer providências, para que seja feito um vistoria nos pilares que sustenta a construção da ala de entrada da escola municipal EMEIEF Presidente Kennedy, que encontra-se com sua estrutura danificada, e a possível reforma da escola.  Proporcionando, Assim, uma estrutura adequada com mais segurança e o conforto necessário aos seus alunos.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Requer Providencias para que seja realizada o concerto do calçamento, à Rua Duque de Caxias, Próximo a residencia da Dona Madalena Costureira - Bairro Rosário 2, nessa cidade.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2354/pedido_de_providencia_n_118-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2354/pedido_de_providencia_n_118-2023.pdf</t>
   </si>
   <si>
     <t>Requer providências para que seja realizada a limpeza da canaleta e bueiro, localizado a rua Santos Dumont, atrás da antiga Viação Bonitur - Bairro Sapucaia, nessa cidade.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2355/pedido_de_providencia_n_119-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2355/pedido_de_providencia_n_119-2023.pdf</t>
   </si>
   <si>
     <t>Requer a troca de lâmpadas de poste queimados na rua dos Lírios, e rua Órgeo Magalhães no Residencial Baim.</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2359/untitled_20230803_110053.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2359/untitled_20230803_110053.pdf</t>
   </si>
   <si>
     <t>Peço que seja encaminhado ao secretário Fabricio Benicio de Brito, Secretário de obras, viabilidade de mais faixas elevadas na Rua Antônio Sampaio.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2360/untitled_20230803_105831.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2360/untitled_20230803_105831.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja colocado asfalto na Rua Dr. Hugo Lopes Nalle ( Hospital Jones dos Santos Neves), até a BR 446.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2361/untitled_20230803_105940.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2361/untitled_20230803_105940.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja colocado asfalto na Rua Álvaro Rodrigues da Mata (Unidade de saúde Dilman Neto Ferreira), até a BR 446.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2362/untitled_20230803_110216.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2362/untitled_20230803_110216.pdf</t>
   </si>
   <si>
     <t>Peço que seja encaminhado ao secretário Fabricio Benicio de Brito, Secretário de Obras, viabilidade de concluir o Asfalto Rua Belarmino Pinto_x000D_
  ( Supermecado Henck ) até a esquina da Rua Tome de Souza, onde começa a BR 259, e que seja feita Faixas elevadas em alguns pontos.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2363/untitled_20230804_102255.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2363/untitled_20230804_102255.pdf</t>
   </si>
   <si>
     <t>Providenciar junto á secretaria competente o serviço de capina, limpeza e construção de uma escadaria no trecho mais alto do canteiro localizado na Rua Barão do Rio Branco, Bairro Rosário 2.</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2364/untitled_20230804_102236.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2364/untitled_20230804_102236.pdf</t>
   </si>
   <si>
     <t>Providenciar junto á secretaria competente o serviço de adequação de iluminação nos postes da Rua Barão do Rio Branco, Bairro Rosário 2, no trecho da residência de n 581 ao n 651.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>Providencias para construir 01 praça de lazer, no final da Rua Duque de Caxias, atrás do Edson supermercados, Bairro Sapucaia, nessa cidade.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>Requer providências no sentido de ordenar a reforma e ampliação da escola João 23, no bairro Rosário 1, neste município.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2373/untitled_20230808_090725.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2373/untitled_20230808_090725.pdf</t>
   </si>
   <si>
     <t>Requer a construção de calçamento na Rua Judith Leão Castelo, com a Rua Pedro Alvares Cabral, proximo a oficina do Ivo - Bairro São Vicente, nessa cidade.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2375/untitled_20230810_104515.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2375/untitled_20230810_104515.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à secretaria competente a poda das árvores da Rua Osvaldo Cruz, Bairro Sapucaia, frente à casa de número 845.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2376/untitled_20230814_073910.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2376/untitled_20230814_073910.pdf</t>
   </si>
   <si>
     <t>Peço que seja encaminhado ao secretário de obras Fabricio Benicio de Brito, secretário de obras, para verificar Lei Municipal  N. 2362/2006 ( Plano Diretor Municipal) se não existe um artigo para que as calçadas sejam padronizadas.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2377/untitled_20230814_065309.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2377/untitled_20230814_065309.pdf</t>
   </si>
   <si>
     <t>Requer providencias para que seja realizada aplicação de " REVISOL" na serra do monjolo, passando pela igreja adventista, nessa cidade.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2378/untitled_20230814_070242.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2378/untitled_20230814_070242.pdf</t>
   </si>
   <si>
     <t>Requer providencias para que seja realizada a extensão da iluminação pública no final da Rua Pedro Álvares Cabral com a Rua Borba Gato, atrás da escola municipal Darlene Magione Franquini, Bairro Rosário 2, nesse municipio.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2382/untitled_20230814_064507.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2382/untitled_20230814_064507.pdf</t>
   </si>
   <si>
     <t>Requer que seja feito a reposição das tampas dos bueiros , localizados na Rua Marechal Deodoro da Fonseca , esquina com a rua Santos Dumont, no Bairro  São Vicente . E do bueiro localizado na rua Cristiano Dias Lopes, esquina com a rua Felipe Santos, no Bairro Vila Kennedy.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2386/untitled_20230814_064230.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2386/untitled_20230814_064230.pdf</t>
   </si>
   <si>
     <t>Requer a manutenção das vias (tapar buracos), na Rua Zulmira  Silva no Bairro Alto Guandu, em quase toda sua extensão e a Rua Nestor Gomes , no local onde se encontra com a Rua Zulmira Silva , no mesmo Bairro.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2387/untitled_20230814_064712.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2387/untitled_20230814_064712.pdf</t>
   </si>
   <si>
     <t>Requer outro veículo para transportar os pacientes que fazem hemodíalise  do distrito de Ibituba , Baixo Guandu -ES , até ao Município de Colatina -ES, evitando assim que o distrito não fique sem ambulância todos os dias.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2390/untitled_20230816_095543.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2390/untitled_20230816_095543.pdf</t>
   </si>
   <si>
     <t>Requer que seja realizada o conserto do calçamento localizado á rua Fernão Dias Paes Leme, em frente a Residência do Sr. Joel - bairro Rosário II, nessa cidade.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2391/untitled_20230818_113704.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2391/untitled_20230818_113704.pdf</t>
   </si>
   <si>
     <t>Requer Providencias na colocação de 01 Lombada com Faixa para pedestres, na Rua Ibituba, Próximo ao supermercado do Edson-Centro, nessa cidade.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2392/untitled_20230818_113855.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2392/untitled_20230818_113855.pdf</t>
   </si>
   <si>
     <t>Requer Providencias para que seja realizado o conserto do calçamento, localizado à Rua José Evangelista- Próximo ao açougue do Anderson- Bairro Residencial Ricardo Holz, nessa cidade.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2395/untitled_20230818_123801.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2395/untitled_20230818_123801.pdf</t>
   </si>
   <si>
     <t>Reitera ao Executivo o pedido de providência sob o número 40/2021 que requer a reforma da ponte de ferro, sobre o Rio Guandu o qual deságua no Rio Doce, que margeia a estrada de ferro Vitória a Minas.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2396/pp_galeria_pluvial_valparaiso_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2396/pp_galeria_pluvial_valparaiso_assinado.pdf</t>
   </si>
   <si>
     <t>Construção de galeria pluvial e instalações de boca de lobo no trecho mais baixo da rua Wilson Santana Lopes Filho no bairro Valparaíso que corresponde do início da rua na mercearia Valparaíso até a escola EMEIEF João Júlio Cardoso, fazendo conexão com a galeria já existente à dois quarteirões abaixo desta rua.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2399/conserto_do_calcamento_a_avenida_rio_doce__bairro_maua__espirito_santo_nessa_cidade.___30-08-2023assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2399/conserto_do_calcamento_a_avenida_rio_doce__bairro_maua__espirito_santo_nessa_cidade.___30-08-2023assinado.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA A CONSERTO DO CALÇAMENTO, À AVENIDA RIO DOCE – BAIRRO MAUÁ – ESPÍRITO SANTO, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2400/pdp_-_providencias_para_que_seja_realizada_o_conserto_do_calcamento_localizado_a_rua_santos_dumont-bairro_rosario_i-em_frente_a_casa_do_lindomar_01-09-2023assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2400/pdp_-_providencias_para_que_seja_realizada_o_conserto_do_calcamento_localizado_a_rua_santos_dumont-bairro_rosario_i-em_frente_a_casa_do_lindomar_01-09-2023assinado.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA O CONSERTO DO CALÇAMENTO LOCALIZADO À RUA SANTOS DUMONT, BAIRRO ROSÁRIO I, EM FRENTE A CASA DO LINDOMAR, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2401/pdp..._que_seja_realizada_o_asfaltamento_na_rua_quintino_bocaiuva-_bairro_sao_vicente-_que_lig_a_br_529_com_a_br_446-_nessa_cidade._01-09-2023assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2401/pdp..._que_seja_realizada_o_asfaltamento_na_rua_quintino_bocaiuva-_bairro_sao_vicente-_que_lig_a_br_529_com_a_br_446-_nessa_cidade._01-09-2023assinado.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA O ASFALTAMENTO NA RUA QUINTINO BOCAIUVA, BAIRRO SÃO VICENTE, QUE LIG A BR 259 COM A BR 446, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2402/providencias_para_que_seja_espalhado_o_revsol_na_serra_do_alto_palmital_-_nessa_cidade.__01-09-2023assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2402/providencias_para_que_seja_espalhado_o_revsol_na_serra_do_alto_palmital_-_nessa_cidade.__01-09-2023assinado.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS PARA QUE SEJA ESPALHADO O REVSOL NA SERRA DO ALTO PALMITAL, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2403/troca_de_postes_que_estao_com_defeitos_-_localizados_a_rua_florentina_avidos_-_bairro_rosario_i_-_rua_da_pedreira_01-09-2023assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2403/troca_de_postes_que_estao_com_defeitos_-_localizados_a_rua_florentina_avidos_-_bairro_rosario_i_-_rua_da_pedreira_01-09-2023assinado.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA A TROCA DE POSTES QUE ESTÃO COM DEFEITOS, LOCALIZADOS A RUA FLORENTINA ÁVIDOS, BAIRRO ROSÁRIO I, RUA DA PEDREIRA, NESSE MUNICIPIO.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2404/troca_de_postes_que_estao_danificados_-_com_a_ferragem_do_roda-pe_exposta_postes_esses_localizados_na_rua_borba_gato__bairro_rosario_i_-_em_frente_a_mercearia_do_gaba_01-09-2023assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2404/troca_de_postes_que_estao_danificados_-_com_a_ferragem_do_roda-pe_exposta_postes_esses_localizados_na_rua_borba_gato__bairro_rosario_i_-_em_frente_a_mercearia_do_gaba_01-09-2023assinado.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA A TROCA DE POSTES QUE ESTÃO DANIFICADOS, COM A FERRAGEM DO RODA-PÉ EXPOSTA, POSTES ESSES LOCALIZADOS NA RUA BORBA GATO – BAIRRO ROSÁRIO I, EM FRENTE A MERCEARIA DO GABA, NESSE MUNICIPIO.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2405/limpeza_das_ruas_2023_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2405/limpeza_das_ruas_2023_assinado.pdf</t>
   </si>
   <si>
     <t>A RETIRADA DOS ENTULHOS COMO GALHOS, RESTOS DE MADEIRAS E_x000D_
 OUTROS, EM DIVERSOS LOCAIS DE NOSSA CIDADE. VISANDO O BEM-ESTAR_x000D_
 DA NOSSA POPULAÇÃO.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2406/pedido_de_providencia_pavimentacao_rosario_ii-ultimo_1_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2406/pedido_de_providencia_pavimentacao_rosario_ii-ultimo_1_assinado.pdf</t>
   </si>
   <si>
     <t>O REPARO NA PAVIMENTAÇÃO DAS RUAS JOSÉ VIEIRA MILAGRES E_x000D_
 RUA CARLOS GOMES, NO BAIRRO ROSÁRIO Il, ONDE ENCONTRA-SE_x000D_
 GRANDES DEFORMAÇÕES EM AMBAS RUAS, NO TRECHO PRÓXIMO_x000D_
 AO MIRANTE. O PEDIDO SE FAZ NECESSÁRIO PARA MELHORAR A_x000D_
 CIRCULAÇÃO DE VEÍCULOS, PEDESTRES E EVITAR ACIDENTES.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2407/pedido_de_providencia_o_conserto_da_galeria_1_assinado_e_corrigido.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2407/pedido_de_providencia_o_conserto_da_galeria_1_assinado_e_corrigido.pdf</t>
   </si>
   <si>
     <t>O CONSERTO OU SUBSTITUIÇÃO DA GRADE DA GALERIA DE DRENAGEM PLUVIAL DA RUA ANTÔNIO BENEDITO COELHO, BAIRRO CENTRO, PROPORCIONANDO MELHOR SEGURANÇA A TODOS QUE TRANSITAREM PELO LOCAL.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2408/pedido_de_providencias_mirante_2023-_ultimo_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2408/pedido_de_providencias_mirante_2023-_ultimo_assinado.pdf</t>
   </si>
   <si>
     <t>A MANUTENÇÃO DO MIRANTE LOCALIZADO NO BAIRRO ROSÁRIO II, BEM COMO, A CAPINA E RETIRADA DE ENTULHOS EM TORNO DO MESMO.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2409/reconstrucao_da_praca_maua-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2409/reconstrucao_da_praca_maua-_assinado.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA PRACINHA DO BAIRRO MAUÁ, DENOMINADA: PRAÇA MAUÁ. VISANDO UMA MELHOR QUALIDADE DE VIDA PARA OS_x000D_
 MORADORES.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2410/rua_wilsom_santana_lopes_filho_reiterar_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2410/rua_wilsom_santana_lopes_filho_reiterar_-_assinado.pdf</t>
   </si>
   <si>
     <t>A VISTORIA NA RUA WILSON SANTANA LOPES FILHO, LOCALIZADA NO BAIRRO VALPARAÍSO, PARA UMA ANÁLISE DO QUE JÁ EXISTE NA VIA E REALIZAR O SERVIÇO PARA ACRESCENTAR OS DISPOSITIVOS DE DRENAGENS QUE NÃO EXISTEM DE ACORDO COM OS ÍNDICES DE PRECIPITAÇÃO MÉDIO DE NOSSA CIDADE - COMO GALERIA, BOCAS DE LOBO, VALA, POÇOS DE VISITA E OUTROS TANTOS, POIS NO PERÍODO CHUVOSO JUNTA MUITA ÁGUA, PREJUDICANDO A LOCOMOÇÃO PELA RUA.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2411/que_seja_realizada_o_asfaltamento_na_rua_berlamindo_pinto__bairro_sapucaia_que_liga_a_br_259_com_a_br_446_nessa_cidade._01-09-2023assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2411/que_seja_realizada_o_asfaltamento_na_rua_berlamindo_pinto__bairro_sapucaia_que_liga_a_br_259_com_a_br_446_nessa_cidade._01-09-2023assinado.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA O ASFALTAMENTO NA RUA BERLAMINDO PINTO – BAIRRO SAPUCAIA, QUE LIGA A BR 259 COM A BR 446, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2412/conserto_do_calcamento_localizado_no_final_da_rua_florentino_avidos_na_subida_da_pedreira__bairro_rosario_ii_nessa_cidade.__01-09-2023assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2412/conserto_do_calcamento_localizado_no_final_da_rua_florentino_avidos_na_subida_da_pedreira__bairro_rosario_ii_nessa_cidade.__01-09-2023assinado.pdf</t>
   </si>
   <si>
     <t>CONSERTO DO CALÇAMENTO LOCALIZADO NO FINAL DA RUA FLORENTINO ÁVIDOS, NA SUBIDA DA PEDREIRA – BAIRRO ROSÁRIO II, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2413/conserto_do_calcamento_localizado_a_rua_duque_de_caxias_em_frente_ao_ginasio_brasil__centro__05-09-2023_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2413/conserto_do_calcamento_localizado_a_rua_duque_de_caxias_em_frente_ao_ginasio_brasil__centro__05-09-2023_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADO O CONSERTO DO CALÇAMENTO, LOCALIZADO À RUA DUQUE DE CAXIAS, EM FRENTE AO GINÁSIO BRASIL – CENTRO, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2414/conserto_do_calcamento_localizado_a_rua_borba_gato_em_frente_a_casa_de_no_435__bairro_sapucaia.__05-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2414/conserto_do_calcamento_localizado_a_rua_borba_gato_em_frente_a_casa_de_no_435__bairro_sapucaia.__05-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADO O CONSERTO DO CALÇAMENTO, LOCALIZADO À RUA BORBA GATO, EM FRENTE A CASA DE Nº 435 – BAIRRO SAPUCAIA, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2416/iluminacao_av_st_terezinha_e_joaquim_mendonca_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2416/iluminacao_av_st_terezinha_e_joaquim_mendonca_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à secretaria competente o serviço de adição de mais um braço de iluminação no poste localizado no cruzamento da Avenida Santa Terezinha com a Rua Joaquim Mendonça, de frente do antigo Bar do Maninho.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2419/conserto_do_calcamento_localizado_a_rua_jose_evangelista__proximo_ao_acougue_do_anderson__bairro_residencial_ricardo_holz_06-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2419/conserto_do_calcamento_localizado_a_rua_jose_evangelista__proximo_ao_acougue_do_anderson__bairro_residencial_ricardo_holz_06-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REITERANDO PEDIDO... REQUER PROVIDENCIAS PARA QUE SEJA REALIZADO O CONSERTO DO CALÇAMENTO, LOCALIZADO À RUA JOSÉ EVANGELISTA – PRÓXIMO AO AÇOUGUE DO ANDERSON – BAIRRO RESIDENCIAL RICARDO HOLZ, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2420/operacao_tapa_buracos_no_asfalto_localizado_a_rua_zulmira_lacerda_silva_proximo_a_residencia_do_sr._tonho_ambrosio_bairro_alto_guandu_06-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2420/operacao_tapa_buracos_no_asfalto_localizado_a_rua_zulmira_lacerda_silva_proximo_a_residencia_do_sr._tonho_ambrosio_bairro_alto_guandu_06-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REITERANDO PEDIDO: REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA A OPERAÇÃO TAPA BURACOS NO ASFALTO, LOCALIZADO Á RUA ZULMIRA LACERDA SILVA, PRÓXIMO A RESIDÊNCIA DO SR. TONHO AMBROSIO, BAIRRO ALTO GUANDU, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2421/reforma_do_parquinho_para_as_criancas_localizado_na_creche_dona_paula_bairro_rosario_i-_06-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2421/reforma_do_parquinho_para_as_criancas_localizado_na_creche_dona_paula_bairro_rosario_i-_06-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA A REFORMA DO PARQUINHO PARA AS CRIANÇAS, LOCALIZADO NA CRECHE DONA PAULA, BAIRRO ROSÁRIO I, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2423/construcao_do_calcamento_no_final_da_rua_antonio_sampaio_sentido_a_rua_henrique_coutinho__bairro_rosario_ii_12-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2423/construcao_do_calcamento_no_final_da_rua_antonio_sampaio_sentido_a_rua_henrique_coutinho__bairro_rosario_ii_12-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REITERANDO PEDIDO: REQUER PROVIDENCIAS PARA QUE SEJA REALIZADO A CONSTRUÇÃO DO CALÇAMENTO NO FINAL DA RUA ANTÔNIO SAMPAIO, SENTIDO A RUA HENRIQUE COUTINHO – BAIRRO ROSÁRIO II, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2428/conserto_do_calcamento_localizado_a_rua_jose_milagres__bairro_rosario_ii__em_frente_lava_jato_do_leandro_nessa_cidade.16-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2428/conserto_do_calcamento_localizado_a_rua_jose_milagres__bairro_rosario_ii__em_frente_lava_jato_do_leandro_nessa_cidade.16-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA O CONSERTO DO CALÇAMENTO LOCALIZADO À RUA JOSÉ MILAGRES – BAIRRO ROSÁRIO II – EM FRENTE O LAVA JATO DO LEANDRO, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2429/conserto_do_calcamento_e_limpeza_capina_na_rua_fernao_paes_lemes__bairro_sapucaia_em_frente_a_casa_do_sr._gleber_nessa_cidade._16-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2429/conserto_do_calcamento_e_limpeza_capina_na_rua_fernao_paes_lemes__bairro_sapucaia_em_frente_a_casa_do_sr._gleber_nessa_cidade._16-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADO O CONSERTO DO CALÇAMENTO E LIMPEZA (CAPINA), NA RUA FERNÃO PAES LEMES – BAIRRO SAPUCAIA, EM FRENTE A CASA DO SR. GLEBER, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2430/a_construcao_de_calcamento_a_construcao_de_calcamento_a_rua_geronimo_monteiro__bairro_alto_guandu_16-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2430/a_construcao_de_calcamento_a_construcao_de_calcamento_a_rua_geronimo_monteiro__bairro_alto_guandu_16-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADO A CONSTRUÇÃO DE CALÇAMENTO, À RUA GERÔNIMO MONTEIRO – BAIRRO ALTO GUANDU, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2431/conserto_do_calcamento_localizado_a_rua_nilo_pecanha_e_rua_duque_de_caxias__bairro_rosario_i_nessa_cidade._16-09-2023_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2431/conserto_do_calcamento_localizado_a_rua_nilo_pecanha_e_rua_duque_de_caxias__bairro_rosario_i_nessa_cidade._16-09-2023_assinado.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA O CONSERTO DO CALÇAMENTO LOCALIZADO À RUA NILO PEÇANHA E RUA DUQUE DE CAXIAS – BAIRRO ROSÁRIO I, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2432/reteirar_proliferacao_de_caramujos_2023-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2432/reteirar_proliferacao_de_caramujos_2023-_assinado.pdf</t>
   </si>
   <si>
     <t>Vem reiterar o Pedido de Providência Nº 14 de 2022, que requer A limpeza nos terrenos das residências e terrenos baldios, no bairro São Pedro que estão infestados por caramujos africanos. E busque uma solução para cessar essa proliferação, evitando, assim, a transmissão de doenças.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2433/pedido_de_providencia_retorno_do_programa_regular-2_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2433/pedido_de_providencia_retorno_do_programa_regular-2_assinado.pdf</t>
   </si>
   <si>
     <t>COMPETENTE O RETORNO DO PROGRAMA REGULAR QUE TEM COMO OBJETIVO REGULARIZAR OS IMÓVEIS LOCALIZADOS EM NÚCLEOS URBANOS INFORMAIS DE BAIXO GUANDU-ES, TITULARIZANDO A PROPRIEDADE AOS OCUPANTES ATRAVÉS DA LEGITIMAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2434/requer_providencias_para_que_seja_realizado_o_conserto-reparo-_do_asfalto_localizado_a_rua_antonio_sampaio_nessa_cidade._23-09-2023__assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2434/requer_providencias_para_que_seja_realizado_o_conserto-reparo-_do_asfalto_localizado_a_rua_antonio_sampaio_nessa_cidade._23-09-2023__assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADO O CONSERTO (REPARO) DO ASFALTO, LOCALIZADO À RUA ANTÔNIO SAMPAIO, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2435/requer_providencias_para_que_seja_realizada_o_conserto_do_calcamento_localizado_a_rua_tome_de_souza__bairro_sao_vicente_nessa_cidade._23-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2435/requer_providencias_para_que_seja_realizada_o_conserto_do_calcamento_localizado_a_rua_tome_de_souza__bairro_sao_vicente_nessa_cidade._23-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA O CONSERTO DO CALÇAMENTO LOCALIZADO À RUA TOMÉ DE SOUZA – BAIRRO SÃO VICENTE, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2440/pp_semaforos_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2440/pp_semaforos_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à secretaria competente a manutenção necessária para o funcionamento do sinal luminoso/semáforo instalado no cruzamento da Av. Carlos de Medeiros com a Rua Álvaro Rodrigues da Mata.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2441/pp_capina_patio_escola_joao_julio_cardoso_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2441/pp_capina_patio_escola_joao_julio_cardoso_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à secretaria competente a capina e limpeza do pátio da escola EMEIEF JOÃO JULIO CARDOSO.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2442/pp_cobertura_quadra_joao_julio_cardoso_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2442/pp_cobertura_quadra_joao_julio_cardoso_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à secretaria competente a cobertura e iluminação da quadra da escola EMEIEF JOÃO JULIO CARDOSO.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2443/pp_cumprimento_da_lei_3999_61_odontologia_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2443/pp_cumprimento_da_lei_3999_61_odontologia_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar que se cumpra a Lei Federal nº 3.999/61 que trata sobre o salário mínimo da classe odontológica e seus auxiliares.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2447/conserto_do_calcamento_localizado_a_rua_duque_de_caxias_proximo_a_residencia_de_2235__bairro_rosario_ii__28-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2447/conserto_do_calcamento_localizado_a_rua_duque_de_caxias_proximo_a_residencia_de_2235__bairro_rosario_ii__28-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REITERANDO PEDIDO: REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA O CONSERTO DO CALÇAMENTO LOCALIZADO À RUA DUQUE DE CAXIAS, PRÓXIMO A RESIDENCIA DE 2235 – BAIRRO ROSÁRIO II, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2451/pp_lombada_av_florenco_holz_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2451/pp_lombada_av_florenco_holz_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto a secretaria competente a instalação de um quebra-molas/lombada na Av Florenço Holz, de frente com a Peixaria Marítimo no bairro São Pedro.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2452/conserto_do_calcamento_e_muro_de_arrimo_localizado_a_rua_barao_do_rio_branco__bairro_rosario_ii_29-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2452/conserto_do_calcamento_e_muro_de_arrimo_localizado_a_rua_barao_do_rio_branco__bairro_rosario_ii_29-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA O CONSERTO DO CALÇAMENTO E MURO DE ARRIMO, LOCALIZADO À RUA BARÃO DO RIO BRANCO – BAIRRO ROSÁRIO II, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2458/reforma_na_escola_municipal_de_ensino_fundamental_olga_martinelli_em_ibituba_nessa_cidade._30-09-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2458/reforma_na_escola_municipal_de_ensino_fundamental_olga_martinelli_em_ibituba_nessa_cidade._30-09-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA FEITA A REFORMA NA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL OLGA MARTINELLI,  EM  IBITUBA,  NESSA  CIDADE.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2467/seja_construida_01_ponte_de_cimento_sobre_o_rio_guandu__km_7__sentido_ibituba__nessa_cidade.__07-10-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2467/seja_construida_01_ponte_de_cimento_sobre_o_rio_guandu__km_7__sentido_ibituba__nessa_cidade.__07-10-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, PROVIDENCIAS PARA QUE SEJA CONSTRUIDA 01 PONTE DE CIMENTO SOBRE O RIO GUANDU – KM 7 – SENTIDO IBITUBA, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2468/conserto_do_calcamento_e_dos_bueiros_localizados_a_rua_oliveira_torres__bairro_sao_pedro_nessa_cidade.__07-10-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2468/conserto_do_calcamento_e_dos_bueiros_localizados_a_rua_oliveira_torres__bairro_sao_pedro_nessa_cidade.__07-10-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA A CONSERTO DO CALÇAMENTO E DOS BUEIROS, LOCALIZADOS, À RUA OLIVEIRA TORRES – BAIRRO SÃO PEDRO, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2469/construcao_do_calcamento_no_final_da_rua_jose_vieira_milagres_sentido_br_259__bairro_rosario_ii_nessa_cidade._07-10-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2469/construcao_do_calcamento_no_final_da_rua_jose_vieira_milagres_sentido_br_259__bairro_rosario_ii_nessa_cidade._07-10-2023_assinado....pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADO A CONSTRUÇÃO DO CALÇAMENTO, NO FINAL DA RUA JOSÉ VIEIRA MILAGRES, SENTIDO BR 259 – BAIRRO ROSÁRIO II, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2470/pedido_de_providencia_troca_das_lampadas_da_praca_getulio_vargas_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2470/pedido_de_providencia_troca_das_lampadas_da_praca_getulio_vargas_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal, Lastenio Luiz Cardoso - determinar a secretaria competente, que proceda a troca das lâmpadas queimadas dos postes de iluminação e dos refletores da Praça Getúlio Vargas, localizada, na Avenida Carlos de Medeiros, proporcionando segurança às pessoas que frequentam e passam diariamente pelo local.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2471/para_melhorar_a_acessibilidade_dos_cadeirantes_a_entrada_no_parque_da_lagoa_elci_pereira_nessa_cidade._06-0-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2471/para_melhorar_a_acessibilidade_dos_cadeirantes_a_entrada_no_parque_da_lagoa_elci_pereira_nessa_cidade._06-0-2023_assinado....pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS PARA MELHORAR A ACESSIBILIDADE DOS CADEIRANTES A ENTRADA NO PARQUE DA LAGOA “ ELCI PEREIRA, ” NESSA CIDADE.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2472/sugerindo_a_contratacao_de_01_pneumologista_para_atender_na_unidade_saude_dilma_ferreira_neto_18-10-2023_assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2472/sugerindo_a_contratacao_de_01_pneumologista_para_atender_na_unidade_saude_dilma_ferreira_neto_18-10-2023_assinado..pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDÊNCIA AO EXECUTIVO MUNICIPAL, SR. LASTÊNIO LUIZ CARDOSO, SUGERINDO A CONTRATAÇÃO DE “01 PNEUMOLOGISTA” PARA ATENDER NA UNIDADE SAÚDE “DILMA NETO FERREIRA”, (ANTIGO SESP), NESSA CIDADE.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2475/providencias_atraves_da_subsecretaria_de_transporte_transito_e_mobilidade_urbana_a_fiscalizacao_do_transito_nas_ruas_proximo_onde_e_realizada_a_feirinha_municipal_nessa_cidade.__assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2475/providencias_atraves_da_subsecretaria_de_transporte_transito_e_mobilidade_urbana_a_fiscalizacao_do_transito_nas_ruas_proximo_onde_e_realizada_a_feirinha_municipal_nessa_cidade.__assinado....pdf</t>
   </si>
   <si>
     <t>REQUER ao Exmº Senhor Prefeito Municipal LASTÊNIO LUIZ CARDOSO, providências para que seja realizada através da SUBSECRETARIA DE TRANSPORTE, TRÂNSITO E MOBILIDADE URBANA, a orientação e organização do transito, nas ruas próximo onde é realizada a Feirinha Municipal, nessa Cidade.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2477/conserto_do_calcamento_-_r._borba_gato-b.r2_-_perto_da_casa_do_ezequiel__24-10-2023__assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2477/conserto_do_calcamento_-_r._borba_gato-b.r2_-_perto_da_casa_do_ezequiel__24-10-2023__assinado....pdf</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, CONSERTO DO CALÇAMENTO, LOCALIZADO NA RUA BORBA GATO – BAIRRO ROSÁRIO II, PRÓXIMO A RESIDENCIA DO SR. EZEQUIEL, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2479/conserto_do_calcamento_localizado_a_r._borba_gato_em_frente_ao_salao_do_nenem__b._rosario_i__nessa_cidade._25-10-2023_assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2479/conserto_do_calcamento_localizado_a_r._borba_gato_em_frente_ao_salao_do_nenem__b._rosario_i__nessa_cidade._25-10-2023_assinado..pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA QUE SEJA REALIZADA O CONSERTO DO CALÇAMENTO LOCALIZADO À RUA BORBA GATO, EM FRENTE AO SALÃO DO NENÉM – BAIRRO ROSÁRIO I, NESSA CIDADE.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2483/pedido_de_providencia_praca_sao_pedro.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2483/pedido_de_providencia_praca_sao_pedro.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Construção de uma Praça no Bairro São Pedro e colocação de Postes com braços de iluminação na Rua Germano Fick Próximo ao Marquinhos Testão.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2486/pedido_providencia_ponte.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2486/pedido_providencia_ponte.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO E REFORMA DA PONTE PRÓXIMO O PATRIMÔNIO VELHO DO BANANAL.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2487/pedido_de_providencia_santa_monica.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2487/pedido_de_providencia_santa_monica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a troca de postes de Madeiras no Bairro Santa Mônica.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2489/pedido_no_011.2023_-quebra_-_molas_-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2489/pedido_no_011.2023_-quebra_-_molas_-_ibituba.pdf</t>
   </si>
   <si>
     <t>“REQUER A CONSTRUÇÃO DE QUEBRA-MOLAS NAS RUAS: GETÚLIO VARGAS ENTRE O CALÇAMENTO VELHO E NOVO; ENGENHEIRO SILVINO PRÓXIMA A OFICINA DO FABIANO; EM FRENTE AO CAMPO DE FUTEBOL; DISTRITO DE IBITUBA, E TAMBÉM NO BECO DO BEIJINHO NA CIDADE DE BAIXO GUANDU,PARA DAR MAIS SEGURANÇA AOS USUARIOS, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2490/pedido_no_012.2023_-placas_-_antonio_samapaio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2490/pedido_no_012.2023_-placas_-_antonio_samapaio.pdf</t>
   </si>
   <si>
     <t>“REQUER A INSTALAÇÃO DE PLACAS DE VELOCIDADE PERMITIDA, NA RUA ANTÔNIO SAMPAIO COM MÁXIMA URGÊNCIA, DEVIDO AOS ACIDENTES OCORRIDOS, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2491/requer_providencias_para_construir_01_ponte_de_cimento_que_passa_sobre_o_corrego_mutum_claro__distrito_de_alto_mutum_nessa_cidade.__02-11-2023..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2491/requer_providencias_para_construir_01_ponte_de_cimento_que_passa_sobre_o_corrego_mutum_claro__distrito_de_alto_mutum_nessa_cidade.__02-11-2023..._assinado..pdf</t>
   </si>
   <si>
     <t>REITEIRA  PEDIDO junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para que seja construída 01 Ponte de Cimento que passa sobre o Córrego Mutum Claro – Distrito de Alto Mutum Preto, nesse Município.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2492/pedido_de_providencia_para_que_seja_construido_03_quebra-molas_na_rua_jose_milagres_ferreira__bairro_rosario_ii._03-11-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2492/pedido_de_providencia_para_que_seja_construido_03_quebra-molas_na_rua_jose_milagres_ferreira__bairro_rosario_ii._03-11-2023_assinado....pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal, Sr. Lastênio Luiz Cardoso, para que seja construído 03 QUEBRA-MOLAS, na Rua José Milagres Ferreira – Bairro Rosário II, nessa Cidade.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2493/colocacao_de_postes_e_iluminacao_na_praca_publica_do_distrito_de_alto_mutum_preto__02-11-2023..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2493/colocacao_de_postes_e_iluminacao_na_praca_publica_do_distrito_de_alto_mutum_preto__02-11-2023..._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Executivo Municipal, providências para que seja realizada a colocação de postes e iluminação pública na Praça do Distrito de Alto Mutum Preto, nesse Município.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2494/providencia_para_que_seja_construido_01_quebra-mola_na_r._duque_de_caxias_com_a_r._nestor_gomes_bairro_rosario_i._03-11-2023_assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2494/providencia_para_que_seja_construido_01_quebra-mola_na_r._duque_de_caxias_com_a_r._nestor_gomes_bairro_rosario_i._03-11-2023_assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. Lastênio Luiz Cardoso, providências para que seja construído 01 QUEBRA-MOLA, na R. Duque de Caxias com a R. Nestor Gomes, Bairro Rosário I, nessa Cidade.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2495/construcao_de_03_quebra-molas_na_rua_henrique_coutinho_rua_da_escola_darlene_maggioni_franquini__bairro_rosario_ii._03-11-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2495/construcao_de_03_quebra-molas_na_rua_henrique_coutinho_rua_da_escola_darlene_maggioni_franquini__bairro_rosario_ii._03-11-2023_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para seja construído 03 QUEBRA-MOLAS, na Rua Henrique Coutinho, Bairro Rosário II – R. da Escola  Darlene Maggioni Franquini, nessa Cidade.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2505/pedido_no_013.2023_-quebra_-_molas.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2505/pedido_no_013.2023_-quebra_-_molas.pdf</t>
   </si>
   <si>
     <t>“REQUER A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA: DIVINO NUNES FERREIRA, Nº 120, EM FRENTE A CLÍNICA TERRITÓRIO ANIMAL, BAIRRO SÃO PEDRO NESTA CIDADE DE BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2507/pedido_de_providencia_praca_ricardo_holz.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2507/pedido_de_providencia_praca_ricardo_holz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reforma do alambrado e troca da iluminação do campo do bairro Ricardo Holz.</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2509/calcamento_rua_rudio_plantikow_maua_es_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2509/calcamento_rua_rudio_plantikow_maua_es_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à secretaria competente o serviço de manutenção da pavimentação existente na rua Rúdio Plantikow, no bairro Mauá/ES e do muro de arrimo localizado também nesta rua.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2510/calcamento_final_da_rua_antonio_sampaio_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2510/calcamento_final_da_rua_antonio_sampaio_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à secretaria competente o serviço de pavimentação no final da rua Antônio Sampaio, no bairro Rosário II.</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2511/pedido_de_providencia_pavimentacao_diversas_ruas-_novembro_2023-_2_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2511/pedido_de_providencia_pavimentacao_diversas_ruas-_novembro_2023-_2_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal, Lastênio Luiz Cardoso, viabilizar junto à Secretaria competente: O reparo na pavimentação das vias públicas seguintes: RUA FLAUZINA DE SOUZA RIBEIRO, logo no início de sua extensão; RUA JOÃO EVANGELISTA, próximo a residência de Nº157 e AVENIDA JOSÉ TEUBNER FERREIRA, próximo à Praça José Ribeiro e Petrina, ambas localizadas no Bairro Ricardo Holz; RUA BERLAMINO PINTO, próximo a residência de Nº 605, no Bairro Sapucaia; RUA ANGELINA DE MENEZES iniciando próximo à residência de Nº 860 à residência de Nº1014 que fica no entroncamento com a Rua Manoel de Souza Pires, no Bairro São José;  RUA CORONEL ÀLVARO RODRIGUES DA MATA no entroncamento com a Rua Antônio Benedito Coelho, Centro e RUA EZEQUIAS ALVES MONTEIRO próximo à residência de Nº152 no Bairro Mauá. Melhorando, assim, a circulação de veículos e pedestres, prevenindo eventuais acidentes.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2512/providencias_____para______seja_____reparado-consertado_o_calcamento_localizado_a_rua_carlos_gomes_proximo_a_new_cell__centro_nessa_cidade._assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2512/providencias_____para______seja_____reparado-consertado_o_calcamento_localizado_a_rua_carlos_gomes_proximo_a_new_cell__centro_nessa_cidade._assinado....pdf</t>
   </si>
   <si>
     <t>Requer providências junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para seja reparado/ consertado do calçamento localizado a Rua Carlos Gomes, próximo a New Cell – Centro, nessa Cidade.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2514/pedidos_de_providencia_tampa_do_bueiro_sao_vicente-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2514/pedidos_de_providencia_tampa_do_bueiro_sao_vicente-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer ao Excelentíssimo Senhor Prefeito Municipal, Lastênio Luiz Cardoso, Viabilizar junto à Secretaria competente, que seja providenciada a reposição da grade do bueiro, localizado na Rua Marechal Deodoro da Fonseca, perto da caixa D"agua no bairro São Vicente. Evitando que ocorra acidentes no local.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2520/providencias_para_colocacao_de_sistema_de_ar_condicionado_na_emeief_presidente_kennedy_nesse_municipio._16-11-2023_assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2520/providencias_para_colocacao_de_sistema_de_ar_condicionado_na_emeief_presidente_kennedy_nesse_municipio._16-11-2023_assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para colocação de Sistema de Ar Condicionado na Escola Municipal Presidente Kennedy, nesse Município.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2521/pedido_de_reformas_na_emeief_presidente_kennedy..._16-11-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2521/pedido_de_reformas_na_emeief_presidente_kennedy..._16-11-2023_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para que seja reformada a Escola Municipal Presidente Kennedy, nessa Cidade.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2522/pedido_de_providencia_reintera_pedido_170_2021_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2522/pedido_de_providencia_reintera_pedido_170_2021_assinado.pdf</t>
   </si>
   <si>
     <t>Reitera ao Executivo o pedido de providências sob o número 170/2021 que requer um profissional Salva-vidas no parque Elci Pereira, conhecido por todos como parque da Lagoa, placas alertando o perigo e também indicando a profundidade em todo o perímetro da Lagoa no parque.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2525/pedido_de_providencias_ventiladores_nas_escolas_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2525/pedido_de_providencias_ventiladores_nas_escolas_-_assinado.pdf</t>
   </si>
   <si>
     <t>Requer que faça uma vistoria nos ventiladores das escolas e creches do munícipio para possíveis conserto dos mesmos e instalações de mais ventiladores com maior potência, bem como, instalações de mais bebedouros pois os atuais não estão sendo suficientes. Proporcionando, assim, mais bem-estar e saúde para todos.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2526/providencias_para_que_seja_construida_01_praca_na_rua_zulmira_lacerda_da_silva_-_bairro_alto_guandu_nessa_cidade.__17-11-2023__assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2526/providencias_para_que_seja_construida_01_praca_na_rua_zulmira_lacerda_da_silva_-_bairro_alto_guandu_nessa_cidade.__17-11-2023__assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para que seja construída, 01 Praça de Lazer na Rua Zulmira Lacerda da Silva - Bairro Alto Guandu, nessa Cidade.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2527/pedido_no_016.2023_-alambrado_quadra-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2527/pedido_no_016.2023_-alambrado_quadra-_ibituba.pdf</t>
   </si>
   <si>
     <t>“REQUER O CONSERTO DO ALAMBRADO DA QUADRA DE ESPORTES DE IBITUBA, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2528/pedido_no_015.2023_-banheiro_escola_-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2528/pedido_no_015.2023_-banheiro_escola_-_ibituba.pdf</t>
   </si>
   <si>
     <t>“REQUER COM URGÊNCIA A REFORMA DOS BANHEIROS QUE SE ENCONTRA EM PÉSSIMAS CONDIÇÕES TRAZENDO PERIGO AOS USUÁRIOS NA “ESCOLA OLGA MARTINELI”, LOCALIZADA EM IBITUBA, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2529/reiterar_pedido_de_providencias_reforma_da_escola_kened_e_pilares_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2529/reiterar_pedido_de_providencias_reforma_da_escola_kened_e_pilares_-_assinado.pdf</t>
   </si>
   <si>
     <t>Reiterar ao Excelentíssimo Senhor Prefeito Municipal, Lastenio Luiz Cardoso o Pedido de Providências Nº116/2023, para que viabilize junto a secretaria competente a reforma da escola municipal EMEIEF PRESIDENTE KENNEDY que encontra-se com sua estrutura precária, em especial que seja feito de imediato o reparo nos Pilares da parte da entrada da escola que encontram totalmente danificados. Proporcionando, assim, uma estrutura adequada com mais segurança e o conforto necessário aos seus estudantes.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2530/pedido_no_014.2023_-bebedouo_campo-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2530/pedido_no_014.2023_-bebedouo_campo-_ibituba.pdf</t>
   </si>
   <si>
     <t>“REQUER QUE SEJA PROVIDENCIADO UM BEBEDOURO PARA INSTALAR NAS DEPENDÊNCIAS DO CAMPO DE FUTEBOL DE IBITUBA, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2532/pedido_de_providencia_valparaiso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2532/pedido_de_providencia_valparaiso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a pavimentação da Rua Projetada atrás da madeireira Piske e mecânica Detone, no Bairro Valparaiso e Reitera o pedido de construção de 2 salas e a cobertura da quadra na Escola João Júlio Cardoso, drenagem pluvial, revitalização do campo de futebol conforme PP 83/2021 e Construção de uma Praça no Bairro Valparaiso.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2533/pedido_de_providencia_praca_santa_monica.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2533/pedido_de_providencia_praca_santa_monica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reforma da Escola Cosme e Damião e da Praça do Bairro Santa Mônica e troca dos equipamentos da academia saudável</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2534/providencias_para_que_seja_colocado_servico_de_ar_condicionado_no_local_onde_esta_funcionando_a_creche_d._rosa_-_22-11-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2534/providencias_para_que_seja_colocado_servico_de_ar_condicionado_no_local_onde_esta_funcionando_a_creche_d._rosa_-_22-11-2023_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para que seja colocado serviço de Ar Condicionado no local onde está funcionando a Creche Dona Rosa - Rua Fritz Von Lutzow - Centro, nessa Cidade.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2535/requer_junto_ao_pref_mun_sr._lastenio_luiz_cardoso_providencias___para_que___seja_feita_o__calcamento_na_r_goncalves_junior_distrito_de_ibituba_nessa_cidade._25-11-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2535/requer_junto_ao_pref_mun_sr._lastenio_luiz_cardoso_providencias___para_que___seja_feita_o__calcamento_na_r_goncalves_junior_distrito_de_ibituba_nessa_cidade._25-11-2023_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para que seja feita o calçamento, na Rua Gonçalves Júnior, Distrito de_x000D_
 Ibituba, nessa Cidade.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2536/providencias__para__seja_feita_o_reparo_no_calcamento_na_r._getulio_vargas_no_distrito_de_ibituba_em_frente_ao_no_154_residencia_da_mae_do_sr._denailson.____25-11-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2536/providencias__para__seja_feita_o_reparo_no_calcamento_na_r._getulio_vargas_no_distrito_de_ibituba_em_frente_ao_no_154_residencia_da_mae_do_sr._denailson.____25-11-2023_assinado....pdf</t>
   </si>
   <si>
     <t>Requer providências    junto ao Executivo Municipal,  para que seja feita  reparos no calçamento, na R. Getúlio Vargas, no Distrito de Ibituba, em frente ao nº 154, residência da mãe do Sr. Denailson.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2537/requer_providencias_ao_sec.__de_eng._e_infra._urb._sr._yoshito_de_s._fukuda_para_que_seja_realizada_a_colocacao_de_alguns_bracos_e_ilum_pub_em_alguns_postes_localizado_a_r._d._de_c__assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2537/requer_providencias_ao_sec.__de_eng._e_infra._urb._sr._yoshito_de_s._fukuda_para_que_seja_realizada_a_colocacao_de_alguns_bracos_e_ilum_pub_em_alguns_postes_localizado_a_r._d._de_c__assinado....pdf</t>
   </si>
   <si>
     <t>Requer providências ao Secretário de Engenharia e Infraestrutura Urbana, Sr. Yoshito de Souza Fukuda, para que seja realizada a colocação de vários braços e iluminação pública em alguns postes, localizado à R. Duque de Caxias, 771 – próximo à Capela São Vicente, Bairro São Vicente, nessa Cidade.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2542/requer_junto_ao_prefeito_municipal_sr._lastenio_cardoso_providencias__seja_feita_o_reparo_no_calcamento_a_rua_da_esc.__olga_martinelli_-_distrito_de_ibituba__baixo_guandu_nessa_cidade_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2542/requer_junto_ao_prefeito_municipal_sr._lastenio_cardoso_providencias__seja_feita_o_reparo_no_calcamento_a_rua_da_esc.__olga_martinelli_-_distrito_de_ibituba__baixo_guandu_nessa_cidade_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências seja feita o reparo no calçamento, na Rua da Escola Municipal Olga_x000D_
 Martinelli – Distrito de Ibituba – Baixo Guandu, nessa Cidade.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2543/limpeza_calcada_rua_pedro_nolasco_sapucaia_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2543/limpeza_calcada_rua_pedro_nolasco_sapucaia_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto à secretaria competente o serviço de recolhimento de entulhos e lixo na calçada localizada no cruzamento da rua Pedro Nolasco com a rua Dom Pedro II, no bairro Sapucaia em nosso município.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2544/patroalmento_das_ruas_em_ibituba..._30-11-2023._assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2544/patroalmento_das_ruas_em_ibituba..._30-11-2023._assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para seja feita o patrolamento em todas as ruas sem calçamento no Distrito de Ibituba, visto do aproximar do período festivo de final de ano, onde o Distrito recebe muitos visitantes – parentes dos moradores e Outros.</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2546/requer_a_construcao_de_uma_praca_de_lazer_no_bairro_boa_vista__30-11-2023_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2546/requer_a_construcao_de_uma_praca_de_lazer_no_bairro_boa_vista__30-11-2023_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para que seja construída, 01 Praça de Lazer no Bairro Boa Vista, próximo a residência da Srª Maria Amélia, nessa Cidade.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2547/reparo_no_calcamento_na_r._osvaldo_cruz_-_b.s._vicente..._30-11-2023..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2547/reparo_no_calcamento_na_r._osvaldo_cruz_-_b.s._vicente..._30-11-2023..._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para seja feita o reparo no calçamento, localizado à Rua Osvaldo Cruz Bairro São Vicente, em frente a Atual Sistema, nessa Cidade.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2548/pedidos_providencia_vila_nova_e_serra_do_crisciuma.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2548/pedidos_providencia_vila_nova_e_serra_do_crisciuma.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE PROVIDENCIA: MANUTENÇÃO DO TRATAMENTO DE SOLO NA BARRA DO BANANAL. PEDIDO DE PROVIDENCIA: MANUTENÇÃO NA SERRA DO CRISCIUMA.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2552/pedido_de_providencia_pedidos_santa_monica.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2552/pedido_de_providencia_pedidos_santa_monica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reforma da escola Cosme e Damião, reforma do Ginásio de Esporte e nova Iluminação da Praça do Santa Mônica.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2553/pedido_de_providencia_no_lanche.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2553/pedido_de_providencia_no_lanche.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o retorno do Lanche distribuído aos usuários do transporte de saúde que se dirigem para região da Grande Vitória no transporte da madrugada.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2554/pedido_providencia_serra_do_crisciuma.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2554/pedido_providencia_serra_do_crisciuma.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO NA SERRA DO CRISCIÚMA, SENTIDO SOBREIRO LARANJA DA TERRA.</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2555/pedido_providencia_barra_do_bananal.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2555/pedido_providencia_barra_do_bananal.pdf</t>
   </si>
   <si>
     <t>LIMPEZA E MANUTENÇÃO DO TRATAMENTO DE SOLO DA ESTRADA ENTRE A BARRA DO BANANAL E VILA NOVA DO BANANAL.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2556/pedido_no_017.2023_-conserto_do_calcamento-_val_paraiso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2556/pedido_no_017.2023_-conserto_do_calcamento-_val_paraiso.pdf</t>
   </si>
   <si>
     <t>“REQUER QUE SEJA FEITO REPARO (CONSERTO) DO CALÇAMENTO EM TODA A EXTENSÃO DA RUA: NOVA ORLEANS NO BAIRRO VALPARAÍSO, POIS A MESMA SE ENCONTRA EM PÉSSIMO ESTADO, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2559/pedido_de_providencia_jacutinga.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2559/pedido_de_providencia_jacutinga.pdf</t>
   </si>
   <si>
     <t>Dispõe manutenção do Calçamento da Serra da Jacutinga.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2561/pedido_de_providencia_bidim_-_creche_e_pediatra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2561/pedido_de_providencia_bidim_-_creche_e_pediatra.pdf</t>
   </si>
   <si>
     <t>Dispõe a Construção de uma Creche no Bairro Valparaiso e a Contratação de 01 (um) pediatra para o Posto de Saúde do Bairro Rosário I.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2562/pp_rebaixamento_nesf_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2562/pp_rebaixamento_nesf_assinado.pdf</t>
   </si>
   <si>
     <t>Providenciar junto a secretaria competente o rebaixamento (forro) com material térmico na área de espera da USF-NESF localizado na rua Dr. Hugo Lopes Nale, no centro do nosso município.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2564/pedido_de_providencia_reiterar_volta_do_onibus_da_saude_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2564/pedido_de_providencia_reiterar_volta_do_onibus_da_saude_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre REITERAR o Pedido de Providência Nº164 de 2022 que requer a disponibilidade de mais um ônibus diariamente da saúde de Baixo Guandu para Vitória às 07h, para oferecer mais comodidade aos usuários que utilizam desse meio de transporte para procedimentos de consultas, exames dentre outros que são realizados na capital.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2572/pedido_de_providencia_reiterar_pedido_avenida_rio_doce-_assinante.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2572/pedido_de_providencia_reiterar_pedido_avenida_rio_doce-_assinante.pdf</t>
   </si>
   <si>
     <t>Reteirar o Pedido de Providências Nº42/2023, que requer providências cabíveis no sentido de consertar as deformações existentes na Avenida Rio Doce, próximo a Estação Ferroviária e próximo ao Mergulhão.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2573/pedido_de_providencia_reiterar_pedido_ambulancia_de_ibituba_e_outros_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2573/pedido_de_providencia_reiterar_pedido_ambulancia_de_ibituba_e_outros_-_assinado.pdf</t>
   </si>
   <si>
     <t>Reteirar o Pedido de Providências Nº136/2023, Que solicita outro veículo para transportar os pacientes que fazem hemodiálise do Distrito de Ibituba, até o município de Colatina. E em outros distritos que fizer necessário. Evitando, assim, que o distrito não fique sem ambulância durante o período que a mesma tiver fora, como vem acontecendo ultimamente. Proporcionando mais segurança às comunidades do distrito.</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2574/pedido_de_providencia_manutencao_dos_canteiros_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2574/pedido_de_providencia_manutencao_dos_canteiros_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção, bem como, o serviço de jardinagem que não tem sido realizado nos canteiros localizados nas esquinas da Avenida Carlos de Medeiros. Pois os mesmos encontram-se necessitados de cuidados, replantio de flores, podas, entre outros.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>Concede título de "CIDADÃO GUANDUENSE" ao Sr. FILLIPE ZANETTI COELHO; servidor Público ,com inúmeros e relevantes serviços prestados ao povo de Baixo Guandu/ ES.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>Concede o título de " CIDADÃO GUANDUENSE  " ao Sr. Euclides Moreira Da Silva, empreendedor no ramo de confecção de móveis com inúmeros e relevantes serviços prestados à população de Baixo Guandu- Es</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO GUANDUENSE, ao Sr. José Gonçalves Dias, empreendedor no ramo de vendas, confecções de calçados com inúmeros e relevantes serviços prestados á população de Baixo Guandu-ES.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>Concede Título de CIDADÃO GUANDUENSE, a  Quésia Dias Coelho, empreendedora no ramo de Suplementação e Atleta, além de inúmeros títulos em competições individuais e provas mistas para a Cidade de Baixo Guandu-ES.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2357/projeto_de_decreto_legislativo_n_005-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2357/projeto_de_decreto_legislativo_n_005-2023.pdf</t>
   </si>
   <si>
     <t>Proposta orçamentária da Câmara Municipal de Baixo Guandu-ES, para o exercício de 2024.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2425/helder_tabosa_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2425/helder_tabosa_assinado.pdf</t>
   </si>
   <si>
     <t>Título de “CIDADÃO GUANDUENSE” ao Sr. HELDER TABOSA DELFINO, empreendedor em nosso município, com inúmeros e relevantes serviços prestados ao povo de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2426/titulo_de_cidadao_-_pronto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2426/titulo_de_cidadao_-_pronto.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Guanduense ao Ilmo. Sr. WUDSON GETE NASCIMENTO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_decreto_honra_ao_merito.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_decreto_honra_ao_merito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Título de Honra ao Mérito ao Sr. Geraldo Moreira da Silva.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_decreto_legislativo_-_doacao_ar_condicionado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_decreto_legislativo_-_doacao_ar_condicionado_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a baixa e transferência de bens móveis desta Câmara Municipal para a Prefeitura Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2568/titulo_cidadao_guanduense_-__pr_kleidson_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2568/titulo_cidadao_guanduense_-__pr_kleidson_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de “CIDADÃO GUANDUENSE” ao Pr. Kleidson Pimentel de Freitas, Subsecretário de transporte, Trânsito e Mobilidade Urbana,_x000D_
 entre outros inúmeros e relevantes serviços prestados ao povo de Baixo Guandu/ ES.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Baixo Guandu - PMBG</t>
   </si>
   <si>
     <t>Altera o anexo único da Lei N° 3.104/2022, que dispõe sobre a concessão de diárias e ajudas de custo aos servidores ou agentes políticos do poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>Câmara Municipal de Baixo Guandu - CMBG</t>
@@ -3677,474 +3677,474 @@
   <si>
     <t>Cria e extingue cargos, bem como altera as Leis nº 2.939/2017, 2.505/2009 e 3.105/2022 quanto aos vencimentos de cargos que especifica.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da prática de Maus -tratos e crueldade contra animais no Município de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>Institui no Município de Baixo Guandu o Cadastro Técnico Ambiental de Atividades - CTAA, e institui a taxa de controle e Fiscalização Ambiental Municipal - TCFA-M, e dá outras providências.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>Denomina-se Oficialmente "MARIA NELCY PONCIANO VIANA" a rua Projetada entre as ruas Aldomário Falcão e Rúdio Plantikow , Bairro Mauá , Próximo à caixa d'água ,nesta cidade de Baixo guandu-ES.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2312/untitled_20230605_112452.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2312/untitled_20230605_112452.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com o Banco do Brasil S.A., com a garantia da União e dá Outras Providências.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2328/plo_30_-_2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2328/plo_30_-_2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição da medalha "GERMANO FICK" de valorização do homem empreendedor do Município de Baixo Guandu e dá outras providências.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2331/plo_31_-_2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2331/plo_31_-_2023.pdf</t>
   </si>
   <si>
     <t>Cria o Sistema Unificado de Atividade Parlamentar - SUAP, no âmbito da Câmara Municipal de Baixo Guandu - ES, e dá outras providências.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2334/projeto_de_lei_ordinaria_n_033-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2334/projeto_de_lei_ordinaria_n_033-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Canal de Atendimento nas Unidades Básicas de Saúde (UBS), e no Hospital e Pronto Socorro no âmbito do Município de Baixo Guandu/ES, por meio do Aplicativo Whatsapp.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2335/projeto_de_lei_ordinaria_n_034-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2335/projeto_de_lei_ordinaria_n_034-2023.pdf</t>
   </si>
   <si>
     <t>Determina a "REALIZAÇÃO DE AUDIÊNCIAS PÚBLICAS" como requisitos para que o Município de Baixo Guandu/ES, realize empréstimos junto a Instituições Financeiras e dá outras providências.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2336/untitled_20230628_095208.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2336/untitled_20230628_095208.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do campo de society localizado no perímetro do campo Manoel carneiro ,mais precisamente ao fundo , para campo de society Ademir Calango e dá outras providências.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_ordinaria_n_036-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_ordinaria_n_036-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a complementar a remuneração da classe docente do quadro do Magistério da Educação Básica, adequando-a ao piso salarial profissional nacional do Magistério Público da Educação Básica e dá providências correlatas.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_lei_ordinaria_n_037-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_lei_ordinaria_n_037-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo Municipal conceder abono especial aos seus servidores.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_ordinaria_n_038-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_ordinaria_n_038-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a outorgar, mediante licitação, concessão onerosa para exploração de estacionamento Rotativo em vias e logradouros públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2351/projeto_de_lei_ordinaria_n_039-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2351/projeto_de_lei_ordinaria_n_039-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente: regulamentado o Conselho Municipal dos Direitos da Criança e do Adolescente, Conselho Tutelar e Fundo Municipal dos Direitos da Criança e do Adolescente no Município de Baixo Guandu e dá outras providências.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2356/untitled_20230803_091202.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2356/untitled_20230803_091202.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo III da Lei Municipal nº 2.946 de 15 de Dezembro de 2017.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2374/untitled_20230811_070052.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2374/untitled_20230811_070052.pdf</t>
   </si>
   <si>
     <t>Define as ações e os serviços de saúde voltados para vigilância, prevenção e controle de Zoonoses e de acidentes causados por animais peçonhentos e venenosos e dá outras providências.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2379/untitled_20230814_112701.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2379/untitled_20230814_112701.pdf</t>
   </si>
   <si>
     <t>Ratifica a deliberação da assembléia geral do consorcio publico intermunicipal para o fortalecimento da produção e comercialização de produtos hortigranjeiros- cointer que altera e consolida o protocolo de intenções do cointer e dá outras providências.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2397/institui_o_canal_de_atendimento_nas_unidades_basicas_de_saude_hospital_e_pronto_socorro_no_ambito_do_municipio_de_baixo_guandu-es_-_por_meio_do_aplicativo_whatsapp.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2397/institui_o_canal_de_atendimento_nas_unidades_basicas_de_saude_hospital_e_pronto_socorro_no_ambito_do_municipio_de_baixo_guandu-es_-_por_meio_do_aplicativo_whatsapp.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CANAL DE ATENDIMENTO NAS UNIDADES BÁSICAS DE SAÚDE (UBS), NO ÂMBITO DO MUNICÍPIO DE BAIXO GUANDU/ES, POR MEIO DO APLICATIVO WHATSAPP</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2417/assinado_mensagem_29_e_projeto_de_lei_-_primiacao_esporte_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2417/assinado_mensagem_29_e_projeto_de_lei_-_primiacao_esporte_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Baixo Guandu a conceder premiação com a participação das equipes do campeonato Municipal de Futebol de campo e campeonato municipal de Futsal no Município de Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2418/assinado_mensagem_30_e_projeto_de_lei_-_dispoes_sobre_concessao_e_recebimento_de_patrocinios_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2418/assinado_mensagem_30_e_projeto_de_lei_-_dispoes_sobre_concessao_e_recebimento_de_patrocinios_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão e o recebimento de patrocínio pelo Município de Baixo Guandu e da outras providências.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_lei_nomenclatura_de_ruas-_vereador_liu_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_lei_nomenclatura_de_ruas-_vereador_liu_-.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública sem nomenclatura oficial, Rua Projetada iniciando-se na Av. Josias Neto A. de Carvalho até a Beira Linha, Bairro Santo Mônica, nesta cidade de Baixo Guandu – ES, que terá como denominação Oficial “MAIKE BRENDO GONÇALVES”.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_joao_pego.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_joao_pego.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça do Rosário II 'JOÃO PEGO' e dá outras providências.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2445/assinado_mensagem_33_e_projeto_de_lei_-_realizacao_de_campanhas_-_emissao_de_nota_fiscal_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2445/assinado_mensagem_33_e_projeto_de_lei_-_realizacao_de_campanhas_-_emissao_de_nota_fiscal_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A_x000D_
 REALIZAR CAMPANHAS, COM A_x000D_
 FINALIDADE DE ESTIMULAR A EMISSÃO DE_x000D_
 DOCUMENTOS FISCAIS, VISANDO_x000D_
 AMPLIAÇÃO DA RECEITA DO MUNICÍPIO DE_x000D_
 BAIXO GUANDU, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2446/assinado_mensagem_32_e_projeto_de_lei_-_cria_cargo_de_monitor_municipal_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2446/assinado_mensagem_32_e_projeto_de_lei_-_cria_cargo_de_monitor_municipal_1.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI MUNICIPAL Nº 2.923/2017,_x000D_
 QUE CRIA O CARGO DE MONITOR NO_x000D_
 ÂMBITO DA REDE MUNICIPAL DE_x000D_
 ENSINO, NO QUADRO DO MAGISTÉRIO_x000D_
 PÚBLICO MUNICIPAL; ALTERA A LEI_x000D_
 MUNICIPAL 2.906/2016, ONDE SERÃO_x000D_
 ACRESCIDOS OS § 3º E 4º DO ARTIGO 4º_x000D_
 DA REFERIDA LEI:”</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2448/assinado_mensagem_28_e_projeto_de_lei_-_institui_politica_municipal_de_praticas_sustetaveis_empresariais_4_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2448/assinado_mensagem_28_e_projeto_de_lei_-_institui_politica_municipal_de_praticas_sustetaveis_empresariais_4_1.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA MUNICIPAL DE_x000D_
 FOMENTO A PRÁTICAS_x000D_
 SUSTENTÁVEIS EMPRESARIAIS E_x000D_
 RESIDENCIAIS NO MUNICÍPIO DE_x000D_
 BAIXO GUANDU/ES”</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2449/assinado_mensagem_31_e_projeto_de_lei_-_piso_enfermagem_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2449/assinado_mensagem_31_e_projeto_de_lei_-_piso_enfermagem_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza o poder Executivo Municipal a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a emenda Constitucional 127/2022.”</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2450/assinado_projeto_lei_estrutura-final20231_outubro_3.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2450/assinado_projeto_lei_estrutura-final20231_outubro_3.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a Estrutura Administrativa da Prefeitura Municipal de Baixo Guandu, Estado do Espírito Santo, e dá outras providências”.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_es_446.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_es_446.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a denominação da antiga ES 446 entre a rotatória do Posto Lopes até a divisa com a cidade de Aimorés - MG (Hospital São José), para 'ESTRADA NICOLAU DE ALMEIDA BARBOSA' e dá outras providências."</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2454/assinado_orcamento_2024.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2454/assinado_orcamento_2024.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE BAIXO GUANDU PARA O EXERCÍCIO FINANCEIRO DE 2024. LOA</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2455/assinado_lei_3.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2455/assinado_lei_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI DE DIRETRIZES ORÇAMENTÁRIA PARA O_x000D_
 EXERCÍCIO FINANCEIRO DE 2024.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2456/assinado_ppa.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2456/assinado_ppa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PLANO_x000D_
 PLURIANUAL PARA O PERÍODO DE 2022_x000D_
 A 2025</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2473/assinado_projeto_de_lei_-_adm_1_pdm_3_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2473/assinado_projeto_de_lei_-_adm_1_pdm_3_assinado.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº_x000D_
 2.362/2006, e dá outras providencias</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2480/assinado_mensagem_39_e_projeto_de_lei_-_alteracao_desvinculacao_de_receitas_correntes_da_cosip_-_investimentos-2_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2480/assinado_mensagem_39_e_projeto_de_lei_-_alteracao_desvinculacao_de_receitas_correntes_da_cosip_-_investimentos-2_1.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI_x000D_
 Nº. 3.131/2022, QUE DISPÕE A_x000D_
 DESVINCULAÇÃO DE RECEITAS_x000D_
 CORRENTES DA COSIP, EM_x000D_
 CONFORMIDADE COM O DISPOSTO NO_x000D_
 ARTIGO 76-B DA CONSTITUIÇÃO_x000D_
 FEDERAL</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2499/projeto_de_lei_construcao_sede_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2499/projeto_de_lei_construcao_sede_assinado.pdf</t>
   </si>
   <si>
     <t>CRIA FUNDO ESPECIAL PARA AQUISIÇÃO E/OU CONSTRUÇÃO DE SEDE PRÓPRIA PARA A CÂMARA MUNICIPAL DE BAIXO GUANDU/ES.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2516/assinado_assinado_projeto_lei_parcerias_publicas_-_privadas_completo11.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2516/assinado_assinado_projeto_lei_parcerias_publicas_-_privadas_completo11.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de Baixo Guandu, ES, e dá outras providências”.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2517/assinado_minha_casa_legal.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2517/assinado_minha_casa_legal.pdf</t>
   </si>
   <si>
     <t>Institui o Programa MINHA CASA LEGAL,_x000D_
 Programa Municipal de Regularização_x000D_
 Fundiária – REURB, e, dispõe sobre os_x000D_
 instrumentos coletivos e individuais de_x000D_
 Regularização Fundiária de terra para fins de_x000D_
 moradia e finalidade econômica no município_x000D_
 de Baixo Guandu, Estado do Espírito Santo, e_x000D_
 o Resgate de Aforamento dos imóveis_x000D_
 aforados remanescentes, os respectivos_x000D_
 procedimentos, e dá outras providências</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2524/assinado_dispoe_sobre_a_estrutura_organizacional_do_servico_autonomo_de_agua_e_esgoto_2023_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2524/assinado_dispoe_sobre_a_estrutura_organizacional_do_servico_autonomo_de_agua_e_esgoto_2023_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ESTRUTURA ORGANIZACIONAL DO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO - SAAE DO MUNICÍPIO DE BAIXO GUANDU/ES, INSTITUI O REGULAMENTO PESSOAL, O REGULAMENTO PROCESSUAL, O PLANO DE CARGOS, VENCIMENTOS E CARREIRAS DOS SERVIDORES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_nomenclatura_de_ruas_-_jose_andre.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_nomenclatura_de_ruas_-_jose_andre.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Posto de Saúde do Bairro Santa Mônica/São José, que terá como denominação Oficial “JOSÉ ANDRÉ VERÍSSIMO”.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2540/assinado_mensagem_42_e_projeto_de_lei_-_nova_lei_de_doacao_de_relogio_e_termometro_pracas_baixo_guandu_es_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2540/assinado_mensagem_42_e_projeto_de_lei_-_nova_lei_de_doacao_de_relogio_e_termometro_pracas_baixo_guandu_es_1.pdf</t>
   </si>
   <si>
     <t>“Autoriza ao Chefe do Poder executivo a_x000D_
 promover a Outorga de Permissão Especial de_x000D_
 Uso de Espaço Público para fixação de_x000D_
 Equipamentos de Publicidade com Relógio e_x000D_
 Termômetro, Digital ou Analógico, com a_x000D_
 finalidade de embelezamento das praças e_x000D_
 logradouros públicos, bem como, a promoção_x000D_
 de informação à coletividade do horário e_x000D_
 temperatura local, por prazo determinado”</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2541/assinado_mensagem_43_e_projeto_de_lei_-_revisao_do_ticket_2023_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2541/assinado_mensagem_43_e_projeto_de_lei_-_revisao_do_ticket_2023_1.pdf</t>
   </si>
   <si>
     <t>Concede parcela extra do benefício_x000D_
 auxílio alimentação à título de 13º_x000D_
 salário, a ser quitada no mês de_x000D_
 dezembro de 2023</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
     <t>Sem Nomenclatura</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_lei_pps_novo_para_o_sapl.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_lei_pps_novo_para_o_sapl.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Municipal de Parcerias Público-Privadas e Concessões do Município de Baixo Guandu/ES, e dá outras providências.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2570/assinado_assinado_assinado_assinado_tickte_final.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2570/assinado_assinado_assinado_assinado_tickte_final.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração da Lei 3.120/2022, Art. 3º, §1º, 2º e 3º, incisos I, II, III e IV, e dá outras providências.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2575/codigo_2023_15.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2575/codigo_2023_15.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CÓDIGO TRIBUTÁRIO DO MUNICÍPIO DE_x000D_
 BAIXO GUANDU E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2329/resolucao_001-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2329/resolucao_001-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os processos legislativos eletrônicos, e regulamenta os incisos I, II, III, IV, V, VI, VII, VIII, IX, e X, e § 1°, § 2° e § 3° do Art. 85; e ao Art. 90, que também será alterado no Art. 46 da Lei Orgânica de Baixo Guandu, com observância da Lei 12.527/2011 - Lei de Acesso á Informação. Regimento Interno.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2330/resolucao_002_-_2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2330/resolucao_002_-_2023.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 61, §, o Art.72; o Art. 85, § 2º, o Art. 129, os incisos I, II e III; o aRT. 140, O Art. 141, acrescenta ao Art. 60 o § 1°, ao Art. 66 o Inciso III, ao Art. 129, os incisos IV, e V e as alineas, A, B, C, D e E. Regimento Interno.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento da Senhora, MARIA DAS DORES DE VASCONCELOS, ocorrido no dia 21 de Fevereiro do ano de 2023, mãe do Secretário de Estradas e Pontes João Vasconcelos.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>Voto de Pesar pelo falecimento do 1° Sargento PM-RR, HELIO GOMES, acorrido no dia 28 de fevereiro do ano de 2023.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
@@ -4169,81 +4169,81 @@
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>Alderino Gonçalves, Leandro da Kimacol</t>
   </si>
   <si>
     <t>VOTO DE PESAR, pelo falecimento do Senhor, JOÃO LINO FILHO NEPOMUCENO FILHO, ocorrido no dia 16 de Abril do ano de 2023 Ex-vereador deste Poder Legislativo.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>VOTO DE PESAR, aos Familiares e Amigos pelo Falecimento do Saudoso Professor Armando Scárdua , ocorrido no dia 30/04/2023</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>VOTO DE PESAR: aos familiares e amigos pelo falecimento do saudoso BELOILTON RIBEIRO MORAES (BELO), ocorrido no dia 07/05/2023.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2485/voto_de_pesar_laurides.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2485/voto_de_pesar_laurides.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Voto de Pesar pelo falecimento do Ex-vereador Laurides Rufino das Neves.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2496/voto_de_pesar_bidim.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2496/voto_de_pesar_bidim.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento da Sra. Helena Marçal e seu filho Gabriel Marçal, tia e primo do Vereador Bidim.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Altero o parágrafo 1° do art. 194 da Lei Orgânica Municipal, que trata dos feriados e pontos facultativos municipais.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2332/emenda_a_lei_organica_002-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2332/emenda_a_lei_organica_002-2023.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>BL</t>
   </si>
   <si>
     <t>Balancete Legislativo</t>
   </si>
   <si>
     <t>Balancete da receita e despesas  desta casa de Leis ,referente ao mês de Dezembro.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>Balancete legislativo referente ao mês de Janeiro.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
@@ -4280,192 +4280,192 @@
   <si>
     <t>Balancete da receita e despesas referente ao mês de julho de 2023.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>Balancete da receita e despesas - Prestação de contas Mensal (PCM) e prestação de contas folha (PCF) - ref. mês de AGOSTO de 2023.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>Balancete Legislativo da receita e despesas desta Câmara referente ao mês de Setembro de 2023.</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
     <t>Balancete da receita e despesas desta Câmara referente ao mês de Outubro de 2023.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2569/assinado_balancete_novembro_2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2569/assinado_balancete_novembro_2023.pdf</t>
   </si>
   <si>
     <t>Balancete da receita e despesas desta Câmara referente ao mês de NOVEMBRO de 2023.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>EX</t>
   </si>
   <si>
     <t>Exames Bacteriológicos</t>
   </si>
   <si>
     <t>Serviço Autônomo de Água e Esgoto - SAAE</t>
   </si>
   <si>
     <t>Encaminho cópia dos exames bacteriológicos realizados na água distribuída no mês de outubro/2022.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>Exames bacteriológicos do mês de Novembro /22.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>Exames bacteriológicos do Mês de Dezembro/22.</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Prestação de Contas Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas Espírito Santo - TCES</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2558/parecer-previo-90-2023-3.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2558/parecer-previo-90-2023-3.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual Prefeito Lastênio Luiz Cardoso - Exercício 2021.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
     <t>PCS</t>
   </si>
   <si>
     <t>Prestação de Contas Saúde</t>
   </si>
   <si>
     <t>Prestação de Contas da SEMSA referente ao 1°, 2° e 3° Quadrimestre de 2022.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>PLOS</t>
   </si>
   <si>
     <t>Projeto de Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2258/plo_substitutivo_001-2023_plo_017-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2258/plo_substitutivo_001-2023_plo_017-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n 2.946/2017 e dá outras providencias. Substitutivo ao PLO 017/2023.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2388/printer_gabinete_005465.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2388/printer_gabinete_005465.pdf</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Moção de Louvor</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2461/mocao_de_louvor_igreja_maranata_esp_santo_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2461/mocao_de_louvor_igreja_maranata_esp_santo_assinado.pdf</t>
   </si>
   <si>
     <t>Moção de louvor, nos termos do Art. 116 do Regimento Interno à IGREJA CRISTÃ MARANATA no Espírito Santo, face aos 56 anos de fundação.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
     <t>EMSU</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_emenda_no_projeto_de_lei_no_060_de_2023_autor_vereador_jose_roberto_da_silva_-_supressiva_1__assinado........pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_emenda_no_projeto_de_lei_no_060_de_2023_autor_vereador_jose_roberto_da_silva_-_supressiva_1__assinado........pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA NO PROJETO DE LEI Nº 060 DE 2023 AUTOR VEREADOR JOSÉ ROBERTO DA SILVA - Ficam SUPRIMIDOS os incisos I e II do artigo 17 do projeto em evidência.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
     <t>EMA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_emenda_no_projeto_de_lei_no_060_de_2023_autor_vereador_jose_roberto_da_silva_-_aditiva_1_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_emenda_no_projeto_de_lei_no_060_de_2023_autor_vereador_jose_roberto_da_silva_-_aditiva_1_assinado....pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA NO PROJETO DE LEI Nº 060 DE 2023 AUTOR VEREADOR JOSÉ ROBERTO DA SILVA. Ficará acrescido no rol do art 7º do Capítulo III, os incisos VI e VII com as seguintes redações:</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
     <t>EMM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Unidos por Um Baixo Guandu Melhor</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2557/projeto_de_emenda_modificativa_no_projeto_de_lei_no_066_de_2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2557/projeto_de_emenda_modificativa_no_projeto_de_lei_no_066_de_2023.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscreve, com assento nesta Casa Legislativa, nos termos do artigo 81 c/c com art 118 §2º do Regimento Interno, propõe a seguinte emenda ao PROJETO DE LEI Nº 066/2023. Fica MODIFICADO O artigo 7º em seu Caput, e o inciso IV do mesmo artigo do projeto em evidência. Fica MODIFICADO o artigo 17º em seu Caput, do projeto em evidência. Fica MODIFICADO o artigo 28º em seu Caput, do projeto em evidência.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4772,51 +4772,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2531/dispoe_sobre_a_implantacao_de_energia_solar_fotovoltaica_energia_solar_nas_edificacoes_da_administracao_publica_do_municipio_guanduense_e_da_outras_providencias.__18-11-2023__assinado....pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2538/ante-projeto_de_lei_no_eraldo_trevisani.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2344/untitled_20230706_093616.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2393/untitled_20230818_114059.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2394/untitled_20230818_114310.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2415/mocao_da_aplausos_-_correta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2424/mocao_de_aplauso_uniao_mocidade_presbiteriana_ump_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2427/mocao_de_aplauso_no_leandro_-_desbravadores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2436/mocao_de_aplauso__-_pronta.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2439/mocao_de_aplausos_da_comuzzb.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplausos_no_014_igreja__batista_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2460/pedido_mocao_de_aplausos_diego.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2474/mocao_de_aplausos_ao_sr._deputado_federal_marcelo_crivellla..._assinado..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2478/mocao_de_aplausos_-_henrique_marcal_dos_santos__25-10-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2497/mocao_de_aplauso_no_leandro_-_reginaldo_caetano.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2523/mocao_de_aplausos_alunos_mascarenhas_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2563/mocao_de_aplauso_helton_protocolado_e_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2566/mocao_de_aplauso_atletas_motocross_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2567/mocao_de_aplauso_alexandra_protocolado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2342/untitled_20230706_073123.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2349/pedido_de_indicacao_n_040-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2398/pedido_de_indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2437/pedido_de_indicacao_liu__retirada_taxa_de_tratamento_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2465/pedido_de_indicacao_-_der_trevo_de_acesso_es446_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2466/pedido_de_indicacao_-_portarias_saae_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2484/pi_-_diretora_hospital_jsn_coleta_de_lixo_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2500/pedido_de_indicacao_calcamento_rural_alto_mutum_preto_ao_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2501/pedido_de_indicacao_vigas_de_pontes_km_14_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2502/pedido_de_indicacao_calcamento_rural_alto_mutum_preto_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2503/pedido_de_indicacao_vigas_de_pontes_ibituba_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2506/pedido_de_indicacao_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2508/pedido_de_indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2545/pedido_de_indicacao_-_denit_-_br_259_limpeza_valoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2560/pedido_de_indicacao_liu_saae.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2571/pedido_de_indicacao_corrego_do_pilao_ass.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2459/informacoes_saae..._assinado....pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2462/correio.interlegis.leg.br_3.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2463/correio.interlegis.leg.br_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2464/correio.interlegis.leg.br_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2476/requer_informacao_ao_diretor_do_saae-bg_-_quanto_ao_recebimento_de_alguma_notificacao_recomendacao_por_parte_do_tce-es_para_dispensa_de_servidores_aposentados.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2481/requer_informacao_ao_prefeito_municipal_-_copia_dos_processos_administrativos_no_-_1.144.2021_e_2.022.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2482/requerimento_de_informacao_com_fornecimento_de_fotocopia_ao_diretor_do_servico_autonomo_de_agua_e_esgoto__saae_-_de_baixo_guandu.es.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2498/solicitacao_de_informacoes_junto_a_secretaria_de_educacao..._assinado..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2513/requerimento_de_informacao_com_fornecimento_de_fotocopia_ao_diretor_do_saae_-_b.g_-_sobre_concessao_de_servidor_e_outros.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2233/pedido_de_providencia__rotaria_cras_e_quebra_molas_gabler.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2337/untitled_20230703_080803.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2338/untitled_20230628_115759.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2339/untitled_20230704_083116.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2340/untitled_20230704_121331.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2346/untitled_20230707_083216.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2347/pedido_de_providencia_n_115-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2348/pedido_de_providencia_n_116-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2354/pedido_de_providencia_n_118-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2355/pedido_de_providencia_n_119-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2359/untitled_20230803_110053.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2360/untitled_20230803_105831.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2361/untitled_20230803_105940.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2362/untitled_20230803_110216.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2363/untitled_20230804_102255.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2364/untitled_20230804_102236.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2373/untitled_20230808_090725.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2375/untitled_20230810_104515.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2376/untitled_20230814_073910.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2377/untitled_20230814_065309.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2378/untitled_20230814_070242.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2382/untitled_20230814_064507.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2386/untitled_20230814_064230.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2387/untitled_20230814_064712.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2390/untitled_20230816_095543.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2391/untitled_20230818_113704.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2392/untitled_20230818_113855.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2395/untitled_20230818_123801.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2396/pp_galeria_pluvial_valparaiso_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2399/conserto_do_calcamento_a_avenida_rio_doce__bairro_maua__espirito_santo_nessa_cidade.___30-08-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2400/pdp_-_providencias_para_que_seja_realizada_o_conserto_do_calcamento_localizado_a_rua_santos_dumont-bairro_rosario_i-em_frente_a_casa_do_lindomar_01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2401/pdp..._que_seja_realizada_o_asfaltamento_na_rua_quintino_bocaiuva-_bairro_sao_vicente-_que_lig_a_br_529_com_a_br_446-_nessa_cidade._01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2402/providencias_para_que_seja_espalhado_o_revsol_na_serra_do_alto_palmital_-_nessa_cidade.__01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2403/troca_de_postes_que_estao_com_defeitos_-_localizados_a_rua_florentina_avidos_-_bairro_rosario_i_-_rua_da_pedreira_01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2404/troca_de_postes_que_estao_danificados_-_com_a_ferragem_do_roda-pe_exposta_postes_esses_localizados_na_rua_borba_gato__bairro_rosario_i_-_em_frente_a_mercearia_do_gaba_01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2405/limpeza_das_ruas_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2406/pedido_de_providencia_pavimentacao_rosario_ii-ultimo_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2407/pedido_de_providencia_o_conserto_da_galeria_1_assinado_e_corrigido.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2408/pedido_de_providencias_mirante_2023-_ultimo_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2409/reconstrucao_da_praca_maua-_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2410/rua_wilsom_santana_lopes_filho_reiterar_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2411/que_seja_realizada_o_asfaltamento_na_rua_berlamindo_pinto__bairro_sapucaia_que_liga_a_br_259_com_a_br_446_nessa_cidade._01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2412/conserto_do_calcamento_localizado_no_final_da_rua_florentino_avidos_na_subida_da_pedreira__bairro_rosario_ii_nessa_cidade.__01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2413/conserto_do_calcamento_localizado_a_rua_duque_de_caxias_em_frente_ao_ginasio_brasil__centro__05-09-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2414/conserto_do_calcamento_localizado_a_rua_borba_gato_em_frente_a_casa_de_no_435__bairro_sapucaia.__05-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2416/iluminacao_av_st_terezinha_e_joaquim_mendonca_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2419/conserto_do_calcamento_localizado_a_rua_jose_evangelista__proximo_ao_acougue_do_anderson__bairro_residencial_ricardo_holz_06-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2420/operacao_tapa_buracos_no_asfalto_localizado_a_rua_zulmira_lacerda_silva_proximo_a_residencia_do_sr._tonho_ambrosio_bairro_alto_guandu_06-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2421/reforma_do_parquinho_para_as_criancas_localizado_na_creche_dona_paula_bairro_rosario_i-_06-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2423/construcao_do_calcamento_no_final_da_rua_antonio_sampaio_sentido_a_rua_henrique_coutinho__bairro_rosario_ii_12-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2428/conserto_do_calcamento_localizado_a_rua_jose_milagres__bairro_rosario_ii__em_frente_lava_jato_do_leandro_nessa_cidade.16-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2429/conserto_do_calcamento_e_limpeza_capina_na_rua_fernao_paes_lemes__bairro_sapucaia_em_frente_a_casa_do_sr._gleber_nessa_cidade._16-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2430/a_construcao_de_calcamento_a_construcao_de_calcamento_a_rua_geronimo_monteiro__bairro_alto_guandu_16-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2431/conserto_do_calcamento_localizado_a_rua_nilo_pecanha_e_rua_duque_de_caxias__bairro_rosario_i_nessa_cidade._16-09-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2432/reteirar_proliferacao_de_caramujos_2023-_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2433/pedido_de_providencia_retorno_do_programa_regular-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2434/requer_providencias_para_que_seja_realizado_o_conserto-reparo-_do_asfalto_localizado_a_rua_antonio_sampaio_nessa_cidade._23-09-2023__assinado....pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2435/requer_providencias_para_que_seja_realizada_o_conserto_do_calcamento_localizado_a_rua_tome_de_souza__bairro_sao_vicente_nessa_cidade._23-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2440/pp_semaforos_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2441/pp_capina_patio_escola_joao_julio_cardoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2442/pp_cobertura_quadra_joao_julio_cardoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2443/pp_cumprimento_da_lei_3999_61_odontologia_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2447/conserto_do_calcamento_localizado_a_rua_duque_de_caxias_proximo_a_residencia_de_2235__bairro_rosario_ii__28-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2451/pp_lombada_av_florenco_holz_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2452/conserto_do_calcamento_e_muro_de_arrimo_localizado_a_rua_barao_do_rio_branco__bairro_rosario_ii_29-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2458/reforma_na_escola_municipal_de_ensino_fundamental_olga_martinelli_em_ibituba_nessa_cidade._30-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2467/seja_construida_01_ponte_de_cimento_sobre_o_rio_guandu__km_7__sentido_ibituba__nessa_cidade.__07-10-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2468/conserto_do_calcamento_e_dos_bueiros_localizados_a_rua_oliveira_torres__bairro_sao_pedro_nessa_cidade.__07-10-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2469/construcao_do_calcamento_no_final_da_rua_jose_vieira_milagres_sentido_br_259__bairro_rosario_ii_nessa_cidade._07-10-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2470/pedido_de_providencia_troca_das_lampadas_da_praca_getulio_vargas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2471/para_melhorar_a_acessibilidade_dos_cadeirantes_a_entrada_no_parque_da_lagoa_elci_pereira_nessa_cidade._06-0-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2472/sugerindo_a_contratacao_de_01_pneumologista_para_atender_na_unidade_saude_dilma_ferreira_neto_18-10-2023_assinado..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2475/providencias_atraves_da_subsecretaria_de_transporte_transito_e_mobilidade_urbana_a_fiscalizacao_do_transito_nas_ruas_proximo_onde_e_realizada_a_feirinha_municipal_nessa_cidade.__assinado....pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2477/conserto_do_calcamento_-_r._borba_gato-b.r2_-_perto_da_casa_do_ezequiel__24-10-2023__assinado....pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2479/conserto_do_calcamento_localizado_a_r._borba_gato_em_frente_ao_salao_do_nenem__b._rosario_i__nessa_cidade._25-10-2023_assinado..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2483/pedido_de_providencia_praca_sao_pedro.docx.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2486/pedido_providencia_ponte.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2487/pedido_de_providencia_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2489/pedido_no_011.2023_-quebra_-_molas_-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2490/pedido_no_012.2023_-placas_-_antonio_samapaio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2491/requer_providencias_para_construir_01_ponte_de_cimento_que_passa_sobre_o_corrego_mutum_claro__distrito_de_alto_mutum_nessa_cidade.__02-11-2023..._assinado..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2492/pedido_de_providencia_para_que_seja_construido_03_quebra-molas_na_rua_jose_milagres_ferreira__bairro_rosario_ii._03-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2493/colocacao_de_postes_e_iluminacao_na_praca_publica_do_distrito_de_alto_mutum_preto__02-11-2023..._assinado..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2494/providencia_para_que_seja_construido_01_quebra-mola_na_r._duque_de_caxias_com_a_r._nestor_gomes_bairro_rosario_i._03-11-2023_assinado..pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2495/construcao_de_03_quebra-molas_na_rua_henrique_coutinho_rua_da_escola_darlene_maggioni_franquini__bairro_rosario_ii._03-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2505/pedido_no_013.2023_-quebra_-_molas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2507/pedido_de_providencia_praca_ricardo_holz.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2509/calcamento_rua_rudio_plantikow_maua_es_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2510/calcamento_final_da_rua_antonio_sampaio_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2511/pedido_de_providencia_pavimentacao_diversas_ruas-_novembro_2023-_2_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2512/providencias_____para______seja_____reparado-consertado_o_calcamento_localizado_a_rua_carlos_gomes_proximo_a_new_cell__centro_nessa_cidade._assinado....pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2514/pedidos_de_providencia_tampa_do_bueiro_sao_vicente-_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2520/providencias_para_colocacao_de_sistema_de_ar_condicionado_na_emeief_presidente_kennedy_nesse_municipio._16-11-2023_assinado..pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2521/pedido_de_reformas_na_emeief_presidente_kennedy..._16-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2522/pedido_de_providencia_reintera_pedido_170_2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2525/pedido_de_providencias_ventiladores_nas_escolas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2526/providencias_para_que_seja_construida_01_praca_na_rua_zulmira_lacerda_da_silva_-_bairro_alto_guandu_nessa_cidade.__17-11-2023__assinado....pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2527/pedido_no_016.2023_-alambrado_quadra-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2528/pedido_no_015.2023_-banheiro_escola_-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2529/reiterar_pedido_de_providencias_reforma_da_escola_kened_e_pilares_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2530/pedido_no_014.2023_-bebedouo_campo-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2532/pedido_de_providencia_valparaiso.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2533/pedido_de_providencia_praca_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2534/providencias_para_que_seja_colocado_servico_de_ar_condicionado_no_local_onde_esta_funcionando_a_creche_d._rosa_-_22-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2535/requer_junto_ao_pref_mun_sr._lastenio_luiz_cardoso_providencias___para_que___seja_feita_o__calcamento_na_r_goncalves_junior_distrito_de_ibituba_nessa_cidade._25-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2536/providencias__para__seja_feita_o_reparo_no_calcamento_na_r._getulio_vargas_no_distrito_de_ibituba_em_frente_ao_no_154_residencia_da_mae_do_sr._denailson.____25-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2537/requer_providencias_ao_sec.__de_eng._e_infra._urb._sr._yoshito_de_s._fukuda_para_que_seja_realizada_a_colocacao_de_alguns_bracos_e_ilum_pub_em_alguns_postes_localizado_a_r._d._de_c__assinado....pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2542/requer_junto_ao_prefeito_municipal_sr._lastenio_cardoso_providencias__seja_feita_o_reparo_no_calcamento_a_rua_da_esc.__olga_martinelli_-_distrito_de_ibituba__baixo_guandu_nessa_cidade_assinado....pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2543/limpeza_calcada_rua_pedro_nolasco_sapucaia_assinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2544/patroalmento_das_ruas_em_ibituba..._30-11-2023._assinado....pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2546/requer_a_construcao_de_uma_praca_de_lazer_no_bairro_boa_vista__30-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2547/reparo_no_calcamento_na_r._osvaldo_cruz_-_b.s._vicente..._30-11-2023..._assinado..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2548/pedidos_providencia_vila_nova_e_serra_do_crisciuma.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2552/pedido_de_providencia_pedidos_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2553/pedido_de_providencia_no_lanche.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2554/pedido_providencia_serra_do_crisciuma.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2555/pedido_providencia_barra_do_bananal.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2556/pedido_no_017.2023_-conserto_do_calcamento-_val_paraiso.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2559/pedido_de_providencia_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2561/pedido_de_providencia_bidim_-_creche_e_pediatra.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2562/pp_rebaixamento_nesf_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2564/pedido_de_providencia_reiterar_volta_do_onibus_da_saude_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2572/pedido_de_providencia_reiterar_pedido_avenida_rio_doce-_assinante.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2573/pedido_de_providencia_reiterar_pedido_ambulancia_de_ibituba_e_outros_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2574/pedido_de_providencia_manutencao_dos_canteiros_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2357/projeto_de_decreto_legislativo_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2425/helder_tabosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2426/titulo_de_cidadao_-_pronto.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_decreto_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_decreto_legislativo_-_doacao_ar_condicionado_1.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2568/titulo_cidadao_guanduense_-__pr_kleidson_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2312/untitled_20230605_112452.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2328/plo_30_-_2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2331/plo_31_-_2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2334/projeto_de_lei_ordinaria_n_033-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2335/projeto_de_lei_ordinaria_n_034-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2336/untitled_20230628_095208.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_ordinaria_n_036-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_lei_ordinaria_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_ordinaria_n_038-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2351/projeto_de_lei_ordinaria_n_039-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2356/untitled_20230803_091202.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2374/untitled_20230811_070052.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2379/untitled_20230814_112701.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2397/institui_o_canal_de_atendimento_nas_unidades_basicas_de_saude_hospital_e_pronto_socorro_no_ambito_do_municipio_de_baixo_guandu-es_-_por_meio_do_aplicativo_whatsapp.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2417/assinado_mensagem_29_e_projeto_de_lei_-_primiacao_esporte_1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2418/assinado_mensagem_30_e_projeto_de_lei_-_dispoes_sobre_concessao_e_recebimento_de_patrocinios_1.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_lei_nomenclatura_de_ruas-_vereador_liu_-.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_joao_pego.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2445/assinado_mensagem_33_e_projeto_de_lei_-_realizacao_de_campanhas_-_emissao_de_nota_fiscal_1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2446/assinado_mensagem_32_e_projeto_de_lei_-_cria_cargo_de_monitor_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2448/assinado_mensagem_28_e_projeto_de_lei_-_institui_politica_municipal_de_praticas_sustetaveis_empresariais_4_1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2449/assinado_mensagem_31_e_projeto_de_lei_-_piso_enfermagem_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2450/assinado_projeto_lei_estrutura-final20231_outubro_3.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_es_446.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2454/assinado_orcamento_2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2455/assinado_lei_3.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2456/assinado_ppa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2473/assinado_projeto_de_lei_-_adm_1_pdm_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2480/assinado_mensagem_39_e_projeto_de_lei_-_alteracao_desvinculacao_de_receitas_correntes_da_cosip_-_investimentos-2_1.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2499/projeto_de_lei_construcao_sede_assinado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2516/assinado_assinado_projeto_lei_parcerias_publicas_-_privadas_completo11.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2517/assinado_minha_casa_legal.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2524/assinado_dispoe_sobre_a_estrutura_organizacional_do_servico_autonomo_de_agua_e_esgoto_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_nomenclatura_de_ruas_-_jose_andre.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2540/assinado_mensagem_42_e_projeto_de_lei_-_nova_lei_de_doacao_de_relogio_e_termometro_pracas_baixo_guandu_es_1.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2541/assinado_mensagem_43_e_projeto_de_lei_-_revisao_do_ticket_2023_1.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_lei_pps_novo_para_o_sapl.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2570/assinado_assinado_assinado_assinado_tickte_final.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2575/codigo_2023_15.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2329/resolucao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2330/resolucao_002_-_2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2485/voto_de_pesar_laurides.docx.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2496/voto_de_pesar_bidim.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2332/emenda_a_lei_organica_002-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2569/assinado_balancete_novembro_2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2558/parecer-previo-90-2023-3.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2258/plo_substitutivo_001-2023_plo_017-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2388/printer_gabinete_005465.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2461/mocao_de_louvor_igreja_maranata_esp_santo_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_emenda_no_projeto_de_lei_no_060_de_2023_autor_vereador_jose_roberto_da_silva_-_supressiva_1__assinado........pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_emenda_no_projeto_de_lei_no_060_de_2023_autor_vereador_jose_roberto_da_silva_-_aditiva_1_assinado....pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2557/projeto_de_emenda_modificativa_no_projeto_de_lei_no_066_de_2023.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2531/dispoe_sobre_a_implantacao_de_energia_solar_fotovoltaica_energia_solar_nas_edificacoes_da_administracao_publica_do_municipio_guanduense_e_da_outras_providencias.__18-11-2023__assinado....pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2538/ante-projeto_de_lei_no_eraldo_trevisani.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2344/untitled_20230706_093616.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2393/untitled_20230818_114059.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2394/untitled_20230818_114310.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2415/mocao_da_aplausos_-_correta.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2424/mocao_de_aplauso_uniao_mocidade_presbiteriana_ump_assinado.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2427/mocao_de_aplauso_no_leandro_-_desbravadores.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2436/mocao_de_aplauso__-_pronta.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2439/mocao_de_aplausos_da_comuzzb.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2457/mocao_de_aplausos_no_014_igreja__batista_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2460/pedido_mocao_de_aplausos_diego.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2474/mocao_de_aplausos_ao_sr._deputado_federal_marcelo_crivellla..._assinado..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2478/mocao_de_aplausos_-_henrique_marcal_dos_santos__25-10-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2497/mocao_de_aplauso_no_leandro_-_reginaldo_caetano.docx.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2523/mocao_de_aplausos_alunos_mascarenhas_1.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2563/mocao_de_aplauso_helton_protocolado_e_assinado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2566/mocao_de_aplauso_atletas_motocross_assinado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2567/mocao_de_aplauso_alexandra_protocolado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2342/untitled_20230706_073123.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2349/pedido_de_indicacao_n_040-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2398/pedido_de_indicacao_01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2437/pedido_de_indicacao_liu__retirada_taxa_de_tratamento_de_esgoto.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2465/pedido_de_indicacao_-_der_trevo_de_acesso_es446_assinado.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2466/pedido_de_indicacao_-_portarias_saae_assinado.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2484/pi_-_diretora_hospital_jsn_coleta_de_lixo_assinado.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2500/pedido_de_indicacao_calcamento_rural_alto_mutum_preto_ao_prefeito_assinado.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2501/pedido_de_indicacao_vigas_de_pontes_km_14_assinado.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2502/pedido_de_indicacao_calcamento_rural_alto_mutum_preto_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2503/pedido_de_indicacao_vigas_de_pontes_ibituba_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2506/pedido_de_indicacao_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2508/pedido_de_indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2545/pedido_de_indicacao_-_denit_-_br_259_limpeza_valoes_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2560/pedido_de_indicacao_liu_saae.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2571/pedido_de_indicacao_corrego_do_pilao_ass.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2459/informacoes_saae..._assinado....pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2462/correio.interlegis.leg.br_3.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2463/correio.interlegis.leg.br_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2464/correio.interlegis.leg.br_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2476/requer_informacao_ao_diretor_do_saae-bg_-_quanto_ao_recebimento_de_alguma_notificacao_recomendacao_por_parte_do_tce-es_para_dispensa_de_servidores_aposentados.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2481/requer_informacao_ao_prefeito_municipal_-_copia_dos_processos_administrativos_no_-_1.144.2021_e_2.022.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2482/requerimento_de_informacao_com_fornecimento_de_fotocopia_ao_diretor_do_servico_autonomo_de_agua_e_esgoto__saae_-_de_baixo_guandu.es.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2498/solicitacao_de_informacoes_junto_a_secretaria_de_educacao..._assinado..pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2513/requerimento_de_informacao_com_fornecimento_de_fotocopia_ao_diretor_do_saae_-_b.g_-_sobre_concessao_de_servidor_e_outros.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2233/pedido_de_providencia__rotaria_cras_e_quebra_molas_gabler.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2337/untitled_20230703_080803.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2338/untitled_20230628_115759.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2339/untitled_20230704_083116.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2340/untitled_20230704_121331.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2346/untitled_20230707_083216.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2347/pedido_de_providencia_n_115-2023.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2348/pedido_de_providencia_n_116-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2354/pedido_de_providencia_n_118-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2355/pedido_de_providencia_n_119-2023.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2359/untitled_20230803_110053.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2360/untitled_20230803_105831.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2361/untitled_20230803_105940.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2362/untitled_20230803_110216.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2363/untitled_20230804_102255.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2364/untitled_20230804_102236.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2373/untitled_20230808_090725.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2375/untitled_20230810_104515.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2376/untitled_20230814_073910.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2377/untitled_20230814_065309.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2378/untitled_20230814_070242.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2382/untitled_20230814_064507.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2386/untitled_20230814_064230.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2387/untitled_20230814_064712.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2390/untitled_20230816_095543.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2391/untitled_20230818_113704.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2392/untitled_20230818_113855.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2395/untitled_20230818_123801.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2396/pp_galeria_pluvial_valparaiso_assinado.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2399/conserto_do_calcamento_a_avenida_rio_doce__bairro_maua__espirito_santo_nessa_cidade.___30-08-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2400/pdp_-_providencias_para_que_seja_realizada_o_conserto_do_calcamento_localizado_a_rua_santos_dumont-bairro_rosario_i-em_frente_a_casa_do_lindomar_01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2401/pdp..._que_seja_realizada_o_asfaltamento_na_rua_quintino_bocaiuva-_bairro_sao_vicente-_que_lig_a_br_529_com_a_br_446-_nessa_cidade._01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2402/providencias_para_que_seja_espalhado_o_revsol_na_serra_do_alto_palmital_-_nessa_cidade.__01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2403/troca_de_postes_que_estao_com_defeitos_-_localizados_a_rua_florentina_avidos_-_bairro_rosario_i_-_rua_da_pedreira_01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2404/troca_de_postes_que_estao_danificados_-_com_a_ferragem_do_roda-pe_exposta_postes_esses_localizados_na_rua_borba_gato__bairro_rosario_i_-_em_frente_a_mercearia_do_gaba_01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2405/limpeza_das_ruas_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2406/pedido_de_providencia_pavimentacao_rosario_ii-ultimo_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2407/pedido_de_providencia_o_conserto_da_galeria_1_assinado_e_corrigido.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2408/pedido_de_providencias_mirante_2023-_ultimo_assinado.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2409/reconstrucao_da_praca_maua-_assinado.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2410/rua_wilsom_santana_lopes_filho_reiterar_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2411/que_seja_realizada_o_asfaltamento_na_rua_berlamindo_pinto__bairro_sapucaia_que_liga_a_br_259_com_a_br_446_nessa_cidade._01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2412/conserto_do_calcamento_localizado_no_final_da_rua_florentino_avidos_na_subida_da_pedreira__bairro_rosario_ii_nessa_cidade.__01-09-2023assinado.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2413/conserto_do_calcamento_localizado_a_rua_duque_de_caxias_em_frente_ao_ginasio_brasil__centro__05-09-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2414/conserto_do_calcamento_localizado_a_rua_borba_gato_em_frente_a_casa_de_no_435__bairro_sapucaia.__05-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2416/iluminacao_av_st_terezinha_e_joaquim_mendonca_assinado.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2419/conserto_do_calcamento_localizado_a_rua_jose_evangelista__proximo_ao_acougue_do_anderson__bairro_residencial_ricardo_holz_06-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2420/operacao_tapa_buracos_no_asfalto_localizado_a_rua_zulmira_lacerda_silva_proximo_a_residencia_do_sr._tonho_ambrosio_bairro_alto_guandu_06-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2421/reforma_do_parquinho_para_as_criancas_localizado_na_creche_dona_paula_bairro_rosario_i-_06-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2423/construcao_do_calcamento_no_final_da_rua_antonio_sampaio_sentido_a_rua_henrique_coutinho__bairro_rosario_ii_12-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2428/conserto_do_calcamento_localizado_a_rua_jose_milagres__bairro_rosario_ii__em_frente_lava_jato_do_leandro_nessa_cidade.16-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2429/conserto_do_calcamento_e_limpeza_capina_na_rua_fernao_paes_lemes__bairro_sapucaia_em_frente_a_casa_do_sr._gleber_nessa_cidade._16-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2430/a_construcao_de_calcamento_a_construcao_de_calcamento_a_rua_geronimo_monteiro__bairro_alto_guandu_16-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2431/conserto_do_calcamento_localizado_a_rua_nilo_pecanha_e_rua_duque_de_caxias__bairro_rosario_i_nessa_cidade._16-09-2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2432/reteirar_proliferacao_de_caramujos_2023-_assinado.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2433/pedido_de_providencia_retorno_do_programa_regular-2_assinado.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2434/requer_providencias_para_que_seja_realizado_o_conserto-reparo-_do_asfalto_localizado_a_rua_antonio_sampaio_nessa_cidade._23-09-2023__assinado....pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2435/requer_providencias_para_que_seja_realizada_o_conserto_do_calcamento_localizado_a_rua_tome_de_souza__bairro_sao_vicente_nessa_cidade._23-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2440/pp_semaforos_assinado.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2441/pp_capina_patio_escola_joao_julio_cardoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2442/pp_cobertura_quadra_joao_julio_cardoso_assinado.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2443/pp_cumprimento_da_lei_3999_61_odontologia_assinado.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2447/conserto_do_calcamento_localizado_a_rua_duque_de_caxias_proximo_a_residencia_de_2235__bairro_rosario_ii__28-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2451/pp_lombada_av_florenco_holz_assinado.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2452/conserto_do_calcamento_e_muro_de_arrimo_localizado_a_rua_barao_do_rio_branco__bairro_rosario_ii_29-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2458/reforma_na_escola_municipal_de_ensino_fundamental_olga_martinelli_em_ibituba_nessa_cidade._30-09-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2467/seja_construida_01_ponte_de_cimento_sobre_o_rio_guandu__km_7__sentido_ibituba__nessa_cidade.__07-10-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2468/conserto_do_calcamento_e_dos_bueiros_localizados_a_rua_oliveira_torres__bairro_sao_pedro_nessa_cidade.__07-10-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2469/construcao_do_calcamento_no_final_da_rua_jose_vieira_milagres_sentido_br_259__bairro_rosario_ii_nessa_cidade._07-10-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2470/pedido_de_providencia_troca_das_lampadas_da_praca_getulio_vargas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2471/para_melhorar_a_acessibilidade_dos_cadeirantes_a_entrada_no_parque_da_lagoa_elci_pereira_nessa_cidade._06-0-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2472/sugerindo_a_contratacao_de_01_pneumologista_para_atender_na_unidade_saude_dilma_ferreira_neto_18-10-2023_assinado..pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2475/providencias_atraves_da_subsecretaria_de_transporte_transito_e_mobilidade_urbana_a_fiscalizacao_do_transito_nas_ruas_proximo_onde_e_realizada_a_feirinha_municipal_nessa_cidade.__assinado....pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2477/conserto_do_calcamento_-_r._borba_gato-b.r2_-_perto_da_casa_do_ezequiel__24-10-2023__assinado....pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2479/conserto_do_calcamento_localizado_a_r._borba_gato_em_frente_ao_salao_do_nenem__b._rosario_i__nessa_cidade._25-10-2023_assinado..pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2483/pedido_de_providencia_praca_sao_pedro.docx.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2486/pedido_providencia_ponte.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2487/pedido_de_providencia_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2489/pedido_no_011.2023_-quebra_-_molas_-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2490/pedido_no_012.2023_-placas_-_antonio_samapaio.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2491/requer_providencias_para_construir_01_ponte_de_cimento_que_passa_sobre_o_corrego_mutum_claro__distrito_de_alto_mutum_nessa_cidade.__02-11-2023..._assinado..pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2492/pedido_de_providencia_para_que_seja_construido_03_quebra-molas_na_rua_jose_milagres_ferreira__bairro_rosario_ii._03-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2493/colocacao_de_postes_e_iluminacao_na_praca_publica_do_distrito_de_alto_mutum_preto__02-11-2023..._assinado..pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2494/providencia_para_que_seja_construido_01_quebra-mola_na_r._duque_de_caxias_com_a_r._nestor_gomes_bairro_rosario_i._03-11-2023_assinado..pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2495/construcao_de_03_quebra-molas_na_rua_henrique_coutinho_rua_da_escola_darlene_maggioni_franquini__bairro_rosario_ii._03-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2505/pedido_no_013.2023_-quebra_-_molas.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2507/pedido_de_providencia_praca_ricardo_holz.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2509/calcamento_rua_rudio_plantikow_maua_es_assinado.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2510/calcamento_final_da_rua_antonio_sampaio_assinado.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2511/pedido_de_providencia_pavimentacao_diversas_ruas-_novembro_2023-_2_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2512/providencias_____para______seja_____reparado-consertado_o_calcamento_localizado_a_rua_carlos_gomes_proximo_a_new_cell__centro_nessa_cidade._assinado....pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2514/pedidos_de_providencia_tampa_do_bueiro_sao_vicente-_assinado.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2520/providencias_para_colocacao_de_sistema_de_ar_condicionado_na_emeief_presidente_kennedy_nesse_municipio._16-11-2023_assinado..pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2521/pedido_de_reformas_na_emeief_presidente_kennedy..._16-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2522/pedido_de_providencia_reintera_pedido_170_2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2525/pedido_de_providencias_ventiladores_nas_escolas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2526/providencias_para_que_seja_construida_01_praca_na_rua_zulmira_lacerda_da_silva_-_bairro_alto_guandu_nessa_cidade.__17-11-2023__assinado....pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2527/pedido_no_016.2023_-alambrado_quadra-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2528/pedido_no_015.2023_-banheiro_escola_-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2529/reiterar_pedido_de_providencias_reforma_da_escola_kened_e_pilares_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2530/pedido_no_014.2023_-bebedouo_campo-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2532/pedido_de_providencia_valparaiso.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2533/pedido_de_providencia_praca_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2534/providencias_para_que_seja_colocado_servico_de_ar_condicionado_no_local_onde_esta_funcionando_a_creche_d._rosa_-_22-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2535/requer_junto_ao_pref_mun_sr._lastenio_luiz_cardoso_providencias___para_que___seja_feita_o__calcamento_na_r_goncalves_junior_distrito_de_ibituba_nessa_cidade._25-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2536/providencias__para__seja_feita_o_reparo_no_calcamento_na_r._getulio_vargas_no_distrito_de_ibituba_em_frente_ao_no_154_residencia_da_mae_do_sr._denailson.____25-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2537/requer_providencias_ao_sec.__de_eng._e_infra._urb._sr._yoshito_de_s._fukuda_para_que_seja_realizada_a_colocacao_de_alguns_bracos_e_ilum_pub_em_alguns_postes_localizado_a_r._d._de_c__assinado....pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2542/requer_junto_ao_prefeito_municipal_sr._lastenio_cardoso_providencias__seja_feita_o_reparo_no_calcamento_a_rua_da_esc.__olga_martinelli_-_distrito_de_ibituba__baixo_guandu_nessa_cidade_assinado....pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2543/limpeza_calcada_rua_pedro_nolasco_sapucaia_assinado.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2544/patroalmento_das_ruas_em_ibituba..._30-11-2023._assinado....pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2546/requer_a_construcao_de_uma_praca_de_lazer_no_bairro_boa_vista__30-11-2023_assinado....pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2547/reparo_no_calcamento_na_r._osvaldo_cruz_-_b.s._vicente..._30-11-2023..._assinado..pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2548/pedidos_providencia_vila_nova_e_serra_do_crisciuma.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2552/pedido_de_providencia_pedidos_santa_monica.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2553/pedido_de_providencia_no_lanche.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2554/pedido_providencia_serra_do_crisciuma.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2555/pedido_providencia_barra_do_bananal.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2556/pedido_no_017.2023_-conserto_do_calcamento-_val_paraiso.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2559/pedido_de_providencia_jacutinga.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2561/pedido_de_providencia_bidim_-_creche_e_pediatra.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2562/pp_rebaixamento_nesf_assinado.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2564/pedido_de_providencia_reiterar_volta_do_onibus_da_saude_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2572/pedido_de_providencia_reiterar_pedido_avenida_rio_doce-_assinante.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2573/pedido_de_providencia_reiterar_pedido_ambulancia_de_ibituba_e_outros_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2574/pedido_de_providencia_manutencao_dos_canteiros_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2357/projeto_de_decreto_legislativo_n_005-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2425/helder_tabosa_assinado.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2426/titulo_de_cidadao_-_pronto.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2488/projeto_de_decreto_honra_ao_merito.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2565/projeto_de_decreto_legislativo_-_doacao_ar_condicionado_1.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2568/titulo_cidadao_guanduense_-__pr_kleidson_assinado.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2312/untitled_20230605_112452.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2328/plo_30_-_2023.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2331/plo_31_-_2023.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2334/projeto_de_lei_ordinaria_n_033-2023.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2335/projeto_de_lei_ordinaria_n_034-2023.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2336/untitled_20230628_095208.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2341/projeto_de_lei_ordinaria_n_036-2023.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2345/projeto_de_lei_ordinaria_n_037-2023.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2350/projeto_de_lei_ordinaria_n_038-2023.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2351/projeto_de_lei_ordinaria_n_039-2023.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2356/untitled_20230803_091202.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2374/untitled_20230811_070052.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2379/untitled_20230814_112701.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2397/institui_o_canal_de_atendimento_nas_unidades_basicas_de_saude_hospital_e_pronto_socorro_no_ambito_do_municipio_de_baixo_guandu-es_-_por_meio_do_aplicativo_whatsapp.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2417/assinado_mensagem_29_e_projeto_de_lei_-_primiacao_esporte_1.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2418/assinado_mensagem_30_e_projeto_de_lei_-_dispoes_sobre_concessao_e_recebimento_de_patrocinios_1.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2438/projeto_de_lei_nomenclatura_de_ruas-_vereador_liu_-.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2444/projeto_de_lei_joao_pego.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2445/assinado_mensagem_33_e_projeto_de_lei_-_realizacao_de_campanhas_-_emissao_de_nota_fiscal_1.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2446/assinado_mensagem_32_e_projeto_de_lei_-_cria_cargo_de_monitor_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2448/assinado_mensagem_28_e_projeto_de_lei_-_institui_politica_municipal_de_praticas_sustetaveis_empresariais_4_1.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2449/assinado_mensagem_31_e_projeto_de_lei_-_piso_enfermagem_1.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2450/assinado_projeto_lei_estrutura-final20231_outubro_3.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2453/projeto_de_lei_es_446.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2454/assinado_orcamento_2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2455/assinado_lei_3.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2456/assinado_ppa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2473/assinado_projeto_de_lei_-_adm_1_pdm_3_assinado.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2480/assinado_mensagem_39_e_projeto_de_lei_-_alteracao_desvinculacao_de_receitas_correntes_da_cosip_-_investimentos-2_1.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2499/projeto_de_lei_construcao_sede_assinado.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2516/assinado_assinado_projeto_lei_parcerias_publicas_-_privadas_completo11.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2517/assinado_minha_casa_legal.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2524/assinado_dispoe_sobre_a_estrutura_organizacional_do_servico_autonomo_de_agua_e_esgoto_2023_assinado.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2539/projeto_de_lei_nomenclatura_de_ruas_-_jose_andre.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2540/assinado_mensagem_42_e_projeto_de_lei_-_nova_lei_de_doacao_de_relogio_e_termometro_pracas_baixo_guandu_es_1.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2541/assinado_mensagem_43_e_projeto_de_lei_-_revisao_do_ticket_2023_1.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2549/projeto_de_lei_pps_novo_para_o_sapl.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2570/assinado_assinado_assinado_assinado_tickte_final.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2575/codigo_2023_15.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2329/resolucao_001-2023.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2330/resolucao_002_-_2023.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2485/voto_de_pesar_laurides.docx.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2496/voto_de_pesar_bidim.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2332/emenda_a_lei_organica_002-2023.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2569/assinado_balancete_novembro_2023.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2558/parecer-previo-90-2023-3.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2258/plo_substitutivo_001-2023_plo_017-2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2388/printer_gabinete_005465.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2461/mocao_de_louvor_igreja_maranata_esp_santo_assinado.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2519/projeto_de_emenda_no_projeto_de_lei_no_060_de_2023_autor_vereador_jose_roberto_da_silva_-_supressiva_1__assinado........pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2518/projeto_de_emenda_no_projeto_de_lei_no_060_de_2023_autor_vereador_jose_roberto_da_silva_-_aditiva_1_assinado....pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2023/2557/projeto_de_emenda_modificativa_no_projeto_de_lei_no_066_de_2023.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H457"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="49.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>