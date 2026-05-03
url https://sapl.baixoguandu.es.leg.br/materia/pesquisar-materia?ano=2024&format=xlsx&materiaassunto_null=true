--- v0 (2026-02-28)
+++ v1 (2026-05-03)
@@ -54,2635 +54,2635 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>APL</t>
   </si>
   <si>
     <t>Ante Projeto de Lei</t>
   </si>
   <si>
     <t>Lico Bororó</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2590/ante-projeto_de_lei_no_iremar_rainha.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2590/ante-projeto_de_lei_no_iremar_rainha.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Praça do Bairro São Pedro nesta cidade de Baixo Guandu – ES, que terá como denominação Oficial “IREMAR RAINHA”.</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>José Roberto</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2637/regulamenta_no_ambito_da_administracao_direta_do_municipio_a_concessao_de_jornada_especial_de_trabalho_a_servidor_que_tenha_conjuge_ou_filho_dependente_com_deficiencia._assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2637/regulamenta_no_ambito_da_administracao_direta_do_municipio_a_concessao_de_jornada_especial_de_trabalho_a_servidor_que_tenha_conjuge_ou_filho_dependente_com_deficiencia._assinado....pdf</t>
   </si>
   <si>
     <t>Reitero o Pedido do Ante Projeto de Lei, que “Regulamenta no âmbito da Administração Direta do Município, a concessão de jornada especial de trabalho a Servidor que tenha cônjuge ou filho/dependente com deficiência. ”</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Convocação</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2584/convocacao_-_diretor_do_saae_-_militino..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2584/convocacao_-_diretor_do_saae_-_militino..._assinado..pdf</t>
   </si>
   <si>
     <t>CONVOCA o Sr. MILITINO NUNES SOUZA SILVA – Diretor Geral do SAAE de Baixo Guandu-ES, a comparecer na Sessão Ordinária da Câmara Municipal de Baixo Guandu-ES, para dar devidos esclarecimentos a população Guanduense, o real motivo da constante falta de água no Município, visto que está um caos, os bairros sem água.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2585/convocacao_-_secretario_de_saude_-_vinicius_d._gobbo_-_19-01-2024..._assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2585/convocacao_-_secretario_de_saude_-_vinicius_d._gobbo_-_19-01-2024..._assinado....pdf</t>
   </si>
   <si>
     <t>CONVOCA o Sr. VINICIUS DETONE GOBBO – Secretário Municipal de Saúde de Baixo Guandu-ES, a comparecer na Sessão Ordinária da Câmara Municipal de Baixo Guandu-ES, para fazer prestação de contas de seu mandato a população Guanduense e quais as metas a serem atingidas nesse ano de 2024.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
     <t>PI</t>
   </si>
   <si>
     <t>Pedido de Indicação</t>
   </si>
   <si>
     <t>Leandro da Kimacol</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2608/pedido_de_indicacao_barracas.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2608/pedido_de_indicacao_barracas.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Executivo Municipal que solicite ao órgão competente compra de barracas, que vão dar cara nova à tradicional feira de produtores.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
     <t>Sueli Teodoro</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_der_-_2024_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_der_-_2024_-_assinado.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Diretor do DER-ES DEPARTAMENTO DE EDIFICAÇÕES E DE RODOVIAS DO ESTADO DO ESPÍRITO SANTO Sr. José Eustáquio de Freitas, Serviço de manutenção na Rodovia – ES 165, como: Recapeamento na pavimentação da Rodovia ES- 165 em diversos trechos, onde foi aplicado o revisol, que encontra-se danificado; E Poda e ou, retirada de algumas árvores nos trechos que fizerem necessários na rodovia, evitando, assim, possíveis acidentes.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Juscelino Henck</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2629/copia_de_pedido_de_indicacao_vigas_de_pontes_rosario_ass.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2629/copia_de_pedido_de_indicacao_vigas_de_pontes_rosario_ass.pdf</t>
   </si>
   <si>
     <t>INDICA ao Deputado Estadual DARY PAGUNG, Secretário de Agricultura do Estado do Espírito Santo ENIO BERGOLI e ao Governador RENATO CASAGRANDE, para que inclua a aquisição de vigas para a construção de uma ponte no Córrego do Rosário, no âmbito do programa “VIGAS DE PONTES”, no Distrito de Vila Nova do Bananal pertencente ao município de Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2634/pedido_de_indicacao_vigas_de_pontes_rosario_lastenio_1_ass.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2634/pedido_de_indicacao_vigas_de_pontes_rosario_lastenio_1_ass.pdf</t>
   </si>
   <si>
     <t>INDICA ao Prefeito LASTÊNIO CARDOSO, para que possa realizar a construção dos pilares da ponte que dá acesso ao Córrego do Rosário, no Distrito de Vila Nova do Bananal pertencente ao município de Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bidim</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2647/assinado_pedido_de_indicacao_pilar_ponte.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2647/assinado_pedido_de_indicacao_pilar_ponte.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Deputado Estadual DARY PAGUNG, Secretário de Agricultura do Estado do Espírito Santo ENIO BERGOLI e ao Governador RENATO CASAGRANDE, para que inclua a aquisição de vigas para a construção de uma ponte no Córrego do valão do Bugre, distrito de Ibituba.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2682/assinado_pedido_de_indicacao_loteamento.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2682/assinado_pedido_de_indicacao_loteamento.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO ao Executivo Municipal a Criação de dois loteamentos um no Bairro Rosário e outro no Bairro Valparaiso.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Liu</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_liu_veiculo_adaptado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_liu_veiculo_adaptado.pdf</t>
   </si>
   <si>
     <t>INDICA ao Deputado Estadual Dary Pagung o repasse de emenda Parlamentar para aquisição de um veículo Adaptado, com rampa automatizada de pequeno porte para transporte de paciente para o município de Baixo Guandu – ES.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Clóvis Pascolar</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_clovis_campo_society.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_clovis_campo_society.pdf</t>
   </si>
   <si>
     <t>INDICA ao Deputado Estadual Dary Pagung o repasse de emenda Parlamentar para Construção de um Campo Society no Bairro Ricardo Holz, município de Baixo Guandu – ES.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2707/pedido_de_indicacao_agua_potavel_bananal_ass.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2707/pedido_de_indicacao_agua_potavel_bananal_ass.pdf</t>
   </si>
   <si>
     <t>INDICA à autarquia municipal do município de Baixo Guandu, Serviço Autônomo de Água e Esgoto (SAAE), na pessoa do diretor Reginaldo Rodrigues Ferreira, que realize a ampliação da distribuição de água potável na rua projetada, desde a unidade de tratamento até a última residência, no Distrito de Vila Nova do Bananal, neste Município de Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2713/indicacao_lico.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2713/indicacao_lico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda parlamentar para construção de praça no bairro Valparaiso, na rua Wilson Santana Lopes Filho, Baixo Guandu – ES.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2723/pedido_de_indicacao_vigas_de_pontes_patrimonio_velho_ass.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2723/pedido_de_indicacao_vigas_de_pontes_patrimonio_velho_ass.pdf</t>
   </si>
   <si>
     <t>INDICA ao Deputado Estadual DARY PAGUNG, Secretário de Agricultura do Estado do Espírito Santo ENIO BERGOLI e ao Governador RENATO CASAGRANDE, que intercedam junto aos órgãos responsáveis, ouvido o Soberano Plenário, para que incluam a aquisição de vigas para a construção de uma ponte no patrimônio de São Sebastião (Patrimônio Velho), no âmbito do programa “VIGAS DE PONTES”, no Distrito de Vila Nova do Bananal pertencente ao município de Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2737/pedido_de_indicacao_dep._gilson_daniel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2737/pedido_de_indicacao_dep._gilson_daniel.pdf</t>
   </si>
   <si>
     <t>Pedido de Indicação ao Deputado Federal Gilson Daniel o repasse de emenda Parlamentar para Reforma do alambrado, Iluminação e Reforma do vestiário do Campo de Futebol da Vila Nova do Bananal Municipio de Baixo Guandu ES.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Alderino Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2780/pedido_de_indicacao_-_poste_edp_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2780/pedido_de_indicacao_-_poste_edp_assinado.pdf</t>
   </si>
   <si>
     <t>Pleitear junto à EDP – ESPÍRITO SANTO DISTRIBUIÇÃO DE ENERGIA S.A que realize a substituição de postes de madeira por postes de cimento no município de Baixo Guandu.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2784/pedido_de_indicacao_-_passarela_mascarenhas_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2784/pedido_de_indicacao_-_passarela_mascarenhas_assinado.pdf</t>
   </si>
   <si>
     <t>Indica ao Analista de Relacionamento Institucional da VALE S.A. que providencie a construção e instalação de uma passarela no bairro Mascarenhas em nosso município.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Clóvis Pascolar, Lico Bororó</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2785/indicacao_lico_e_clovis-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2785/indicacao_lico_e_clovis-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda parlamentar ao Deputado Dary Pagung, para a manutenção do REVSOL da ES 165 até o distrito de Ibituba e a implantação do REVSOL da ES 165 de Ibituba até o distrito de Sobreiro – Laranja da Terra.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2790/assinado_indicacao_liu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2790/assinado_indicacao_liu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda parlamentar para aquisição de uma Van de 20 Lugares para Assistência Social, a fim de atender as famílias que necessitam visitar seus parentes reclusos no sistema prisional de nossa Região.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2794/assinado_indicacao_bidim.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2794/assinado_indicacao_bidim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda parlamentar para a construção de uma Praça saudável no bairro Boa Vista com academia e brinquedos.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2795/indicacao_clovis_trator.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2795/indicacao_clovis_trator.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda parlamentar para aquisição de um Trator Agrícola, modelo BM 1251.4, Diesel com potência de 125 HP, para atender os produtores rurais de nossa cidade.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Edmar o Preto</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2808/indica_ao_deputado_dary_pagung_-_emenda_parlamentar_para_calcamento_da_subida_do_cemiterio_do_km_14_do_mutum_preto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2808/indica_ao_deputado_dary_pagung_-_emenda_parlamentar_para_calcamento_da_subida_do_cemiterio_do_km_14_do_mutum_preto.pdf</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO DARY PAGUNG - EMENDA PARLAMENTAR PARA CALÇAMENTO DA SUBIDA DO CEMITÉRIO DO KM 14 DO MUTUM PRETO</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2811/pedido_de_indicacao_br_259_-_viaduto_clovis-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2811/pedido_de_indicacao_br_259_-_viaduto_clovis-otimizado_1.pdf</t>
   </si>
   <si>
     <t>INDICA ao Superintendente Regional do DNIT-ES ROMEU SCHEIBE NETO, ouvido o Soberano Plenário, pleitear junto ao mesmo que inclua no cronograma de infraestruturas do Estado do Espírito Santo a Construção de um Viaduto entre os Bairros Santa Mônica e Ricardo Holz, na BR 259, entre o KM 99 e 100, que ligará os Bairros Ricardo Holz, Valparaiso, Residencial Baim, Santa Mônica, Vila Kennedy e parte do Bairro São José, entrada do posto Pinho, neste Município de Baixo Guandu - ES.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>PINF</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2659/conselho_de_desenvolvimento_de_baixo_guandu_-_es_-_assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2659/conselho_de_desenvolvimento_de_baixo_guandu_-_es_-_assinado..pdf</t>
   </si>
   <si>
     <t>01 – Informar os valores pagos de ICMS entre os anos de 2020 a 2023 aos cofres do município referente aos lucros do ano de 2019, 2020, 2021, 2022...n02 – Quais obras foram realizadas no ano de 2020 no município, com o valor arrecadado referente ao ICMS, valores totais dos recursos provenientes no exercício dos anos de 2019, caso a informação deste item, não seja de sua competência, se possível, buscar informações no setor que o seja. 03 – Informar o nº de funcionários no quadro da referida empresa no ano de 2020, pois o quadro de funcionários foi reduzido entre abril e setembro do mesmo ano, em função da pandemia da COVID – 19.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2695/pedido_de_informacao_petvida_-_novo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2695/pedido_de_informacao_petvida_-_novo.pdf</t>
   </si>
   <si>
     <t>solicitar informações pertinentes acerca do “Programa Estadual de Bem-estar Animal  PET VIDA” de como este é aplicado no município e como a verba enviada está sendo distribuída para o bem-estar animal.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
     <t>PP</t>
   </si>
   <si>
     <t>Pedido de Providência</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2576/colocacao_aquecedores_na_piscina_localizada_na_esc._aladia_t._paiva_-_bairro_mascarenhas_nesse_municipio._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2576/colocacao_aquecedores_na_piscina_localizada_na_esc._aladia_t._paiva_-_bairro_mascarenhas_nesse_municipio._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para que seja colocado aquecedores na Piscina localizada na Escola Aládia Trindade Paiva - Bairro Mascarenhas, nesse Município.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2577/contratacao_de_01_fisioterapeuta_para_atender_os_idosos_do_bairro_mascarenhas_e_proximidades_nesse_municipio._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2577/contratacao_de_01_fisioterapeuta_para_atender_os_idosos_do_bairro_mascarenhas_e_proximidades_nesse_municipio._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para que seja contratado 01 Fisioterapeuta para atender os idosos do Bairro Mascarenhas e proximidades, nesse Município.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2580/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_prefeito..._17-01-2024_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2580/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_prefeito..._17-01-2024_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. LASTÊNIO LUIZ CARDOSO, providências para que seja realizada a colocação de 02 (dois) quebra-molas, nas proximidades do Supermercado Lavagnoli, localizado na Av. Beira Rio – Rosário II, nessa Cidade.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2581/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_secretario_fabricio..._18-01-2024__assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2581/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_secretario_fabricio..._18-01-2024__assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Obras, Sr. Fabrício Benício de Brito, providências para que seja realizada a colocação de 02 (dois) quebra-molas, nas proximidades do Supermercado Lavagnoli, localizado na Av. Beira Rio – Rosário II, nessa Cidade.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2582/pdp_-...._asfaltamento_r._do_p._socorro_-_ao_secretario_yoshito_..._21-01-2024__assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2582/pdp_-...._asfaltamento_r._do_p._socorro_-_ao_secretario_yoshito_..._21-01-2024__assinado....pdf</t>
   </si>
   <si>
     <t>REITEIRANDO PEDIDO DE 2022: Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, o asfaltamento da R. Madame Albertina Holz, iniciando na R. Judith Leão Castelo Ribeiro, passando em frente ao Pronto Socorro, ligando a Av. 10 de Abril, próximo ao Posto de Gasolina do Rubinho, nessa Cidade.</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2583/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_secretario_yoshito..._18-01-2024._assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2583/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_secretario_yoshito..._18-01-2024._assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, Sr. Yoshito de Souza Fukuda, providências para que seja realizada a colocação de 02 (dois) quebra-molas, nas proximidades do Supermercado Lavagnoli, localizado na Av. Beira Rio – Rosário II, nessa Cidade.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2586/pdp_-_coleta_de_lixo_e_calcamento_na__r._joaquim_nabuco_com_a_r._frei_caneca_-_bm-es.24-01-2024..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2586/pdp_-_coleta_de_lixo_e_calcamento_na__r._joaquim_nabuco_com_a_r._frei_caneca_-_bm-es.24-01-2024..._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, a coleta de entulho e o termino do calçamento no cruzamento da Rua Joaquim Nabuco, com a Rua Frei Caneca, 226 – Bairro Mauá-ES, nessa Cidade.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2587/pdp_-_reforma_na_unid._saude_dilman_neto_ferreira_24-01-2024..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2587/pdp_-_reforma_na_unid._saude_dilman_neto_ferreira_24-01-2024..._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, a reforma geral da UNIDADE DE SAÚDE – DILMAN NETO FERREIRA, nessa Cidade.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2588/poda_de_arvores_nos_bairros_rosario_i_rosario_ii_b._sapucaia_e_outros_nessa_cidade.__29-01-2024_assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2588/poda_de_arvores_nos_bairros_rosario_i_rosario_ii_b._sapucaia_e_outros_nessa_cidade.__29-01-2024_assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, a Poda de Árvores nos Bairros Rosário I, Rosário II, B. Sapucaia e Outros, nessa Cidade.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2589/adquirir_uma_nova_area_para_que_seja_construido_um_novo_cemiterio_municipal_nessa_cidade_29-01-2024..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2589/adquirir_uma_nova_area_para_que_seja_construido_um_novo_cemiterio_municipal_nessa_cidade_29-01-2024..._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Prefeito Municipal, Sr. Lastênio Luiz Cardoso, que seja adquirida uma nova área, para que seja construído um novo Cemitério Municipal, nessa Cidade.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2598/pedido_de_providencia_pedidos_iluminacao_publica_-_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2598/pedido_de_providencia_pedidos_iluminacao_publica_-_assinado....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração do anexo XIII, que rege a Tabela para a cobrança da contribuição para custeio de iluminação Pública da cidade de Baixo Guandu, no Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2599/pdp_-_conserto_do_calcamento_localizado_a_r._tome_de_souza__bairro_rosario_i_proximo_ao_salao_do_rodrigo_numero_1605_nessa_cidade_01-02-2024..._assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2599/pdp_-_conserto_do_calcamento_localizado_a_r._tome_de_souza__bairro_rosario_i_proximo_ao_salao_do_rodrigo_numero_1605_nessa_cidade_01-02-2024..._assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, o conserto do calçamento, localizado à R. Tomé de Souza – Bairro Rosário I, próximo ao Salão do Sr. Rodrigo, número 1605, nessa Cidade.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2600/pdp_-_construcao_de_01_muro_de_arrimo_na_r._duque_de_caxias_bairro_rosario_i__proximo_ao_estadio_municipal_manoel_carneiro_01-02-2024..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2600/pdp_-_construcao_de_01_muro_de_arrimo_na_r._duque_de_caxias_bairro_rosario_i__proximo_ao_estadio_municipal_manoel_carneiro_01-02-2024..._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, a construção de 01 Muro de Arrimo, na R. Duque de Caxias, Bairro Rosário I – próximo ao Estádio Municipal Manoel Carneiro, nessa Cidade.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2601/pdp_-_conserto_da_calcada_da_creche_dona_santinha_como_tambem_a_reforma_geral_da_referida_creche_localizada_na_r._pedro_alvares_cabral__bairro_rosario_ii_01-02-2024..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2601/pdp_-_conserto_da_calcada_da_creche_dona_santinha_como_tambem_a_reforma_geral_da_referida_creche_localizada_na_r._pedro_alvares_cabral__bairro_rosario_ii_01-02-2024..._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, o conserto da calçada da Creche Dona Santinha, como também a reforma geral da referida Creche, localizada na R. Pedro Álvares Cabral – Bairro Rosário II, nessa Cidade.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2606/pp_limpeza_do_parque_da_lagoa_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2606/pp_limpeza_do_parque_da_lagoa_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a poda e capina no Parque Elci Pereira, conhecido por todos como o Parque da Lagoa.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2607/pp_quebra_molas_e_capina_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2607/pp_quebra_molas_e_capina_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de um redutor de velocidade na rua Duque de Caxias, bairro Sapucaia nas proximidades da casa de número 1316 em nosso município e também, a capina e limpeza em torno da rua Carlos Fick Neto, no centro de nossa cidade por trás do colégio Salesiano.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2609/pedido_de_providencia_bidim_-_tampar_bueiro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2609/pedido_de_providencia_bidim_-_tampar_bueiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de uma proteção na canaleta de escoamento de água da Rua Florentino Ávidos próximo a antiga Pedreira.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2610/pedido_de_providencia_-_2024_faixa_elevada_lavaioli_1-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2610/pedido_de_providencia_-_2024_faixa_elevada_lavaioli_1-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita construção de 01 (uma) Faixa Elevada de Pedestre nas proximidades do Supermercado Lavagnoli, localizado na Av. Beira Rio, no bairro Rosário II, nessa Cidade.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2611/pedido_de_providencia_-_2024_redutores_de_velocidades_rua_jose_milagres_ferreira_-_asssinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2611/pedido_de_providencia_-_2024_redutores_de_velocidades_rua_jose_milagres_ferreira_-_asssinado.pdf</t>
   </si>
   <si>
     <t>Solicita construção de Redutores de Velocidade (quebra-molas/lombadas e ou faixa elevada), na extensão da Rua José Milagres Ferreira, no bairro São José, nesta cidade. No sentido de evitar possíveis acidentes e trazendo mais segurança aos moradores e pedestres.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2612/pdp_-...._asfaltamento_b._operario__-_ao_secretario_yoshito_..._03-02-2024___assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2612/pdp_-...._asfaltamento_b._operario__-_ao_secretario_yoshito_..._03-02-2024___assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, o asfaltamento (pavimentação asfáltica) das ruas do Bairro Operário, nessa Cidade</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2613/pdp_-_conserto_do_calcamento_localizado_a_rua_beco_ii_proximo_a_sorveteria_so__01_sorvete_acai_localizado_no_bairro_rosario_i_nessa_cidade.__03-02-2024__assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2613/pdp_-_conserto_do_calcamento_localizado_a_rua_beco_ii_proximo_a_sorveteria_so__01_sorvete_acai_localizado_no_bairro_rosario_i_nessa_cidade.__03-02-2024__assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, o conserto do calçamento, localizado a Rua Beco II, próximo a Sorveteria Só + 01 Sorvete Açai, localizado no Bairro Rosário I, nessa cidade.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2614/pedido_de_providencia_-_2024_monjolo-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2614/pedido_de_providencia_-_2024_monjolo-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito o conserto em diversos trechos na estrada do Monjolo que encontra-se em péssimo estado, gerando perigo, por ser um lugar de serra com muitas curvas, dificultando a passagem dos moradores e impedindo os produtores rurais de escoarem seus produtos.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2615/pedido_de_providencia_-_2024_vistoria_nos_veiculos__que_fazem_as_rotas_escolares_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2615/pedido_de_providencia_-_2024_vistoria_nos_veiculos__que_fazem_as_rotas_escolares_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito Vistoria nos veículos que fazem o transporte escolar, com o objetivo de verificar as condições dos mesmos e garantir a segurança dos alunos. E solicito também que a empresa contratada para realização do transporte escolar, tenha veículos disponíveis para a substituição, sempre que houver a necessidade de manutenção, para não causar prejuízo no desenvolvimento escolar dos alunos.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2616/pedido_de_providencia_-_2024_tenente-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2616/pedido_de_providencia_-_2024_tenente-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito o Patrolamento e cascalhamento na estrada da comunidade do Km 13, na localidade conhecida como Córrego do Tenente. Que encontra-se em péssimas condições.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2617/pedido_de_providencia_-_2024_vistoria_nas_rotas_escolares-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2617/pedido_de_providencia_-_2024_vistoria_nas_rotas_escolares-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito Vistoria em todas estradas vicinais que são utilizadas como rotas escolares, para verificar as condições em que se encontram. Garantindo a melhor trafegabilidade dos veículos, mais segurança para os alunos e tranquilidade aos pais a partir do momento que colocam seus filhos no transporte escolar</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2618/pedido_de_providencia_corrego_queixada-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2618/pedido_de_providencia_corrego_queixada-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito conserto na estrada do Córrego do Queixada no trecho próximo a propriedade do Sr. Medes Helmer, que encontra-se com a manilha que faz a escoagem da água quebrada, formando valetas na estrada e prejudicando a passagem dos moradores da comunidade do Córrego do Bonfim e demais localidades</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2619/pedido_de_providencia_-_2024_vistoria_as_escolas_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2619/pedido_de_providencia_-_2024_vistoria_as_escolas_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita Vistoria em todas as escolas e creches do município, para verificar as condições que se encontram para receber os alunos. E constatando a necessidade de melhorias, que seja providenciado os referidos reparos.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2622/pedido_providencia_ponte.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2622/pedido_providencia_ponte.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO A CONSTRUÇÃO DE UMA NOVA PONTE, NA ENTRADA DO ROSÁRIO DO BANANAL.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2623/pedido_providencia_parque.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2623/pedido_providencia_parque.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO A MANUTENÇÃO DA ESTRADA QUE DÁ ACESSO AO PARQUE MUNICIPAL DA LAGOA E MANUTENÇÃO DO CALÇAMENTO NA ENTRADA DO PARQUE.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2624/pedido_providencia_patrol_e_casca_assoc._ate_a_serra_cric.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2624/pedido_providencia_patrol_e_casca_assoc._ate_a_serra_cric.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO PATROLAMENTO E CASCALHAMENTO DA ESTRADA, ENTRE A ASSOCIAÇÃO DO ALTO DO BANANAL, ATÉ A SERRA DO CRISCIUMA.</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2625/pedido_providencia_patrol_e_casca_barra_a_vila.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2625/pedido_providencia_patrol_e_casca_barra_a_vila.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO PATROLAMENTO E CASCALHAMENTO DA ESTRADA, ENTRE A BARRA DO BANANAL, ATÉ A VILA NOVA DO BANANAL.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2626/pedido_providencia_patrol_e_casca_das_estradas.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2626/pedido_providencia_patrol_e_casca_das_estradas.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS DO BANANALZINHO, SANTA RITA, ROSÁRIO DO BANANAL E SANTO ANTONIO DO BANANAL.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2627/pp_limpeza_da_galeria_sao_pedro_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2627/pp_limpeza_da_galeria_sao_pedro_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção e limpeza da galeria que se inicia no bairro São Pedro e desagua no Rio Guandu.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2628/pp_operacao_tapa_buracos_sao_jose_e_vila_kennedy_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2628/pp_operacao_tapa_buracos_sao_jose_e_vila_kennedy_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a operação tapa buraco nas ruas dos bairros São José e Vila Kennedy.</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Valmir Mota</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2630/pedido_1_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2630/pedido_1_assinado.pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, o conserto (reparo)do quebra-molas, localizado no cruzamento da Rua  Carlos Gomes com a Sebastião Candido de Oliveira, próximo a Eletrônica Tomazini, localizado no Bairro Centro, nessa cidade.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Aprigio Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2631/pedido_no_001.2024_-patrolamento-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2631/pedido_no_001.2024_-patrolamento-_ibituba.pdf</t>
   </si>
   <si>
     <t>“REQUER COM URGÊNCIA O PATROLAMENTO SE POSSÍVEL O CASCALHAMENTO DAS ESTRADAS DA TERRA FRIA QUE PASSA PELO JOÃO LOOS, ALTO LAJE, VAJÃO, CÓRREGO DO CENTRO EM IBITUBA, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2632/pedido_no_002.2024_-cascalho-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2632/pedido_no_002.2024_-cascalho-_ibituba.pdf</t>
   </si>
   <si>
     <t>“REQUER COM URGÊNCIA O CASCALHAMENTO NAS RUAS DE IBITUBA QUE FORAM PATROLADAS, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2633/pedido_no_003.2024_-rocar-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2633/pedido_no_003.2024_-rocar-_ibituba.pdf</t>
   </si>
   <si>
     <t>“REQUER COM URGÊNCIA A PODA DOS MATOS NAS RUAS DE IBITUBA, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2635/pedido_no_004.2024_-calcamento-_bx._gaundu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2635/pedido_no_004.2024_-calcamento-_bx._gaundu.pdf</t>
   </si>
   <si>
     <t>“REQUER COM URGÊNCIA O CONSERTO DO CALÇAMENTO NA RUA: JOSÉ MILAGRES FERREIRA EM FRENTE O Nº 856 E PERTO DA RESILVA, BAIRRO SÃO JOSÉ, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2641/solicito_ao_chefe_do_poder_exec_o_pagamento_dos_direitos_dos_servidores_publicos_municipais_tais_como_asg_assistente_social_motorista_e_demais_servidores_adm._da_sec._mun_asinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2641/solicito_ao_chefe_do_poder_exec_o_pagamento_dos_direitos_dos_servidores_publicos_municipais_tais_como_asg_assistente_social_motorista_e_demais_servidores_adm._da_sec._mun_asinado....pdf</t>
   </si>
   <si>
     <t>Solicito ao Chefe do Poder Executivo o Pagamento dos direitos dos Servidores Públicos Municipais, tais como ASG, Assistente Social, Motorista e demais Servidores Administrativos da Secretaria Municipal de Educação, nesse Município.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2644/pp_laudo_tecnico_cmei_cosme_damiao_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2644/pp_laudo_tecnico_cmei_cosme_damiao_assinado.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a realização de um Laudo Técnico para apurar as condições da edificação da ala de trás da CMEI Cosme e Damião.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2645/pp_capina_cosme_damiao_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2645/pp_capina_cosme_damiao_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a capina e retirada de lixo na calçada da escola CMEI Cosme e Damião.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2646/pp_reintera_pp_80_21_centro_comunitario_st_monica_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2646/pp_reintera_pp_80_21_centro_comunitario_st_monica_assinado.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido de providência de nº 80/2021 que trata da reconstrução do muro (parte de trás e frente) que compõe a infraestrutura do Centro Comunitário do bairro Santa Mônica.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2648/pedido_de_providencia_2024-_bairro_residencial_baim_1_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2648/pedido_de_providencia_2024-_bairro_residencial_baim_1_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que seja providenciado um paliativo: como cascalhamento ou outro serviço adequado, nas diversas ruas onde foi retirado o calçamento no Bairro Residencial Baim, até que seja feito a pavimentação prometida. Pois os moradores estão pedindo socorro, porque precisam de melhor condição de ir e vir.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2649/pedido_de_providencia_2024-_agentes_de_endemias_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2649/pedido_de_providencia_2024-_agentes_de_endemias_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que os Agentes de controle de Endemias façam uma inspeção cuidadosa de caixas d'água, calhas e telhados no Distrito de Ibituba, com aplicação de larvicidas e inseticidas e orientações quanto à prevenção e tratamento de doenças infecciosas. Devido a grande infestação de Dengue na localidade.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2650/pedido_de_providencia_-_2024__calcamento_nas_ruas_do_bairro_vila_kennedy_1-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2650/pedido_de_providencia_-_2024__calcamento_nas_ruas_do_bairro_vila_kennedy_1-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita o término do calçamento das ruas do bairro Vila Kennedy que ainda não foram calçadas e o concerto na pavimentação nas ruas do mesmo bairro que fizer necessário.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2651/pedido_de_providencia_-_2024_reitera_a_troca_de_lampadas_do_praca_getulio_vargas_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2651/pedido_de_providencia_-_2024_reitera_a_troca_de_lampadas_do_praca_getulio_vargas_-_assinado.pdf</t>
   </si>
   <si>
     <t>Reiterar o Pedido de Providência Nº182/2023, que proceda a troca das lâmpadas queimadas dos postes de iluminação e dos refletores da Praça Getúlio Vargas, localizada, na Avenida Carlos de Medeiros, proporcionando segurança às pessoas que frequentam e passam diariamente pelo local.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2654/pedido_providencia_manutencao_do_calcamento_val_paraiso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2654/pedido_providencia_manutencao_do_calcamento_val_paraiso.pdf</t>
   </si>
   <si>
     <t>PEDIDO PROVIDENCIA MANUTENCAO DO CALCAMENTO VAL PARAISO</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2655/pedido_providencia_iluminacao_campo_vila_nova_bananal.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2655/pedido_providencia_iluminacao_campo_vila_nova_bananal.pdf</t>
   </si>
   <si>
     <t>PEDIDO PROVIDENCIA ILUMINACAO CAMPO VILA NOVA BANANAL</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2656/pedido_providencia_drenagem_e_pavimentacao_rua_wilson_santana_valparaiso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2656/pedido_providencia_drenagem_e_pavimentacao_rua_wilson_santana_valparaiso.pdf</t>
   </si>
   <si>
     <t>PEDIDO PROVIDENCIA DRENAGEM E PAVIMENTACAO RUA WILSON SANTANA VALPARAISO</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2657/pedido_providencia_construcao_galeria_consolacao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2657/pedido_providencia_construcao_galeria_consolacao.pdf</t>
   </si>
   <si>
     <t>PEDIDO PROVIDENCIA CONSTRUÇÃO GALERIA CONSOLACAO</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2658/pedido_providencia_reforma_campo_society_rrholz.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2658/pedido_providencia_reforma_campo_society_rrholz.pdf</t>
   </si>
   <si>
     <t>PEDIDO PROVIDENCIA REFORMA CAMPO SOCIETY RESIDENCIAL RICARDO HOLZ</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2661/pp_reintera_pp_263_21_acessibilidade_ponte_da_integracao_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2661/pp_reintera_pp_263_21_acessibilidade_ponte_da_integracao_assinado.pdf</t>
   </si>
   <si>
     <t>Reitera ao executivo o pedido de providências sob o número 263/2021 que trata da construção de uma melhor acessibilidade para os transeuntes do passeio da ponte da integração, que liga o centro da cidade ao Bairro São José e ao mesmo tempo solicitar a manutenção e readequação do passeio de pedestres e do guarda-corpo da ponte.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2662/pp_area_infantil_praca_sao_pedro_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2662/pp_area_infantil_praca_sao_pedro_assinado.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a instalação de brinquedos para crianças com deficiências e mobilidade reduzida em área apropriada na Praça São Pedro e no Parque Municipal Elci Pereira (Parque da Lagoa).</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2663/conserto_do_calcamento_e_colocacao_de_01_tampa_de_canaleta_localizada_a_rua_domingos_martins_no_615__bairro_sapucaia_nessa_cidade._assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2663/conserto_do_calcamento_e_colocacao_de_01_tampa_de_canaleta_localizada_a_rua_domingos_martins_no_615__bairro_sapucaia_nessa_cidade._assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, o conserto do calçamento e colocação de 01 Tampa numa Canaleta, localizada à Rua Domingos Martins, nº 615 – Bairro Sapucaia, nessa cidade.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2664/colocacao_de_01_grade_de_ferro_numa_boca_de_lobo_localizada_na_r._borba_gato_bairro_sapucaia_em_frente_ao_no_850_nessa_cidade._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2664/colocacao_de_01_grade_de_ferro_numa_boca_de_lobo_localizada_na_r._borba_gato_bairro_sapucaia_em_frente_ao_no_850_nessa_cidade._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana – Sr. Yoshito de Souza Fukuda, a colocação de 01 grade de ferro, numa boca de lobo, localizada na R. Borba Gato, Bairro Sapucaia, em frente ao nº 850, nessa Cidade.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2665/pedido_de_providencia_-_2024__sesc_faixa_elevada_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2665/pedido_de_providencia_-_2024__sesc_faixa_elevada_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a construção de 01(uma) rotatória no entrocamento das Ruas que dão acesso ao SESC de nossa cidade, ruas Felipe Santos, Rua Dona Clarisse e Rua Manoel Milagres no bairro Vila Kennedy. E a construção de 01(uma) Faixa Elevada próximo a entrada principal do Sesc, pois o acesso à escola está muito perigoso para os estudantes.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2666/pedido_de_providencia_recapeamento_de_diversas_ruas.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2666/pedido_de_providencia_recapeamento_de_diversas_ruas.pdf</t>
   </si>
   <si>
     <t>Recapeamento de diversas Ruas de Baixo Guandu, conforme alinhado.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2672/pp-_autismo-2024_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2672/pp-_autismo-2024_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que seja dado conhecimento aos órgãos públicos e privados sobre a Lei municipal nº 3.020/2019 que dispõe sobre a obrigatoriedade de atendimento preferencial nos estabelecimentos as pessoas com espectro autista e sobre a Lei municipal nº 3.023/2019 que institui a carteira de identificação do autista no município, com o objetivo de dar conhecimento à população e fazer cumpri-las em todos seus aspectos.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2678/pp_quebra_molas_residencial_baim_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2678/pp_quebra_molas_residencial_baim_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de um redutor de velocidade na rua ORGEL MAGALHES, bairro Residencial Baim nas proximidades de onde está sendo construído o posto de saúde.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2679/pdp_-_conserto_do_calcamento_localizado_a_r._d.__araci_em_frente_a_escola_presidente_kennedy_nessa_cidade._-19-04-2024..._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2679/pdp_-_conserto_do_calcamento_localizado_a_r._d.__araci_em_frente_a_escola_presidente_kennedy_nessa_cidade._-19-04-2024..._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, o conserto do calçamento, localizado à Rua D. Araci, em frente à Escola Presidente Kennedy – Bairro Vila Kennedy, nessa Cidade.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2680/assinado_pedido_de_providencia_poste.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2680/assinado_pedido_de_providencia_poste.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de um poste entre as ruas Marginal e Nestor Gomes, na altura do número 175.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2681/assinado_pedido_de_providencia_quebra_molas_leandro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2681/assinado_pedido_de_providencia_quebra_molas_leandro.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve solicita a construção de uma faixa elevada na Rua Nestor Gomes, entre os números 915 e 835.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2684/conserto_do_calcamento_localizado_a_r._carlos_gomes_bairro_sapucaia_em_frente_ao_numero_1130_nessa_cidade._19-04-2024_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2684/conserto_do_calcamento_localizado_a_r._carlos_gomes_bairro_sapucaia_em_frente_ao_numero_1130_nessa_cidade._19-04-2024_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, o conserto do calçamento, localizado à Rua Carlos Gomes, Bairro Sapucaia, em frente ao número 1130, nessa Cidade.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2685/pp._requer_junto_ao_secretario_m._de_eng._e_inf._urbana_o_conserto_do_calcamento_e_limpeza_de_bueiros_localizado_a_r__h._coutinho._20-04-2024_assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2685/pp._requer_junto_ao_secretario_m._de_eng._e_inf._urbana_o_conserto_do_calcamento_e_limpeza_de_bueiros_localizado_a_r__h._coutinho._20-04-2024_assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, o conserto do calçamento e limpeza de bueiros localizado à Rua Henrique Coutinho – Próximo a Escadaria do Rosário II, nessa Cidade._x000D_
 Autor: Vereador JOSÉ ROBERTO DA SILVA</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2686/pedido_de_providencia_-_2024__instalacao_poste_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2686/pedido_de_providencia_-_2024__instalacao_poste_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um poste de iluminação pública entre à Avenida Marginal e a Rua Nestor Gomes no Bairro Alto Guandu para proporcionar segurança aos moradores, visto que no local fica há pouca iluminação.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2687/pedido_de_providencia_-_2024_redutores_de_velocidade_no_alto_guandu_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2687/pedido_de_providencia_-_2024_redutores_de_velocidade_no_alto_guandu_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita construção de 01 (um) redutor de velocidade na Avenida Marginal próximo à casa nº 175 e a construção de 02 (dois) redutores de velocidade na Rua Nestor Gomes, próximo às casas de nº 835 e nº 915, ambas no Bairro Alto Guandu, para dar mais segurança à população.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2688/pedido_de_providencia_-_2024_iluminacao_parque_da_lagoa_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2688/pedido_de_providencia_-_2024_iluminacao_parque_da_lagoa_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que tome providência no Parque da Lagoa para que a iluminação não seja desligada ao anoitecer, pois há idosos, crianças, pessoas praticando atividades físicas e esportes, que precisam se locomover imediatamente no escuro e ocorre que as vezes a iluminação é religada, o que gera insegurança e insatisfação na população.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2692/liu_quadra_benevenuto_e_darlene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2692/liu_quadra_benevenuto_e_darlene.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Construção de uma Quadra no Colégio Benevenuto e outra nas proximidades da Escola Darlene Maggioni Franquini.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2694/pp_rua_osvaldo_paiva_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2694/pp_rua_osvaldo_paiva_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de um bloqueio de acesso ao final da Rua Osvaldo Paiva e retirada de entulhos.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2696/pedido_no_005.2024_-poda_arvores-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2696/pedido_no_005.2024_-poda_arvores-_ibituba.pdf</t>
   </si>
   <si>
     <t>“REQUER COM URGÊNCIA A PODA DAS ÁRVORES EM IBITUBA, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2699/pedido_no_006.2024_-quebra_molas_-_bx._guandu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2699/pedido_no_006.2024_-quebra_molas_-_bx._guandu.pdf</t>
   </si>
   <si>
     <t>“REQUER A CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA: CARLOS LUIS FREDERICO, ANTES DA PONTE VERMELHA, CENTRO, NESTA CIDADE DE BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2700/colocacao_de_01_lombada_no_bairro_boa_vista_baixo_guandu_sentido_aimores_localizado_na_av._beira_rio___nessa_cidade.__04-05-2024_assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2700/colocacao_de_01_lombada_no_bairro_boa_vista_baixo_guandu_sentido_aimores_localizado_na_av._beira_rio___nessa_cidade.__04-05-2024_assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, providências para que seja realizada a colocação de 01 (uma) lombada, no Bairro Boa Vista, Baixo Guandu, sentido Aimorés, localizado na Av. Beira Rio – nessa Cidade.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2702/pp_reintera_pp_251_21_vagas_exclusivas_viatura_policial_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2702/pp_reintera_pp_251_21_vagas_exclusivas_viatura_policial_assinado.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido de providência de nº 251/2021 que trata de vagas de estacionamento exclusiva para viatura policial.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2703/pp_limpeza_do_creas_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2703/pp_limpeza_do_creas_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a capina e limpeza da área ao entorno do CREAS em nosso município.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2704/pp_reintera_pp_127_22_equipamentos_exercicios_das_pracinhas_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2704/pp_reintera_pp_127_22_equipamentos_exercicios_das_pracinhas_assinado.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido de providência de nº 127/2022 que trata da manutenção e recuperação de todos os equipamentos de exercícios físicos instalados nas praças do Município.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2705/pedido_de_providencia_-_2024_galeria_pluvial.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2705/pedido_de_providencia_-_2024_galeria_pluvial.pdf</t>
   </si>
   <si>
     <t>solicita o conserto de duas galerias pluviais localizadas à Rua Alvaro Rodrigues da Mata, próximo à residência de nº 393, proporcionando segurança e qualidade de vida</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2710/pedido_de_providencia_-_2024__instalacao_corrimao_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2710/pedido_de_providencia_-_2024__instalacao_corrimao_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de guarda-corpo na rampa de acesso à Rua Borba Gato, no Bairro Rosário II, para proteger a população de perigos.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2711/pedido_de_providencia_pier.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2711/pedido_de_providencia_pier.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Construção de um Píer Náutico Flutuante para atracar embarcações durante as variações no nível da água.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2716/pedido_providencia_reforma_do_alambrado_e_iluminacao_do_campo_vila_nova_bananal.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2716/pedido_providencia_reforma_do_alambrado_e_iluminacao_do_campo_vila_nova_bananal.pdf</t>
   </si>
   <si>
     <t>REFORMA DO ALAMBRADO E A INSTALAÇÃO DA ILUMINAÇÃO DO CAMPO DA VILA NOVA DO BANANAL.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2717/pedido_no_007.2024_-calcamento_-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2717/pedido_no_007.2024_-calcamento_-_ibituba.pdf</t>
   </si>
   <si>
     <t>“SOLICITA O TÉRMINO DO CALÇAMENTO NAS SEGUINTES RUAS:GETÚLIO VARGAS E ENGENHEIRO MEIRELI, EM IBITUBA NESTE MUNICÍPIO DE BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2721/pp_bancos_ponto_onibus_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2721/pp_bancos_ponto_onibus_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de bancos e cobertura nos pontos de ônibus em nosso município.</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2722/pedido_de_providencia_rua_leandro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2722/pedido_de_providencia_rua_leandro.pdf</t>
   </si>
   <si>
     <t>Manutenção e Reparos no calçamento da Rua Otaviano Ferreira, Bairro São José, entre os números 830 a 1.089, final da mesma.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2726/pdp_-_cons._calc._r._madame_a._holz_-_em_frente_ao_col._p.jose_._d._filho._assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2726/pdp_-_cons._calc._r._madame_a._holz_-_em_frente_ao_col._p.jose_._d._filho._assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, o conserto do calçamento, localizado à Rua Madame Albertina Holz, em frente à Escola Estadual  Profº José Damasceno Filho – Bairro Sapucaia, nessa Cidade.</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2733/pdp_-_colocacao_de_faixa_elevada_na_rua_boa_vista_bairro_boa_vista_em_frente_a_casa_da_sr._edson_numero_55_nessa_cidade.__15-06-2024_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2733/pdp_-_colocacao_de_faixa_elevada_na_rua_boa_vista_bairro_boa_vista_em_frente_a_casa_da_sr._edson_numero_55_nessa_cidade.__15-06-2024_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, a construção de faixa elevada na Rua Boa Vista, Bairro Boa Vista, em frente à casa da Sr. Edson, número 55, nessa Cidade.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2734/pdp_-_conserto_do_calcamento_localizado_a_rua_santos_dumont_proximo_ao_numero_1.129__bairro_rosario_i_nessa_cidade.___15-06-2024_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2734/pdp_-_conserto_do_calcamento_localizado_a_rua_santos_dumont_proximo_ao_numero_1.129__bairro_rosario_i_nessa_cidade.___15-06-2024_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, o conserto do calçamento, localizado a Rua Santos Dumont, próximo ao número 1.129 – Bairro Rosário I, nessa Cidade.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2735/pdp_-_colocacao_de_faixa_elevada_na_rua_boa_vista_bairro_boa_vista_em_frente_a_casa_da_d._monica_numero_29_nessa_cidade.__15-06-2024_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2735/pdp_-_colocacao_de_faixa_elevada_na_rua_boa_vista_bairro_boa_vista_em_frente_a_casa_da_d._monica_numero_29_nessa_cidade.__15-06-2024_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, a colocação de faixa elevada na Rua Boa Vista, Bairro Boa Vista, em frente à casa da D. Mônica, número 29, nessa Cidade.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2736/pdp_-_conserto_do_calcamento_localizado_a_rua_beco_ii_proximo_a_sorveteria_so__01_sorvete_acai_localizado_no_bairro_rosario_i_nessa_cidade.__15-06-2024__assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2736/pdp_-_conserto_do_calcamento_localizado_a_rua_beco_ii_proximo_a_sorveteria_so__01_sorvete_acai_localizado_no_bairro_rosario_i_nessa_cidade.__15-06-2024__assinado....pdf</t>
   </si>
   <si>
     <t>Reitera junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, o conserto do calçamento, localizado a Rua Beco II, próximo a Sorveteria Só + 01 Sorvete Açai, localizado no Bairro Rosário I, nessa Cidade.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2738/pdp_-_conserto_do_calcamento_localizado_a_r._jose_milagres_ferreira_1095__b._s._jose_no_1095_em_frente_a_r._do_tenente_vanbelto_nessa_cidade.__20-06-2024.._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2738/pdp_-_conserto_do_calcamento_localizado_a_r._jose_milagres_ferreira_1095__b._s._jose_no_1095_em_frente_a_r._do_tenente_vanbelto_nessa_cidade.__20-06-2024.._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, o conserto do calçamento, localizado à Rua José Milagres Ferreira, 1095 – Bairro São José, em frente à residência do Tenente Vanbelto, nessa Cidade.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2743/conserto_do_calcamento_localizado_a_rua_santos_dumont_proximo_a_casa_de_no_1129_bairro_rosario_i_02-07-2024_assinado....pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2743/conserto_do_calcamento_localizado_a_rua_santos_dumont_proximo_a_casa_de_no_1129_bairro_rosario_i_02-07-2024_assinado....pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, o conserto do calçamento, localizado à Rua Santos Dumont, próximo à casa de nº 1.129, Bairro Rosário I, nessa Cidade.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2747/pp_reintera_pp_33_24_limpeza_de_bueiro_sao_pedro_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2747/pp_reintera_pp_33_24_limpeza_de_bueiro_sao_pedro_assinado.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido de providência de nº 33/2024 que trata da manutenção e limpeza da galeria que se inicia no bairro São Pedro e desagua no Rio Guandu.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2748/pp_tapa_buraco_trevo_cemiterio_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2748/pp_tapa_buraco_trevo_cemiterio_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o recapeamento de asfalto no trevo da av. Rio Doce, próximo ao cemitério municipal.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2749/pedido_de_providencia_-_2024_redutores_de_velocidade_e_conserto_do_calcamento_ibituba_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2749/pedido_de_providencia_-_2024_redutores_de_velocidade_e_conserto_do_calcamento_ibituba_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto de deformações no calçamento e a construção de 03 (três) redutores de velocidades à Rua Presidente Getúlio Vargas no distrito de Ibituba, com o objetivo de dar mais qualidade de vida aos moradores e transeuntes e evitar acidentes.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2757/asfaltamento_na_r._duque_de_caxias_-_perto_da_matriz_sao_pedro._02-08-2024.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2757/asfaltamento_na_r._duque_de_caxias_-_perto_da_matriz_sao_pedro._02-08-2024.pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, o asfaltamento do trecho da Rua Duque de Caxias, próximo a Matriz São Pedro, interligando ao asfalto da Rua Ibituba – Bairro Operário/Centro, nessa Cidade.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2758/requer__a_colocacao_de_iluminacao_publica_em_alguns_postes_localizados_a_r._duque_de_caxias__bairro_rosario_ii_sentido_ao_sup._lavagnoli_nessa_cidade._assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2758/requer__a_colocacao_de_iluminacao_publica_em_alguns_postes_localizados_a_r._duque_de_caxias__bairro_rosario_ii_sentido_ao_sup._lavagnoli_nessa_cidade._assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, a colocação de iluminação pública em alguns postes, localizados à Rua Duque de Caxias – Bairro Rosário II, sentido ao Supermercado Lavagnoli, nessa Cidade.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_da_troca_do_onibus_do_corrego_da_jacutinga-_agosto_2024-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_da_troca_do_onibus_do_corrego_da_jacutinga-_agosto_2024-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicito a troca do veículo que faz o transporte escolar na localidade do Córrego da Jacutinga, bem como, manutenção constante pela empresa contratada nos veículos que fazem as rotas escolares em nosso município e que seja realizado pela secretaria responsavél fiscalização para verificar as condições de cada veículo. Com o objetivo de garantir a segurança e bem-estar dos alunos.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2761/colocacao_de_01_lombada-quebra_mola_na_rua_borba_gato_108__b._sao_vicente_em_frente_a_residencia_da_d._marilza__nessa_cidade_-_assinado..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2761/colocacao_de_01_lombada-quebra_mola_na_rua_borba_gato_108__b._sao_vicente_em_frente_a_residencia_da_d._marilza__nessa_cidade_-_assinado..pdf</t>
   </si>
   <si>
     <t>Requer junto ao Secretário Municipal de Engenharia e Infraestrutura Urbana, providências para que seja realizada a colocação de 01 (uma) lombada/quebra mola, na Rua Borba Gato, 108 – Bairro São Vicente, em frente à residência da D. Marilza, nessa Cidade.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2762/pp_reintera_pp_174_2021_pintura_camelodromo_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2762/pp_reintera_pp_174_2021_pintura_camelodromo_assinado.pdf</t>
   </si>
   <si>
     <t>Reitera o pedido de providência de nº 174/2021 que requer a pintura da placa e fachada do Camelódromo "Elson da Silva Pereira".</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2764/pedido_de_providencia_asfalto_beco_do_beijinho.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2764/pedido_de_providencia_asfalto_beco_do_beijinho.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Rua Angelina Meneses - Beco do Beijinho, Bairro São José.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2765/pedido_de_providencia_-_2024__instalacao_braco_poste_baim_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2765/pedido_de_providencia_-_2024__instalacao_braco_poste_baim_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um braço no poste de iluminação pública situado à Rua dos Ipês, próximo à residência de nº 185, Bairro Residencial Baim, proporcionando mais segurança aos moradores, visto que no local há pouca iluminação.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2766/pedido_de_providencia_-_2024_retirada_galho_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2766/pedido_de_providencia_-_2024_retirada_galho_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a retirada de galho seco na arvore na Escola EMEIEF Benevenuto Clementino Gobbo, com o objetivo de evitar acidentes.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2770/pedido_no_008.2024_-poda_arvores-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2770/pedido_no_008.2024_-poda_arvores-_ibituba.pdf</t>
   </si>
   <si>
     <t>“REITERA O PEDIDO DA PODA DAS ÁRVORES EM IBITUBA, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2771/pedido_no_010.2024_-entulhos-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2771/pedido_no_010.2024_-entulhos-_ibituba.pdf</t>
   </si>
   <si>
     <t>“SOLICITA A LIMPEZA DOS ENTULHOS NAS RUAS DE IBITUBA, NESTE MUNICÍPIO BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2772/pedido_no_009.2024_-calcamento_-_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2772/pedido_no_009.2024_-calcamento_-_ibituba.pdf</t>
   </si>
   <si>
     <t>“SOLICITA O TÉRMINO DO CALÇAMENTO NA RUA:GETÚLIO VARGAS EM FERNTE A CASA DO DENAILSON, EM IBITUBA NESTE MUNICÍPIO DE BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2773/pedido_no_011.2024_-asfalto_-_operario.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2773/pedido_no_011.2024_-asfalto_-_operario.pdf</t>
   </si>
   <si>
     <t>“SOLICITA O ASFALTAMENTO DO BAIRRO OPERÁRIO, POIS É O BAIRRO MENOR DE NOSSA CIDADE, SENDO APENAS 5 RUAS PEQUENAS, NESTA CIDADE DE BAIXO GUANDU/ES”.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2777/pp_guarda_corpo_ponte_vermelha_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2777/pp_guarda_corpo_ponte_vermelha_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de um novo guarda-corpo nas cabeceiras da ponte sobre o Rio Guandu, próxima a APAE em nosso município.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2779/pedido_de_providencia_arvores_sao_vicente_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2779/pedido_de_providencia_arvores_sao_vicente_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a pode das árvores na Rua Pedro Álvares Cabral, Bairro São Vicente, próximo ao muro de arrimo, com o objetivo principal de melhorar a qualidade de vida dos moradores população e evitar danos.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2786/pedido_de_pr_assinado_poste_avenida_rio_doce.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2786/pedido_de_pr_assinado_poste_avenida_rio_doce.pdf</t>
   </si>
   <si>
     <t>Solicita providencia urgente em relação a um poste de iluminação pública na Avenida Rio Doce, próximo a localidade da Mangueira, pois este está caindo, gerando perigo para os moradores e todos que ali transitam</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2787/pedido_de_pr_assinado__sinal__transito_rua_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2787/pedido_de_pr_assinado__sinal__transito_rua_ibituba.pdf</t>
   </si>
   <si>
     <t>Solicita a poda da árvore próximo ao semáforo da Rua Ibituba, próximo à Promotoria de Justiça, pois a árvore está impedindo a visão dos motoristas ao semáforo, prejudicando todos que ali transitam.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2788/pedido_de_providencia__transito_rua_carlos_gomes-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2788/pedido_de_providencia__transito_rua_carlos_gomes-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizada uma melhor sinalização na antiga faixa de pedestres na Rua Carlos Gomes, em ao lado do Conselho Tutelar, pois a faixa foi retirada e pintada de preto após a reativação do semáforo, mas os pedestres continuam utilizando-a, podendo gerar acidentes, fazendo necessário que um agente de transito fique no local para informar a todos.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2789/praca_de_ibituba_-_limpeza_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2789/praca_de_ibituba_-_limpeza_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza completa na Praça Pedro Viola Neto, no distrito de Ibituba, para ter uma  praça limpa e um ambiente  agradável a todos.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2793/pp_calcamento_rua_madame_albertina_holz_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2793/pp_calcamento_rua_madame_albertina_holz_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a manutenção no calçamento da rua Madame Albertina Holz no bairro Sapucaia em nosso município.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2797/pedido_de_providencia_-_assinado_ibi_conserto_do_calcamento_ibituba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2797/pedido_de_providencia_-_assinado_ibi_conserto_do_calcamento_ibituba.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto de abertura na calçada na Rua Engenheiro Meirei, próximo ao campo de futebol, distrito de Ibituba, para evitar acidentes.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2800/pedido_de_providencia_-_ass_conserto_deformacoes_avenida_santa_terezinha.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2800/pedido_de_providencia_-_ass_conserto_deformacoes_avenida_santa_terezinha.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto de deformações no asfalto da Avenida Santa Terezinha, próximo à Serralheria Modelo, pois o alto relevo existente no asfalto pode gerar acidentes.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2806/pedido_de_providencia_-_2024_conserto_deformacoes_avenida_santa_terezinha_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2806/pedido_de_providencia_-_2024_conserto_deformacoes_avenida_santa_terezinha_1.pdf</t>
   </si>
   <si>
     <t>Solicita o conserto de deformações no pavimento da Rua Engenheiro Silvino, próximo ao Cartório de notas e Registro Civil no distrito de Ibituba, para melhor qualidade de vida.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2807/pedido_de_providencia_-_2024_-_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2807/pedido_de_providencia_-_2024_-_assinado.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza do local e a instalação de placa descrita “PROIBIDO JOGAR LIXO”, na Avenida Santos Neves, que dá acesso à ponte Jones dos Santos Neves (ponte Mauá), para melhor qualidade de vida e para evitar o acúmulo de lixos no local.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2812/pedido_de_providencia_muro_cemiterio_-_clovis-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2812/pedido_de_providencia_muro_cemiterio_-_clovis-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reforma e Construção do Muro do Cemitério Municipal Localizado no Bairro Mauá.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_decreto_legislativo_-_doacao_moto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_decreto_legislativo_-_doacao_moto.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a baixa e transferência de bens móveis desta Câmara Municipal para a Prefeitura Municipal e dá outras providências”.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>CPF - Comissão Permanente de Finanças</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2643/projeto_de_decreto_-_aprova_com_ressalva_as_contas_2021_sr._lastenio_luiz_cardoso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2643/projeto_de_decreto_-_aprova_com_ressalva_as_contas_2021_sr._lastenio_luiz_cardoso.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO COM RESSALVA DAS CONTAS DO EXERCÍCIO DE 2021, DE RESPONSABILIDADE DO SR. LASTÊNIO LUIZ CARDOSO".</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_decreto_-_aprova_com_ressalva_as_contas_2020_sr._neto_barros.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_decreto_-_aprova_com_ressalva_as_contas_2020_sr._neto_barros.pdf</t>
   </si>
   <si>
     <t>Aprova com Ressalvas as Contas do Município de Baixo Guandu - Referência 2020 - Responsabilidade José de Barros Neto.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>Mesa Diretora - MSD</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2728/assinado_assinado_assinado_assinado_decreto_orcamento_2025.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2728/assinado_assinado_assinado_assinado_decreto_orcamento_2025.pdf</t>
   </si>
   <si>
     <t>"PROPOSTA ORÇAMENTÁRIA DA CÂMARA MUNICIPAL DE BAIXO GUANDU – ES, PARA O EXERCÍCIO DE 2025"</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2742/projeto_de_decreto_-_aprova_as_contas_2022_sr._lastenio_luiz_cardoso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2742/projeto_de_decreto_-_aprova_as_contas_2022_sr._lastenio_luiz_cardoso.pdf</t>
   </si>
   <si>
     <t>APROVAÇÃO DAS CONTAS DO EXERCÍCIO DE 2022, DE RESPONSABILIDADE DO SR. LASTÊNIO LUIZ CARDOSO.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Dr. Eliseu Siqueira</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_de_lei_nomenclatura_conselho_tutelar_-_jose_eugenio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_de_lei_nomenclatura_conselho_tutelar_-_jose_eugenio.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Conselho Tutelar de Baixo Guandu, que terá como nomenclatura Oficial “JOSÉ EUGÊNIO ROSSETI MACHADO”.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2579/projeto_de_lei_nomenclatura_praca_santa_monica_-_aneli.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2579/projeto_de_lei_nomenclatura_praca_santa_monica_-_aneli.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Praça do Bairro Santa Mônica de “ANELI GARCIA DA CONCEIÇÃO”.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Baixo Guandu - PMBG</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2592/mensagem_02_e_projeto_de_lei_-__alteracao_do_ppa_2022-2025_da_pmbg123.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2592/mensagem_02_e_projeto_de_lei_-__alteracao_do_ppa_2022-2025_da_pmbg123.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE ALTERAÇÕES NO PLANO PLURIANUAL DE 2022-2025 DO MUNICÍPIO DE BAIXO GUANDU - ES.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2593/mensagem_03_e_projeto_de_lei_-_credito_especial_-_alteracao_estrutura_administrativa_pmbg123.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2593/mensagem_03_e_projeto_de_lei_-_credito_especial_-_alteracao_estrutura_administrativa_pmbg123.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE BAIXO GUANDU - ES.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2594/mensagem_04_e_projeto_de_lei_-_credito_especial_-intraorcamentariasassinado12.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2594/mensagem_04_e_projeto_de_lei_-_credito_especial_-intraorcamentariasassinado12.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O ORÇAMENTO DO EXERCÍCIO DE 2024 DO MUNICÍPIO DE BAIXO GUANDU - ES.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2595/mensagem_05_e_projeto_de_lei_-_credito_suplementar_assinado12.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2595/mensagem_05_e_projeto_de_lei_-_credito_suplementar_assinado12.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES E DÁ OUTRAS PROVIDÊNCIAS. ”</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2596/mensagem_e__projeto_de_lei_-_estrutra_adm_-_turismo_e_transito_com_impacto_final_assiando123.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2596/mensagem_e__projeto_de_lei_-_estrutra_adm_-_turismo_e_transito_com_impacto_final_assiando123.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DESMEMBRAMENTO E CRIAÇÃO DE SECRETARIAS NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL DE BAIXO GUANDU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2597/assinado_projeto_de_lei_todos_podem.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2597/assinado_projeto_de_lei_todos_podem.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública Municipal a “Associação Cultural Todos Podem” e da outras providencias”.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2602/projeto_de_lei_-_reajuste_vencimentos_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2602/projeto_de_lei_-_reajuste_vencimentos_assinado.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE REAJUSTE DE VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE BAIXO GUANDU-ES, E DA OUTRAS PROVIDENCIAS. "</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2636/projeto_de_lei_-_piso_magisterio_2024_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2636/projeto_de_lei_-_piso_magisterio_2024_assiando.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO PISO NACIONAL UNIFICADO BÁSICO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DA EDUCAÇÃO BÁSICA, NO ÂMBITO DO MUNICÍPIO DE BAIXO GUANDU, ESTADO DO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2639/mensagem_e_projeto_de_lei_-_comad_e_fmad_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2639/mensagem_e_projeto_de_lei_-_comad_e_fmad_assiando.pdf</t>
   </si>
   <si>
     <t>”INSTITUI A POLÍTICA MUNICIPAL SOBRE DROGAS E O CONSELHO MUNICIPAL DE POLÍTICAS PÚBLICAS SOBRE DROGAS - CMPPD, DO MUNICÍPIO DE BAIXO GUANDU-ES.”</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2642/autoriza_o_c._do_p._exe_e_leg._mun_a_conceder_01_um_dia_folga_renumerada_aos_servidores_publicos_municipais_efetivos_e_provisorios_na_data_de_seus_respectivos_aniv_2_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2642/autoriza_o_c._do_p._exe_e_leg._mun_a_conceder_01_um_dia_folga_renumerada_aos_servidores_publicos_municipais_efetivos_e_provisorios_na_data_de_seus_respectivos_aniv_2_1.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O CHEFE DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL, A CONCEDER 01 (UM) DIA FOLGA RENUMERADA AOS SERVIDORES PÚBLICOS MUNICIPAIS, EFETIVOS E COMISSIONADOS, NA DATA DE SEUS RESPECTIVOS ANIVERSÁRIOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2652/altera_a_lei_mensagem_09_e_projeto_de_lei_-_cargo_de_procurador_juntado_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2652/altera_a_lei_mensagem_09_e_projeto_de_lei_-_cargo_de_procurador_juntado_assiando.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.946/2017_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2653/mensagem_08_e_projeto_de_lei_-_assessor_executivo_contabil_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2653/mensagem_08_e_projeto_de_lei_-_assessor_executivo_contabil_assiando.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A TRANSFORMAÇÃO DE ÓRGÃO_x000D_
 NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL DE_x000D_
 BAIXO GUANDU, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2660/assinado_projeto_de_lei_no_iremar_rainha.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2660/assinado_projeto_de_lei_no_iremar_rainha.pdf</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2667/projeto_de_lei_-_altera_lei_3.037_-_112024_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2667/projeto_de_lei_-_altera_lei_3.037_-_112024_assiando.pdf</t>
   </si>
   <si>
     <t>“Altera o anexo I da Lei Municipal nº_x000D_
 3.037/2020, de 18 de fevereiro de_x000D_
 2020, que dispõe sobre as normas_x000D_
 de contratação de pessoal para_x000D_
 gestão da política de assistência_x000D_
 social e os serviços_x000D_
 socioassistenciais e dá outras_x000D_
 providências.”</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2668/mensagem_12_e_projeto_de_lei_-_altera_o_pdm_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2668/mensagem_12_e_projeto_de_lei_-_altera_o_pdm_assiando.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei n°. 2.362/2006, que dispõe sobre o desenvolvimento de Baixo Guandu/ES e institui o PDM – Plano Diretor Municipal.”</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2670/mensagem_14_e_projeto_de_lei_-_estatuto_magisterio_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2670/mensagem_14_e_projeto_de_lei_-_estatuto_magisterio_assiando.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOVO ESTATUTO DOS PROFISSIONAIS DO MAGISTÉRIO DO MUNICÍPIO DE BAIXO GUANDU, ESTADO DO ESPÍRITO SANTO.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2671/mensagem_13_e_projeto_de_lei_-_estatuto_servidores_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2671/mensagem_13_e_projeto_de_lei_-_estatuto_servidores_assiando.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O NOVO ESTATUTO DOS SERVIDORES PÚBLICOS DA ADMINISTRAÇÃO DIRETA, INDIRETA, DO MUNICÍPIO DE BAIXO GUANDU, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2673/projeto_de_lei_isencao_iptu_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2673/projeto_de_lei_isencao_iptu_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do IPTU (Imposto Predial e Territorial Urbano) no município de Baixo Guandu/ES e dá outras providências.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2674/assinado_assinado_assinado_assinado_projeto_de_lei_alteracao_lei_3.165.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2674/assinado_assinado_assinado_assinado_projeto_de_lei_alteracao_lei_3.165.pdf</t>
   </si>
   <si>
     <t>Altera o anexo VII da Lei Municipal nº 3.165/2023, de 13 de Abril de 2023, que dispõe sobre a estrutura administrativa, o plano de cargos, carreira e remuneração dos servidores de provimento efetivo, cargo em comissão e função de confiança, da Câmara Municipal de Baixo Guandu, Espírito Santo, e dá outras providências.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2675/projeto_de_lei_-_fardamento_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2675/projeto_de_lei_-_fardamento_assinado.pdf</t>
   </si>
   <si>
     <t>“Cria o auxílio fardamento para aquisição de uniforme para os Agentes Municipais de Trânsito de Baixo Guandu, e da outras providências.”</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2677/ldo_-_2025.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2677/ldo_-_2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as Diretrizes para Elaboração da Lei Orçamentária do Exercício de 2025 e dá Outras Providências”. LDO.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2683/projeto_tabela_apoioeduc_bg_educacao_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2683/projeto_tabela_apoioeduc_bg_educacao_assiando.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 55 DA_x000D_
 LEI MUNICIPAL Nº 2.923/2017 E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2693/projeto_de_lei_leandro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2693/projeto_de_lei_leandro.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Calçadão na Avenida Carlos de Medeiros de “JOÃO LOURENÇO DA COSTA - JOÃO BROQUINHA”.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2697/projeto_de_lei_credito_especial_-secret.transito_assiando_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2697/projeto_de_lei_credito_especial_-secret.transito_assiando_assiando.pdf</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2698/projeto_de_lei_credito_suplementar_fundo_do_idoso_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2698/projeto_de_lei_credito_suplementar_fundo_do_idoso_assiando.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITOS ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2708/projeto_de_lei_cosip_atualizada_2024_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2708/projeto_de_lei_cosip_atualizada_2024_assiando.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ART. 1º DA LEI Nº. 3.199/2023, QUE DEU NOVA REDAÇÃO AO ART. 1º DA LEI Nº3.131/2022, QUE DISPÕE A DESVINCULAÇÃO DE RECEITAS CORRENTES DA COSIP, EM CONFORMIDADE COM O DISPOSTO NO ARTIGO 76-B DA CONSTITUIÇÃO FEDERAL</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2709/projeto_de_lei_credito_especial_-secret.transito_fardamento-_20_mil_1_5_assiando_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2709/projeto_de_lei_credito_especial_-secret.transito_fardamento-_20_mil_1_5_assiando_assiando.pdf</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2712/mensagem_e_projeto_de_lei_-_altera_a_lei_2480_-_conselho_da_mulher_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2712/mensagem_e_projeto_de_lei_-_altera_a_lei_2480_-_conselho_da_mulher_assiando.pdf</t>
   </si>
   <si>
     <t>“ALTERA OS ARTIGOS 1º E 5º DA LEI MUNICIPAL Nº2.480, DE 19 DE DEZEMBRO DE 2008 E ARTIGOS 2º E 6º DA LEI Nº 2.886, DE 24 DE MAIO DE 2016.”</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2714/projeto_de_lei_clovis.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2714/projeto_de_lei_clovis.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Campo do Bairro Ricardo Holz “IGOR DOS SANTOS GARCIA DE ARAUJO”.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2715/pl_padronizacao_cores_do_municipio_ass.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2715/pl_padronizacao_cores_do_municipio_ass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre padronização das cores de imóveis públicos pertencentes e/ou mantidos pelo município de Baixo Guandu-ES e dá outras providências.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2718/mensagem_24_e_projeto_de_lei_-_da_nova_redacao_ao_funcionamento_do_conselho_municipal_de_turismo_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2718/mensagem_24_e_projeto_de_lei_-_da_nova_redacao_ao_funcionamento_do_conselho_municipal_de_turismo_assiando.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AO FUNCIONAMENTO DO CONSELHO MUNICIPAL DE TURISMO, DO FUNDO MUNICIPAL DE TURISMO, REVOGA A LEI N.º 2.997/2019 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2719/mensagem_23_e_projeto_-_cria_escala_extra_e_gratificacao_de_escala_extra_para_os_agentes_de_transito_completo_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2719/mensagem_23_e_projeto_-_cria_escala_extra_e_gratificacao_de_escala_extra_para_os_agentes_de_transito_completo_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA ESCALA EXTRA DE TRABALHO E GRATIFICAÇÃO POR ESCALA EXTRA DE TRABALHO PARA OS AGENTES MUNICIPAIS DE TRÂNSITO E OUTROS INTEGRANTES.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2720/mensagem_25_e_projeto_de_lei_-_saude_bucal_completo_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2720/mensagem_25_e_projeto_de_lei_-_saude_bucal_completo_assinado.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.653/2011, que dispõe sobre programa de saúde da família, saúde bucal e agentes comunitários de saúde do Municipal de Baixo Guandu, Estado do Espírito Santo.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2724/pl_padronizacao_cores_uniformes_do_municipio_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2724/pl_padronizacao_cores_uniformes_do_municipio_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre padronização das cores dos uniformes escolares da rede pública municipal de educação pertencentes e/ou mantidos pelo município de Baixo Guandu-ES e dá outras providências.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2727/mensagem_26_e_projeto_de_lei_-_altera_nomeclatura_do_cargo_de_agente_municipal_de_transito_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2727/mensagem_26_e_projeto_de_lei_-_altera_nomeclatura_do_cargo_de_agente_municipal_de_transito_assiando.pdf</t>
   </si>
   <si>
     <t>“ALTERA A NOMECLATURA DO CARGO DE AGENTE MUNICIPAL DE TRÂNSITO, CONSTANTE NA LEI 2.946/2017, PARA GUARDA CIVIL MUNICIPAL, E DA OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2730/mensagem_27_e_projeto_de_lei_-__padrao_s.i.m._cointer_-_assinado1212.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2730/mensagem_27_e_projeto_de_lei_-__padrao_s.i.m._cointer_-_assinado1212.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGISTRO, INSPEÇÃO E FISCALIZAÇÃO DE AGROINDÚSTRIAS QUE FABRICAM PRODUTOS DE ORIGEM ANIMAL NO ÂMBITO DO MUNICÍPIO DE BAIXO GUANDU/ES.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2731/mensagem_28_e_projeto_de_lei_-_alteracao_estatuto_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2731/mensagem_28_e_projeto_de_lei_-_alteracao_estatuto_assiando.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AOS ARTIGOS 1º, 38, 39, 75, 99, 105, 236, 272 E 297 DA LEI MUNICIPAL Nº 3.230/2024 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2732/mensagem_29_e_projeto_de_lei_-_altera_lei_3231.2024_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2732/mensagem_29_e_projeto_de_lei_-_altera_lei_3231.2024_assiando.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AOS ARTIGOS 1º E PARÁGRAFO 2º DO ARTIGO 102 DA LEI MUNICIPAL Nº 3.231/2024 E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_leandro_-_ponte_de_ferro_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_leandro_-_ponte_de_ferro_1.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Ponte de Ferro de “IDÁLIA TACCHETTO MACHADO”.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2744/projeto_de_lei_praca_estrada_nicolau.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2744/projeto_de_lei_praca_estrada_nicolau.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Praça na Estrada Nicolau de Almeida Barbosa de “JOSÉ ALVES MONTEIRO”.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2745/mensagem_30_e_projeto_de_lei_-_autoriza_abertura_de_credito_adiconal_especial_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2745/mensagem_30_e_projeto_de_lei_-_autoriza_abertura_de_credito_adiconal_especial_assinado.pdf</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2750/projeto_de_lei_leandro_-_praca_valparaiso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2750/projeto_de_lei_leandro_-_praca_valparaiso.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Praça do Bairro Valparaiso de “MARIA DE LOURDES SCHIMIDT – DONA LOURDES”.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2751/mensagem_32_e_projeto_de_lei_-_alteracao_ppa_projetos_petvida_1_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2751/mensagem_32_e_projeto_de_lei_-_alteracao_ppa_projetos_petvida_1_assinado.pdf</t>
   </si>
   <si>
     <t>“DISPÕES SOBRE ALTERAÇÕES NO PLANO PLURIANUAL DE 2022-2025 DO MUNICÍPIO DE BAIXO GUANDU - ES.”</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2752/mensagem_31_e_projeto_de_lei_-__alteracao_percentual_de_supl_da_loa_2024_assiando_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2752/mensagem_31_e_projeto_de_lei_-__alteracao_percentual_de_supl_da_loa_2024_assiando_assiando.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AO ART. 5º DA LEI Nº 3.207/2023, ELEVANDO PARA 60% (SESSENTA POR CENTO) O PERCENTUAL PARA ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES.”</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2753/mensagem_33_e_projeto_de_lei_-_credito_especial_-meio_ambiente_programa_pet_vida_1_asiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2753/mensagem_33_e_projeto_de_lei_-_credito_especial_-meio_ambiente_programa_pet_vida_1_asiando.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O ORÇAMENTO DO EXERCÍCIO DE 2024 DO MUNICÍPIO DE BAIXO GUANDU - ES.”</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2755/projeto_de_lei_praca_serra_coco.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2755/projeto_de_lei_praca_serra_coco.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Praça do Serra Coco de “BENEDITO VIEIRA VASCONCELOS”</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2756/projeto_de_lei_praca_maua.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2756/projeto_de_lei_praca_maua.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Praça do Bairro Mauá de “FLORIANO SCHÜTZ”.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2760/mensagem_37_e_projeto_de_lei_-_altera_lei_do_chacreamento_1_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2760/mensagem_37_e_projeto_de_lei_-_altera_lei_do_chacreamento_1_assiando.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ART. 19 DA LEI Nº3.150, DE 23 DE DEZEMBRO DE 2022.”</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2763/mensagem_34_e_projeto_de_lei_-__credito_especial_-_intraorcamentarias_lei_saude_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2763/mensagem_34_e_projeto_de_lei_-__credito_especial_-_intraorcamentarias_lei_saude_assiando.pdf</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2767/mensagem_35_e_projeto_de_lei_-_abertura_de_credito_adicional_especial_-_educacao_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2767/mensagem_35_e_projeto_de_lei_-_abertura_de_credito_adicional_especial_-_educacao_assiando.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL PARA O ORÇAMENTO DO EXERCÍCIO DE 2024 DO MUNICÍPIO DE BAIXO GUANDU - ES.”</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2768/mensagem_36_e_projeto_de_lei_-_assistencia_social_conselho_dos_idosos__assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2768/mensagem_36_e_projeto_de_lei_-_assistencia_social_conselho_dos_idosos__assiando.pdf</t>
   </si>
   <si>
     <t>“INSTITUI A POLÍTICA MUNICIPAL DOS DIREITOS DA PESSOA IDOSA, O CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA E O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_lei_nomenclatura_da_praca_7.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_lei_nomenclatura_da_praca_7.pdf</t>
   </si>
   <si>
     <t>Dá denominação a futura Praça, situada na rua Zulmira Lacerda, esquina com a rua Nestor Gomes, no Bairro Alto Guandu, nesta cidade de Baixo Guandu – ES, que terá como denominação Oficial Helena Maria de Aguiar Ambrósio “Helena Ambrósio”.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2774/projeto_de_lei_rua_eliseu_-_bene_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2774/projeto_de_lei_rua_eliseu_-_bene_1.pdf</t>
   </si>
   <si>
     <t>Dá denominação a rua sem denominação entre a Rua Belarmino Pinto no Bairro Mauá de “ALTIVO FONTONE”.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2775/projeto_de_lei_rua_eliseu_-_richardene_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2775/projeto_de_lei_rua_eliseu_-_richardene_1.pdf</t>
   </si>
   <si>
     <t>Dá denominação a rua sem denominação entre as ruas Ezequias Alves Monteiro e Rúdio Plantikow no Bairro Mauá de “MANFREDO LEMKE”.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2776/projeto_de_lei_rua_eliseu_-_nerilda_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2776/projeto_de_lei_rua_eliseu_-_nerilda_1.pdf</t>
   </si>
   <si>
     <t>Dá denominação a rua sem denominação entre a Av. Rio Doce no Bairro Mauá de “FRANCISCO CORRÊA GUEDES”.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2778/mensagem_38_e_projeto_de_lei_-__credito_especial_-intraorcamentarias_-agua_agosto-diversosassiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2778/mensagem_38_e_projeto_de_lei_-__credito_especial_-intraorcamentarias_-agua_agosto-diversosassiando.pdf</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2782/mensagem_e_projeto_de_lei_-_credito_suplementar_-_assitemcia_cotr_programa_asilo_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2782/mensagem_e_projeto_de_lei_-_credito_suplementar_-_assitemcia_cotr_programa_asilo_assiando.pdf</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_rua_-_bidim_valparaiso-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_rua_-_bidim_valparaiso-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Dá denominação a rua lateral a Escola João Júlio Cardoso no Bairro Valparaiso de “NEUSA RODRIGUES FIOROTE”.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2791/mensagem_40_e_projeto_de_lei_-_fundo_defesa_da_mulher_1_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2791/mensagem_40_e_projeto_de_lei_-_fundo_defesa_da_mulher_1_assiando.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIACÃO DO FUNDO MUNICIPAL DOS DIREITOS DA MULHER, E DA OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2792/mensagem_41_e_projeto_de_lei_-_credito_especial_-intraorcamentarias_-agua__educacao__setemb_90.00000_1_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2792/mensagem_41_e_projeto_de_lei_-_credito_especial_-intraorcamentarias_-agua__educacao__setemb_90.00000_1_assiando.pdf</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_leandro_-_ponte.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_leandro_-_ponte.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Ponte sobre o Rio Guandu, ligando as ruas Cel. Álvaro Milagres Ferreira, centro e a Rua Airton Pacca, São José, nesta cidade de Baixo Guandu – ES, que terá como denominação Oficial “DR. ERALDO TREVIZANI”.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>Clóvis Pascolar, Leandro da Kimacol</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_leandro_-_creche_vila_kennedy.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_leandro_-_creche_vila_kennedy.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Creche em Construção do bairro Vila Kennedy, localizada na Rua Carlos Lindemberg de “CRECHE ADELINA MARIA CARDOSO”.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2801/mensagem_42_e_proejto_de_lei_-_pdm_-_zona_ambiental_13_assiando1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2801/mensagem_42_e_proejto_de_lei_-_pdm_-_zona_ambiental_13_assiando1.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 2.362/2006, E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2802/projeto_de_lei_alaide_garcia_silva_ass.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2802/projeto_de_lei_alaide_garcia_silva_ass.pdf</t>
   </si>
   <si>
     <t>Dá denominação a futura Praça, situada próximo ao Bar do Ambrósio, no Bairro Alto Guandu, nesta cidade de Baixo Guandu – ES, que terá como denominação Oficial “Alaide Garcia da Silva”.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2803/alteracao_do_plano_plurianual_2022-2025._assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2803/alteracao_do_plano_plurianual_2022-2025._assiando.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO PLANO PLURIANUAL PARA O PERIODO DE 2024 A 2025.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2804/2-projeto_lei_-_altera_ldo_2025_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2804/2-projeto_lei_-_altera_ldo_2025_assiando.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DE ANEXOS DE METAS FISCAIS DA LEI DE DIRETRIZES ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2805/3-projeto_lei_-_loa_2025_assiando.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2805/3-projeto_lei_-_loa_2025_assiando.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE BAIXO GUANDU PARA O EXERCÍCIO FINANCEIRO DE 2025.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2810/rotativo_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2810/rotativo_assinado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSENÇÃO DE PAGAR ROTATIVO OS ESPECTROS AUTISTAS, CADEIRANTES, IDOSOS, DEFICIENTES FISÍCOS, AMBOS COM OS VEÍCULOS IDENTIFICADOS POR UM ADESIVO E OFICIAIS DE JUSTIÇA, QUANDO ESTIVEREM EM EFETIVO SERVIÇO, E COM O VEÍCULO IDENTIFICADO.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2813/correio.interlegis.leg.br.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2813/correio.interlegis.leg.br.pdf</t>
   </si>
   <si>
     <t>Concede parcela extra do benefício auxílio alimentação à título de 13º salário, a ser quitada no mês de dezembro de 2024.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2604/assinado_assinado_assinado_assinado_resolucao_alteracao_regimento_mesa_diretora_2.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2604/assinado_assinado_assinado_assinado_resolucao_alteracao_regimento_mesa_diretora_2.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 27, ART.28 O INCISO II; ALTERA O ART. 32 NOS INCISOS III E VI, REVOGANDO O §1º.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2605/assinado_assinado_assinado_assinado_resolucao_alteracao_regimento_-_final.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2605/assinado_assinado_assinado_assinado_resolucao_alteracao_regimento_-_final.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º, § 1º, § 2º E § 4º; ALTERA O ART. 5º E ACRESCENTA OS INCISOS I E II, E ALTERA OS § 1º E 9º; ALTERA O ART. 7º, § 1º, ALTERA O ART. 30 NO SEU  § 2º; ALTERA O ART. 104, ALTERA O ART. 116 E ACRESCENTA OS INCISOS I, II III E IV ALTERA O §1º E §2º E ACRESCENTA OS PARÁGRAFOS §3º, §4º, §5º e §6º, ALTERA O ART. 123 E SEU INCISO II, ALTERA O ART. 167.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2809/projeto_de_resolucao_titulo_honorifico_-_ze_roberto_assinado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2809/projeto_de_resolucao_titulo_honorifico_-_ze_roberto_assinado.pdf</t>
   </si>
   <si>
     <t>Concede o Título de “CIDADÃO GUANDUENSE” ao Sr. ALAN SOARES SIQUEIRA, Diretor Administrativo do Hospital Sílvio Ávidos de Colatina/ES.</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>ELO</t>
   </si>
   <si>
     <t>Emenda a Lei Orgânica</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2603/assinado_assinado_assinado_assinado_assinado_emenda_a_lei_organica_-_nova.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2603/assinado_assinado_assinado_assinado_assinado_emenda_a_lei_organica_-_nova.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Orgânica Municipal”</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2689/assinado_assinado_assinado_assinado_assinado_assinado_emenda_a_lei_organica_-_emenda_impositiva.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2689/assinado_assinado_assinado_assinado_assinado_assinado_emenda_a_lei_organica_-_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>Inclui o Artigo 103-A na Lei Orgânica do Município de Baixo guandu, para adotar no processo legislativo orçamentário municipal as emendas impositivas individuais de vereadores e de bancadas, previstas na Emenda Constitucional nº 86, de 17 de março de 2015; na Emenda Constitucional nº 100, de 26 de junho de 2019; e na Emenda Constitucional nº 126, de 21 de dezembro de 2022; e dá outras providências.”</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
     <t>BL</t>
   </si>
   <si>
     <t>Balancete Legislativo</t>
   </si>
   <si>
     <t>Câmara Municipal de Baixo Guandu - CMBG</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/</t>
   </si>
   <si>
     <t>Balancete da Receita e despesas desta Câmara Municipal referente ao mês de Dezembro de 2023.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>Balancete de  Receitas e Despesas Câmara Municipal de Baixo Guandu Referente ao mês de janeiro de 2024.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>Balancete da Receita e Despesas desta Câmara Municipal referente ao mês de Fevereiro de 2024.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>Balancete Legislativo relacionado a Receita e Despesas desta Câmara Municipal referente ao mês de Março.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2706/assinado_untitled_20240517_095243.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2706/assinado_untitled_20240517_095243.pdf</t>
   </si>
   <si>
     <t>Balancete Legislativo da Receita e Despesas do Poder Legislativo referente ao mês de Abril de 2024.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>Balancete da receita e despesas, referente ao mês de maio de 2024.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>Gabinete do Presidente - GAP</t>
   </si>
   <si>
     <t>Balancete da receita e depesas desta Câmara Municipal referente ao mês de Junho de 2024.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
     <t>Balancete da receita e despesas desta Câmara Municipal - Referente ao mês de Julho de 2024.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
     <t>Balancete da receita e despesas, referente ao mês de agosto de 2024.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>PRC</t>
   </si>
   <si>
     <t>Prestação de Contas Executivo</t>
   </si>
   <si>
     <t>Tribunal de Contas Espírito Santo - TCES</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2638/parecer-previo-86-2023-7_pref_pmbg_tc_2382-2021.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2638/parecer-previo-86-2023-7_pref_pmbg_tc_2382-2021.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual de Prefeito Exercício 2020.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2725/oficio_tc_2454-2024_pres_cam_bguandu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2725/oficio_tc_2454-2024_pres_cam_bguandu.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas Anual Executivo Municipal - Responsável Lastênio Luiz Cardoso - Exercício 2022.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>VT</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2739/veto_plo_028-2024.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2739/veto_plo_028-2024.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao projeto de Lei nº 034/2024, que gerou o Autógrafo nº 028/2024.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2740/veto_plo_029-2024.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2740/veto_plo_029-2024.pdf</t>
   </si>
   <si>
     <t>Veto Integral ao Projeto de Lei nº 035/2024 que gerou o Autógrafo 029/2024.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>EMSU</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2746/assinado_assinado_assinado_emenda_supressiva.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2746/assinado_assinado_assinado_emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva ao Artigo 99 da Lei Municipal nº 3.230/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2989,67 +2989,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2590/ante-projeto_de_lei_no_iremar_rainha.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2637/regulamenta_no_ambito_da_administracao_direta_do_municipio_a_concessao_de_jornada_especial_de_trabalho_a_servidor_que_tenha_conjuge_ou_filho_dependente_com_deficiencia._assinado....pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2584/convocacao_-_diretor_do_saae_-_militino..._assinado..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2585/convocacao_-_secretario_de_saude_-_vinicius_d._gobbo_-_19-01-2024..._assinado....pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2608/pedido_de_indicacao_barracas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_der_-_2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2629/copia_de_pedido_de_indicacao_vigas_de_pontes_rosario_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2634/pedido_de_indicacao_vigas_de_pontes_rosario_lastenio_1_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2647/assinado_pedido_de_indicacao_pilar_ponte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2682/assinado_pedido_de_indicacao_loteamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_liu_veiculo_adaptado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_clovis_campo_society.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2707/pedido_de_indicacao_agua_potavel_bananal_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2713/indicacao_lico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2723/pedido_de_indicacao_vigas_de_pontes_patrimonio_velho_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2737/pedido_de_indicacao_dep._gilson_daniel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2780/pedido_de_indicacao_-_poste_edp_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2784/pedido_de_indicacao_-_passarela_mascarenhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2785/indicacao_lico_e_clovis-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2790/assinado_indicacao_liu.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2794/assinado_indicacao_bidim.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2795/indicacao_clovis_trator.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2808/indica_ao_deputado_dary_pagung_-_emenda_parlamentar_para_calcamento_da_subida_do_cemiterio_do_km_14_do_mutum_preto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2811/pedido_de_indicacao_br_259_-_viaduto_clovis-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2659/conselho_de_desenvolvimento_de_baixo_guandu_-_es_-_assinado..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2695/pedido_de_informacao_petvida_-_novo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2576/colocacao_aquecedores_na_piscina_localizada_na_esc._aladia_t._paiva_-_bairro_mascarenhas_nesse_municipio._assinado..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2577/contratacao_de_01_fisioterapeuta_para_atender_os_idosos_do_bairro_mascarenhas_e_proximidades_nesse_municipio._assinado..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2580/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_prefeito..._17-01-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2581/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_secretario_fabricio..._18-01-2024__assinado....pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2582/pdp_-...._asfaltamento_r._do_p._socorro_-_ao_secretario_yoshito_..._21-01-2024__assinado....pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2583/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_secretario_yoshito..._18-01-2024._assinado....pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2586/pdp_-_coleta_de_lixo_e_calcamento_na__r._joaquim_nabuco_com_a_r._frei_caneca_-_bm-es.24-01-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2587/pdp_-_reforma_na_unid._saude_dilman_neto_ferreira_24-01-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2588/poda_de_arvores_nos_bairros_rosario_i_rosario_ii_b._sapucaia_e_outros_nessa_cidade.__29-01-2024_assinado..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2589/adquirir_uma_nova_area_para_que_seja_construido_um_novo_cemiterio_municipal_nessa_cidade_29-01-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2598/pedido_de_providencia_pedidos_iluminacao_publica_-_assinado....pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2599/pdp_-_conserto_do_calcamento_localizado_a_r._tome_de_souza__bairro_rosario_i_proximo_ao_salao_do_rodrigo_numero_1605_nessa_cidade_01-02-2024..._assinado....pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2600/pdp_-_construcao_de_01_muro_de_arrimo_na_r._duque_de_caxias_bairro_rosario_i__proximo_ao_estadio_municipal_manoel_carneiro_01-02-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2601/pdp_-_conserto_da_calcada_da_creche_dona_santinha_como_tambem_a_reforma_geral_da_referida_creche_localizada_na_r._pedro_alvares_cabral__bairro_rosario_ii_01-02-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2606/pp_limpeza_do_parque_da_lagoa_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2607/pp_quebra_molas_e_capina_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2609/pedido_de_providencia_bidim_-_tampar_bueiro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2610/pedido_de_providencia_-_2024_faixa_elevada_lavaioli_1-_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2611/pedido_de_providencia_-_2024_redutores_de_velocidades_rua_jose_milagres_ferreira_-_asssinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2612/pdp_-...._asfaltamento_b._operario__-_ao_secretario_yoshito_..._03-02-2024___assinado....pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2613/pdp_-_conserto_do_calcamento_localizado_a_rua_beco_ii_proximo_a_sorveteria_so__01_sorvete_acai_localizado_no_bairro_rosario_i_nessa_cidade.__03-02-2024__assinado....pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2614/pedido_de_providencia_-_2024_monjolo-_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2615/pedido_de_providencia_-_2024_vistoria_nos_veiculos__que_fazem_as_rotas_escolares_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2616/pedido_de_providencia_-_2024_tenente-_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2617/pedido_de_providencia_-_2024_vistoria_nas_rotas_escolares-_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2618/pedido_de_providencia_corrego_queixada-_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2619/pedido_de_providencia_-_2024_vistoria_as_escolas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2622/pedido_providencia_ponte.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2623/pedido_providencia_parque.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2624/pedido_providencia_patrol_e_casca_assoc._ate_a_serra_cric.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2625/pedido_providencia_patrol_e_casca_barra_a_vila.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2626/pedido_providencia_patrol_e_casca_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2627/pp_limpeza_da_galeria_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2628/pp_operacao_tapa_buracos_sao_jose_e_vila_kennedy_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2630/pedido_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2631/pedido_no_001.2024_-patrolamento-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2632/pedido_no_002.2024_-cascalho-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2633/pedido_no_003.2024_-rocar-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2635/pedido_no_004.2024_-calcamento-_bx._gaundu.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2641/solicito_ao_chefe_do_poder_exec_o_pagamento_dos_direitos_dos_servidores_publicos_municipais_tais_como_asg_assistente_social_motorista_e_demais_servidores_adm._da_sec._mun_asinado....pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2644/pp_laudo_tecnico_cmei_cosme_damiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2645/pp_capina_cosme_damiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2646/pp_reintera_pp_80_21_centro_comunitario_st_monica_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2648/pedido_de_providencia_2024-_bairro_residencial_baim_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2649/pedido_de_providencia_2024-_agentes_de_endemias_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2650/pedido_de_providencia_-_2024__calcamento_nas_ruas_do_bairro_vila_kennedy_1-_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2651/pedido_de_providencia_-_2024_reitera_a_troca_de_lampadas_do_praca_getulio_vargas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2654/pedido_providencia_manutencao_do_calcamento_val_paraiso.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2655/pedido_providencia_iluminacao_campo_vila_nova_bananal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2656/pedido_providencia_drenagem_e_pavimentacao_rua_wilson_santana_valparaiso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2657/pedido_providencia_construcao_galeria_consolacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2658/pedido_providencia_reforma_campo_society_rrholz.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2661/pp_reintera_pp_263_21_acessibilidade_ponte_da_integracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2662/pp_area_infantil_praca_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2663/conserto_do_calcamento_e_colocacao_de_01_tampa_de_canaleta_localizada_a_rua_domingos_martins_no_615__bairro_sapucaia_nessa_cidade._assinado....pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2664/colocacao_de_01_grade_de_ferro_numa_boca_de_lobo_localizada_na_r._borba_gato_bairro_sapucaia_em_frente_ao_no_850_nessa_cidade._assinado..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2665/pedido_de_providencia_-_2024__sesc_faixa_elevada_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2666/pedido_de_providencia_recapeamento_de_diversas_ruas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2672/pp-_autismo-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2678/pp_quebra_molas_residencial_baim_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2679/pdp_-_conserto_do_calcamento_localizado_a_r._d.__araci_em_frente_a_escola_presidente_kennedy_nessa_cidade._-19-04-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2680/assinado_pedido_de_providencia_poste.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2681/assinado_pedido_de_providencia_quebra_molas_leandro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2684/conserto_do_calcamento_localizado_a_r._carlos_gomes_bairro_sapucaia_em_frente_ao_numero_1130_nessa_cidade._19-04-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2685/pp._requer_junto_ao_secretario_m._de_eng._e_inf._urbana_o_conserto_do_calcamento_e_limpeza_de_bueiros_localizado_a_r__h._coutinho._20-04-2024_assinado..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2686/pedido_de_providencia_-_2024__instalacao_poste_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2687/pedido_de_providencia_-_2024_redutores_de_velocidade_no_alto_guandu_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2688/pedido_de_providencia_-_2024_iluminacao_parque_da_lagoa_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2692/liu_quadra_benevenuto_e_darlene.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2694/pp_rua_osvaldo_paiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2696/pedido_no_005.2024_-poda_arvores-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2699/pedido_no_006.2024_-quebra_molas_-_bx._guandu.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2700/colocacao_de_01_lombada_no_bairro_boa_vista_baixo_guandu_sentido_aimores_localizado_na_av._beira_rio___nessa_cidade.__04-05-2024_assinado..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2702/pp_reintera_pp_251_21_vagas_exclusivas_viatura_policial_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2703/pp_limpeza_do_creas_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2704/pp_reintera_pp_127_22_equipamentos_exercicios_das_pracinhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2705/pedido_de_providencia_-_2024_galeria_pluvial.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2710/pedido_de_providencia_-_2024__instalacao_corrimao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2711/pedido_de_providencia_pier.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2716/pedido_providencia_reforma_do_alambrado_e_iluminacao_do_campo_vila_nova_bananal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2717/pedido_no_007.2024_-calcamento_-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2721/pp_bancos_ponto_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2722/pedido_de_providencia_rua_leandro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2726/pdp_-_cons._calc._r._madame_a._holz_-_em_frente_ao_col._p.jose_._d._filho._assinado....pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2733/pdp_-_colocacao_de_faixa_elevada_na_rua_boa_vista_bairro_boa_vista_em_frente_a_casa_da_sr._edson_numero_55_nessa_cidade.__15-06-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2734/pdp_-_conserto_do_calcamento_localizado_a_rua_santos_dumont_proximo_ao_numero_1.129__bairro_rosario_i_nessa_cidade.___15-06-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2735/pdp_-_colocacao_de_faixa_elevada_na_rua_boa_vista_bairro_boa_vista_em_frente_a_casa_da_d._monica_numero_29_nessa_cidade.__15-06-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2736/pdp_-_conserto_do_calcamento_localizado_a_rua_beco_ii_proximo_a_sorveteria_so__01_sorvete_acai_localizado_no_bairro_rosario_i_nessa_cidade.__15-06-2024__assinado....pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2738/pdp_-_conserto_do_calcamento_localizado_a_r._jose_milagres_ferreira_1095__b._s._jose_no_1095_em_frente_a_r._do_tenente_vanbelto_nessa_cidade.__20-06-2024.._assinado..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2743/conserto_do_calcamento_localizado_a_rua_santos_dumont_proximo_a_casa_de_no_1129_bairro_rosario_i_02-07-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2747/pp_reintera_pp_33_24_limpeza_de_bueiro_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2748/pp_tapa_buraco_trevo_cemiterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2749/pedido_de_providencia_-_2024_redutores_de_velocidade_e_conserto_do_calcamento_ibituba_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2757/asfaltamento_na_r._duque_de_caxias_-_perto_da_matriz_sao_pedro._02-08-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2758/requer__a_colocacao_de_iluminacao_publica_em_alguns_postes_localizados_a_r._duque_de_caxias__bairro_rosario_ii_sentido_ao_sup._lavagnoli_nessa_cidade._assinado..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_da_troca_do_onibus_do_corrego_da_jacutinga-_agosto_2024-_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2761/colocacao_de_01_lombada-quebra_mola_na_rua_borba_gato_108__b._sao_vicente_em_frente_a_residencia_da_d._marilza__nessa_cidade_-_assinado..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2762/pp_reintera_pp_174_2021_pintura_camelodromo_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2764/pedido_de_providencia_asfalto_beco_do_beijinho.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2765/pedido_de_providencia_-_2024__instalacao_braco_poste_baim_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2766/pedido_de_providencia_-_2024_retirada_galho_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2770/pedido_no_008.2024_-poda_arvores-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2771/pedido_no_010.2024_-entulhos-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2772/pedido_no_009.2024_-calcamento_-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2773/pedido_no_011.2024_-asfalto_-_operario.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2777/pp_guarda_corpo_ponte_vermelha_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2779/pedido_de_providencia_arvores_sao_vicente_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2786/pedido_de_pr_assinado_poste_avenida_rio_doce.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2787/pedido_de_pr_assinado__sinal__transito_rua_ibituba.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2788/pedido_de_providencia__transito_rua_carlos_gomes-_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2789/praca_de_ibituba_-_limpeza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2793/pp_calcamento_rua_madame_albertina_holz_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2797/pedido_de_providencia_-_assinado_ibi_conserto_do_calcamento_ibituba.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2800/pedido_de_providencia_-_ass_conserto_deformacoes_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2806/pedido_de_providencia_-_2024_conserto_deformacoes_avenida_santa_terezinha_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2807/pedido_de_providencia_-_2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2812/pedido_de_providencia_muro_cemiterio_-_clovis-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_decreto_legislativo_-_doacao_moto.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2643/projeto_de_decreto_-_aprova_com_ressalva_as_contas_2021_sr._lastenio_luiz_cardoso.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_decreto_-_aprova_com_ressalva_as_contas_2020_sr._neto_barros.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2728/assinado_assinado_assinado_assinado_decreto_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2742/projeto_de_decreto_-_aprova_as_contas_2022_sr._lastenio_luiz_cardoso.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_de_lei_nomenclatura_conselho_tutelar_-_jose_eugenio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2579/projeto_de_lei_nomenclatura_praca_santa_monica_-_aneli.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2592/mensagem_02_e_projeto_de_lei_-__alteracao_do_ppa_2022-2025_da_pmbg123.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2593/mensagem_03_e_projeto_de_lei_-_credito_especial_-_alteracao_estrutura_administrativa_pmbg123.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2594/mensagem_04_e_projeto_de_lei_-_credito_especial_-intraorcamentariasassinado12.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2595/mensagem_05_e_projeto_de_lei_-_credito_suplementar_assinado12.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2596/mensagem_e__projeto_de_lei_-_estrutra_adm_-_turismo_e_transito_com_impacto_final_assiando123.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2597/assinado_projeto_de_lei_todos_podem.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2602/projeto_de_lei_-_reajuste_vencimentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2636/projeto_de_lei_-_piso_magisterio_2024_assiando.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2639/mensagem_e_projeto_de_lei_-_comad_e_fmad_assiando.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2642/autoriza_o_c._do_p._exe_e_leg._mun_a_conceder_01_um_dia_folga_renumerada_aos_servidores_publicos_municipais_efetivos_e_provisorios_na_data_de_seus_respectivos_aniv_2_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2652/altera_a_lei_mensagem_09_e_projeto_de_lei_-_cargo_de_procurador_juntado_assiando.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2653/mensagem_08_e_projeto_de_lei_-_assessor_executivo_contabil_assiando.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2660/assinado_projeto_de_lei_no_iremar_rainha.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2667/projeto_de_lei_-_altera_lei_3.037_-_112024_assiando.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2668/mensagem_12_e_projeto_de_lei_-_altera_o_pdm_assiando.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2670/mensagem_14_e_projeto_de_lei_-_estatuto_magisterio_assiando.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2671/mensagem_13_e_projeto_de_lei_-_estatuto_servidores_assiando.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2673/projeto_de_lei_isencao_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2674/assinado_assinado_assinado_assinado_projeto_de_lei_alteracao_lei_3.165.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2675/projeto_de_lei_-_fardamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2677/ldo_-_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2683/projeto_tabela_apoioeduc_bg_educacao_assiando.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2693/projeto_de_lei_leandro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2697/projeto_de_lei_credito_especial_-secret.transito_assiando_assiando.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2698/projeto_de_lei_credito_suplementar_fundo_do_idoso_assiando.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2708/projeto_de_lei_cosip_atualizada_2024_assiando.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2709/projeto_de_lei_credito_especial_-secret.transito_fardamento-_20_mil_1_5_assiando_assiando.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2712/mensagem_e_projeto_de_lei_-_altera_a_lei_2480_-_conselho_da_mulher_assiando.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2714/projeto_de_lei_clovis.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2715/pl_padronizacao_cores_do_municipio_ass.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2718/mensagem_24_e_projeto_de_lei_-_da_nova_redacao_ao_funcionamento_do_conselho_municipal_de_turismo_assiando.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2719/mensagem_23_e_projeto_-_cria_escala_extra_e_gratificacao_de_escala_extra_para_os_agentes_de_transito_completo_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2720/mensagem_25_e_projeto_de_lei_-_saude_bucal_completo_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2724/pl_padronizacao_cores_uniformes_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2727/mensagem_26_e_projeto_de_lei_-_altera_nomeclatura_do_cargo_de_agente_municipal_de_transito_assiando.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2730/mensagem_27_e_projeto_de_lei_-__padrao_s.i.m._cointer_-_assinado1212.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2731/mensagem_28_e_projeto_de_lei_-_alteracao_estatuto_assiando.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2732/mensagem_29_e_projeto_de_lei_-_altera_lei_3231.2024_assiando.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_leandro_-_ponte_de_ferro_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2744/projeto_de_lei_praca_estrada_nicolau.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2745/mensagem_30_e_projeto_de_lei_-_autoriza_abertura_de_credito_adiconal_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2750/projeto_de_lei_leandro_-_praca_valparaiso.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2751/mensagem_32_e_projeto_de_lei_-_alteracao_ppa_projetos_petvida_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2752/mensagem_31_e_projeto_de_lei_-__alteracao_percentual_de_supl_da_loa_2024_assiando_assiando.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2753/mensagem_33_e_projeto_de_lei_-_credito_especial_-meio_ambiente_programa_pet_vida_1_asiando.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2755/projeto_de_lei_praca_serra_coco.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2756/projeto_de_lei_praca_maua.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2760/mensagem_37_e_projeto_de_lei_-_altera_lei_do_chacreamento_1_assiando.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2763/mensagem_34_e_projeto_de_lei_-__credito_especial_-_intraorcamentarias_lei_saude_assiando.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2767/mensagem_35_e_projeto_de_lei_-_abertura_de_credito_adicional_especial_-_educacao_assiando.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2768/mensagem_36_e_projeto_de_lei_-_assistencia_social_conselho_dos_idosos__assiando.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_lei_nomenclatura_da_praca_7.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2774/projeto_de_lei_rua_eliseu_-_bene_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2775/projeto_de_lei_rua_eliseu_-_richardene_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2776/projeto_de_lei_rua_eliseu_-_nerilda_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2778/mensagem_38_e_projeto_de_lei_-__credito_especial_-intraorcamentarias_-agua_agosto-diversosassiando.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2782/mensagem_e_projeto_de_lei_-_credito_suplementar_-_assitemcia_cotr_programa_asilo_assiando.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_rua_-_bidim_valparaiso-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2791/mensagem_40_e_projeto_de_lei_-_fundo_defesa_da_mulher_1_assiando.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2792/mensagem_41_e_projeto_de_lei_-_credito_especial_-intraorcamentarias_-agua__educacao__setemb_90.00000_1_assiando.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_leandro_-_ponte.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_leandro_-_creche_vila_kennedy.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2801/mensagem_42_e_proejto_de_lei_-_pdm_-_zona_ambiental_13_assiando1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2802/projeto_de_lei_alaide_garcia_silva_ass.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2803/alteracao_do_plano_plurianual_2022-2025._assiando.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2804/2-projeto_lei_-_altera_ldo_2025_assiando.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2805/3-projeto_lei_-_loa_2025_assiando.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2810/rotativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2813/correio.interlegis.leg.br.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2604/assinado_assinado_assinado_assinado_resolucao_alteracao_regimento_mesa_diretora_2.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2605/assinado_assinado_assinado_assinado_resolucao_alteracao_regimento_-_final.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2809/projeto_de_resolucao_titulo_honorifico_-_ze_roberto_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2603/assinado_assinado_assinado_assinado_assinado_emenda_a_lei_organica_-_nova.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2689/assinado_assinado_assinado_assinado_assinado_assinado_emenda_a_lei_organica_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2706/assinado_untitled_20240517_095243.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2638/parecer-previo-86-2023-7_pref_pmbg_tc_2382-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2725/oficio_tc_2454-2024_pres_cam_bguandu.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2739/veto_plo_028-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2740/veto_plo_029-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2746/assinado_assinado_assinado_emenda_supressiva.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2590/ante-projeto_de_lei_no_iremar_rainha.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2637/regulamenta_no_ambito_da_administracao_direta_do_municipio_a_concessao_de_jornada_especial_de_trabalho_a_servidor_que_tenha_conjuge_ou_filho_dependente_com_deficiencia._assinado....pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2584/convocacao_-_diretor_do_saae_-_militino..._assinado..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2585/convocacao_-_secretario_de_saude_-_vinicius_d._gobbo_-_19-01-2024..._assinado....pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2608/pedido_de_indicacao_barracas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2620/indicacao_der_-_2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2629/copia_de_pedido_de_indicacao_vigas_de_pontes_rosario_ass.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2634/pedido_de_indicacao_vigas_de_pontes_rosario_lastenio_1_ass.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2647/assinado_pedido_de_indicacao_pilar_ponte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2682/assinado_pedido_de_indicacao_loteamento.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2691/indicacao_liu_veiculo_adaptado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2701/indicacao_clovis_campo_society.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2707/pedido_de_indicacao_agua_potavel_bananal_ass.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2713/indicacao_lico.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2723/pedido_de_indicacao_vigas_de_pontes_patrimonio_velho_ass.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2737/pedido_de_indicacao_dep._gilson_daniel.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2780/pedido_de_indicacao_-_poste_edp_assinado.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2784/pedido_de_indicacao_-_passarela_mascarenhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2785/indicacao_lico_e_clovis-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2790/assinado_indicacao_liu.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2794/assinado_indicacao_bidim.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2795/indicacao_clovis_trator.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2808/indica_ao_deputado_dary_pagung_-_emenda_parlamentar_para_calcamento_da_subida_do_cemiterio_do_km_14_do_mutum_preto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2811/pedido_de_indicacao_br_259_-_viaduto_clovis-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2659/conselho_de_desenvolvimento_de_baixo_guandu_-_es_-_assinado..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2695/pedido_de_informacao_petvida_-_novo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2576/colocacao_aquecedores_na_piscina_localizada_na_esc._aladia_t._paiva_-_bairro_mascarenhas_nesse_municipio._assinado..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2577/contratacao_de_01_fisioterapeuta_para_atender_os_idosos_do_bairro_mascarenhas_e_proximidades_nesse_municipio._assinado..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2580/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_prefeito..._17-01-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2581/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_secretario_fabricio..._18-01-2024__assinado....pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2582/pdp_-...._asfaltamento_r._do_p._socorro_-_ao_secretario_yoshito_..._21-01-2024__assinado....pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2583/pdp_-...._02_quebras_molas_proximo_ao_s._lavagnoli_-_ao_secretario_yoshito..._18-01-2024._assinado....pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2586/pdp_-_coleta_de_lixo_e_calcamento_na__r._joaquim_nabuco_com_a_r._frei_caneca_-_bm-es.24-01-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2587/pdp_-_reforma_na_unid._saude_dilman_neto_ferreira_24-01-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2588/poda_de_arvores_nos_bairros_rosario_i_rosario_ii_b._sapucaia_e_outros_nessa_cidade.__29-01-2024_assinado..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2589/adquirir_uma_nova_area_para_que_seja_construido_um_novo_cemiterio_municipal_nessa_cidade_29-01-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2598/pedido_de_providencia_pedidos_iluminacao_publica_-_assinado....pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2599/pdp_-_conserto_do_calcamento_localizado_a_r._tome_de_souza__bairro_rosario_i_proximo_ao_salao_do_rodrigo_numero_1605_nessa_cidade_01-02-2024..._assinado....pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2600/pdp_-_construcao_de_01_muro_de_arrimo_na_r._duque_de_caxias_bairro_rosario_i__proximo_ao_estadio_municipal_manoel_carneiro_01-02-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2601/pdp_-_conserto_da_calcada_da_creche_dona_santinha_como_tambem_a_reforma_geral_da_referida_creche_localizada_na_r._pedro_alvares_cabral__bairro_rosario_ii_01-02-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2606/pp_limpeza_do_parque_da_lagoa_assinado.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2607/pp_quebra_molas_e_capina_assinado.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2609/pedido_de_providencia_bidim_-_tampar_bueiro.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2610/pedido_de_providencia_-_2024_faixa_elevada_lavaioli_1-_assinado.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2611/pedido_de_providencia_-_2024_redutores_de_velocidades_rua_jose_milagres_ferreira_-_asssinado.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2612/pdp_-...._asfaltamento_b._operario__-_ao_secretario_yoshito_..._03-02-2024___assinado....pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2613/pdp_-_conserto_do_calcamento_localizado_a_rua_beco_ii_proximo_a_sorveteria_so__01_sorvete_acai_localizado_no_bairro_rosario_i_nessa_cidade.__03-02-2024__assinado....pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2614/pedido_de_providencia_-_2024_monjolo-_assinado.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2615/pedido_de_providencia_-_2024_vistoria_nos_veiculos__que_fazem_as_rotas_escolares_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2616/pedido_de_providencia_-_2024_tenente-_assinado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2617/pedido_de_providencia_-_2024_vistoria_nas_rotas_escolares-_assinado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2618/pedido_de_providencia_corrego_queixada-_assinado.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2619/pedido_de_providencia_-_2024_vistoria_as_escolas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2622/pedido_providencia_ponte.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2623/pedido_providencia_parque.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2624/pedido_providencia_patrol_e_casca_assoc._ate_a_serra_cric.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2625/pedido_providencia_patrol_e_casca_barra_a_vila.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2626/pedido_providencia_patrol_e_casca_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2627/pp_limpeza_da_galeria_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2628/pp_operacao_tapa_buracos_sao_jose_e_vila_kennedy_assinado.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2630/pedido_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2631/pedido_no_001.2024_-patrolamento-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2632/pedido_no_002.2024_-cascalho-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2633/pedido_no_003.2024_-rocar-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2635/pedido_no_004.2024_-calcamento-_bx._gaundu.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2641/solicito_ao_chefe_do_poder_exec_o_pagamento_dos_direitos_dos_servidores_publicos_municipais_tais_como_asg_assistente_social_motorista_e_demais_servidores_adm._da_sec._mun_asinado....pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2644/pp_laudo_tecnico_cmei_cosme_damiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2645/pp_capina_cosme_damiao_assinado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2646/pp_reintera_pp_80_21_centro_comunitario_st_monica_assinado.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2648/pedido_de_providencia_2024-_bairro_residencial_baim_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2649/pedido_de_providencia_2024-_agentes_de_endemias_assinado.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2650/pedido_de_providencia_-_2024__calcamento_nas_ruas_do_bairro_vila_kennedy_1-_assinado.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2651/pedido_de_providencia_-_2024_reitera_a_troca_de_lampadas_do_praca_getulio_vargas_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2654/pedido_providencia_manutencao_do_calcamento_val_paraiso.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2655/pedido_providencia_iluminacao_campo_vila_nova_bananal.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2656/pedido_providencia_drenagem_e_pavimentacao_rua_wilson_santana_valparaiso.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2657/pedido_providencia_construcao_galeria_consolacao.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2658/pedido_providencia_reforma_campo_society_rrholz.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2661/pp_reintera_pp_263_21_acessibilidade_ponte_da_integracao_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2662/pp_area_infantil_praca_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2663/conserto_do_calcamento_e_colocacao_de_01_tampa_de_canaleta_localizada_a_rua_domingos_martins_no_615__bairro_sapucaia_nessa_cidade._assinado....pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2664/colocacao_de_01_grade_de_ferro_numa_boca_de_lobo_localizada_na_r._borba_gato_bairro_sapucaia_em_frente_ao_no_850_nessa_cidade._assinado..pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2665/pedido_de_providencia_-_2024__sesc_faixa_elevada_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2666/pedido_de_providencia_recapeamento_de_diversas_ruas.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2672/pp-_autismo-2024_assinado.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2678/pp_quebra_molas_residencial_baim_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2679/pdp_-_conserto_do_calcamento_localizado_a_r._d.__araci_em_frente_a_escola_presidente_kennedy_nessa_cidade._-19-04-2024..._assinado..pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2680/assinado_pedido_de_providencia_poste.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2681/assinado_pedido_de_providencia_quebra_molas_leandro.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2684/conserto_do_calcamento_localizado_a_r._carlos_gomes_bairro_sapucaia_em_frente_ao_numero_1130_nessa_cidade._19-04-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2685/pp._requer_junto_ao_secretario_m._de_eng._e_inf._urbana_o_conserto_do_calcamento_e_limpeza_de_bueiros_localizado_a_r__h._coutinho._20-04-2024_assinado..pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2686/pedido_de_providencia_-_2024__instalacao_poste_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2687/pedido_de_providencia_-_2024_redutores_de_velocidade_no_alto_guandu_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2688/pedido_de_providencia_-_2024_iluminacao_parque_da_lagoa_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2692/liu_quadra_benevenuto_e_darlene.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2694/pp_rua_osvaldo_paiva_assinado.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2696/pedido_no_005.2024_-poda_arvores-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2699/pedido_no_006.2024_-quebra_molas_-_bx._guandu.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2700/colocacao_de_01_lombada_no_bairro_boa_vista_baixo_guandu_sentido_aimores_localizado_na_av._beira_rio___nessa_cidade.__04-05-2024_assinado..pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2702/pp_reintera_pp_251_21_vagas_exclusivas_viatura_policial_assinado.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2703/pp_limpeza_do_creas_assinado.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2704/pp_reintera_pp_127_22_equipamentos_exercicios_das_pracinhas_assinado.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2705/pedido_de_providencia_-_2024_galeria_pluvial.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2710/pedido_de_providencia_-_2024__instalacao_corrimao_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2711/pedido_de_providencia_pier.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2716/pedido_providencia_reforma_do_alambrado_e_iluminacao_do_campo_vila_nova_bananal.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2717/pedido_no_007.2024_-calcamento_-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2721/pp_bancos_ponto_onibus_assinado.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2722/pedido_de_providencia_rua_leandro.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2726/pdp_-_cons._calc._r._madame_a._holz_-_em_frente_ao_col._p.jose_._d._filho._assinado....pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2733/pdp_-_colocacao_de_faixa_elevada_na_rua_boa_vista_bairro_boa_vista_em_frente_a_casa_da_sr._edson_numero_55_nessa_cidade.__15-06-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2734/pdp_-_conserto_do_calcamento_localizado_a_rua_santos_dumont_proximo_ao_numero_1.129__bairro_rosario_i_nessa_cidade.___15-06-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2735/pdp_-_colocacao_de_faixa_elevada_na_rua_boa_vista_bairro_boa_vista_em_frente_a_casa_da_d._monica_numero_29_nessa_cidade.__15-06-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2736/pdp_-_conserto_do_calcamento_localizado_a_rua_beco_ii_proximo_a_sorveteria_so__01_sorvete_acai_localizado_no_bairro_rosario_i_nessa_cidade.__15-06-2024__assinado....pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2738/pdp_-_conserto_do_calcamento_localizado_a_r._jose_milagres_ferreira_1095__b._s._jose_no_1095_em_frente_a_r._do_tenente_vanbelto_nessa_cidade.__20-06-2024.._assinado..pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2743/conserto_do_calcamento_localizado_a_rua_santos_dumont_proximo_a_casa_de_no_1129_bairro_rosario_i_02-07-2024_assinado....pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2747/pp_reintera_pp_33_24_limpeza_de_bueiro_sao_pedro_assinado.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2748/pp_tapa_buraco_trevo_cemiterio_assinado.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2749/pedido_de_providencia_-_2024_redutores_de_velocidade_e_conserto_do_calcamento_ibituba_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2757/asfaltamento_na_r._duque_de_caxias_-_perto_da_matriz_sao_pedro._02-08-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2758/requer__a_colocacao_de_iluminacao_publica_em_alguns_postes_localizados_a_r._duque_de_caxias__bairro_rosario_ii_sentido_ao_sup._lavagnoli_nessa_cidade._assinado..pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2759/pedido_da_troca_do_onibus_do_corrego_da_jacutinga-_agosto_2024-_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2761/colocacao_de_01_lombada-quebra_mola_na_rua_borba_gato_108__b._sao_vicente_em_frente_a_residencia_da_d._marilza__nessa_cidade_-_assinado..pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2762/pp_reintera_pp_174_2021_pintura_camelodromo_assinado.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2764/pedido_de_providencia_asfalto_beco_do_beijinho.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2765/pedido_de_providencia_-_2024__instalacao_braco_poste_baim_assinado.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2766/pedido_de_providencia_-_2024_retirada_galho_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2770/pedido_no_008.2024_-poda_arvores-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2771/pedido_no_010.2024_-entulhos-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2772/pedido_no_009.2024_-calcamento_-_ibituba.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2773/pedido_no_011.2024_-asfalto_-_operario.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2777/pp_guarda_corpo_ponte_vermelha_assinado.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2779/pedido_de_providencia_arvores_sao_vicente_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2786/pedido_de_pr_assinado_poste_avenida_rio_doce.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2787/pedido_de_pr_assinado__sinal__transito_rua_ibituba.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2788/pedido_de_providencia__transito_rua_carlos_gomes-_assinado.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2789/praca_de_ibituba_-_limpeza_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2793/pp_calcamento_rua_madame_albertina_holz_assinado.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2797/pedido_de_providencia_-_assinado_ibi_conserto_do_calcamento_ibituba.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2800/pedido_de_providencia_-_ass_conserto_deformacoes_avenida_santa_terezinha.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2806/pedido_de_providencia_-_2024_conserto_deformacoes_avenida_santa_terezinha_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2807/pedido_de_providencia_-_2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2812/pedido_de_providencia_muro_cemiterio_-_clovis-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2591/projeto_de_decreto_legislativo_-_doacao_moto.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2643/projeto_de_decreto_-_aprova_com_ressalva_as_contas_2021_sr._lastenio_luiz_cardoso.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2690/projeto_de_decreto_-_aprova_com_ressalva_as_contas_2020_sr._neto_barros.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2728/assinado_assinado_assinado_assinado_decreto_orcamento_2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2742/projeto_de_decreto_-_aprova_as_contas_2022_sr._lastenio_luiz_cardoso.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2578/projeto_de_lei_nomenclatura_conselho_tutelar_-_jose_eugenio.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2579/projeto_de_lei_nomenclatura_praca_santa_monica_-_aneli.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2592/mensagem_02_e_projeto_de_lei_-__alteracao_do_ppa_2022-2025_da_pmbg123.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2593/mensagem_03_e_projeto_de_lei_-_credito_especial_-_alteracao_estrutura_administrativa_pmbg123.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2594/mensagem_04_e_projeto_de_lei_-_credito_especial_-intraorcamentariasassinado12.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2595/mensagem_05_e_projeto_de_lei_-_credito_suplementar_assinado12.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2596/mensagem_e__projeto_de_lei_-_estrutra_adm_-_turismo_e_transito_com_impacto_final_assiando123.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2597/assinado_projeto_de_lei_todos_podem.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2602/projeto_de_lei_-_reajuste_vencimentos_assinado.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2636/projeto_de_lei_-_piso_magisterio_2024_assiando.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2639/mensagem_e_projeto_de_lei_-_comad_e_fmad_assiando.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2642/autoriza_o_c._do_p._exe_e_leg._mun_a_conceder_01_um_dia_folga_renumerada_aos_servidores_publicos_municipais_efetivos_e_provisorios_na_data_de_seus_respectivos_aniv_2_1.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2652/altera_a_lei_mensagem_09_e_projeto_de_lei_-_cargo_de_procurador_juntado_assiando.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2653/mensagem_08_e_projeto_de_lei_-_assessor_executivo_contabil_assiando.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2660/assinado_projeto_de_lei_no_iremar_rainha.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2667/projeto_de_lei_-_altera_lei_3.037_-_112024_assiando.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2668/mensagem_12_e_projeto_de_lei_-_altera_o_pdm_assiando.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2670/mensagem_14_e_projeto_de_lei_-_estatuto_magisterio_assiando.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2671/mensagem_13_e_projeto_de_lei_-_estatuto_servidores_assiando.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2673/projeto_de_lei_isencao_iptu_assinado.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2674/assinado_assinado_assinado_assinado_projeto_de_lei_alteracao_lei_3.165.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2675/projeto_de_lei_-_fardamento_assinado.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2677/ldo_-_2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2683/projeto_tabela_apoioeduc_bg_educacao_assiando.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2693/projeto_de_lei_leandro.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2697/projeto_de_lei_credito_especial_-secret.transito_assiando_assiando.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2698/projeto_de_lei_credito_suplementar_fundo_do_idoso_assiando.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2708/projeto_de_lei_cosip_atualizada_2024_assiando.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2709/projeto_de_lei_credito_especial_-secret.transito_fardamento-_20_mil_1_5_assiando_assiando.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2712/mensagem_e_projeto_de_lei_-_altera_a_lei_2480_-_conselho_da_mulher_assiando.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2714/projeto_de_lei_clovis.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2715/pl_padronizacao_cores_do_municipio_ass.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2718/mensagem_24_e_projeto_de_lei_-_da_nova_redacao_ao_funcionamento_do_conselho_municipal_de_turismo_assiando.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2719/mensagem_23_e_projeto_-_cria_escala_extra_e_gratificacao_de_escala_extra_para_os_agentes_de_transito_completo_assinado.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2720/mensagem_25_e_projeto_de_lei_-_saude_bucal_completo_assinado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2724/pl_padronizacao_cores_uniformes_do_municipio_assinado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2727/mensagem_26_e_projeto_de_lei_-_altera_nomeclatura_do_cargo_de_agente_municipal_de_transito_assiando.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2730/mensagem_27_e_projeto_de_lei_-__padrao_s.i.m._cointer_-_assinado1212.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2731/mensagem_28_e_projeto_de_lei_-_alteracao_estatuto_assiando.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2732/mensagem_29_e_projeto_de_lei_-_altera_lei_3231.2024_assiando.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2741/projeto_de_lei_leandro_-_ponte_de_ferro_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2744/projeto_de_lei_praca_estrada_nicolau.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2745/mensagem_30_e_projeto_de_lei_-_autoriza_abertura_de_credito_adiconal_especial_assinado.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2750/projeto_de_lei_leandro_-_praca_valparaiso.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2751/mensagem_32_e_projeto_de_lei_-_alteracao_ppa_projetos_petvida_1_assinado.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2752/mensagem_31_e_projeto_de_lei_-__alteracao_percentual_de_supl_da_loa_2024_assiando_assiando.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2753/mensagem_33_e_projeto_de_lei_-_credito_especial_-meio_ambiente_programa_pet_vida_1_asiando.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2755/projeto_de_lei_praca_serra_coco.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2756/projeto_de_lei_praca_maua.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2760/mensagem_37_e_projeto_de_lei_-_altera_lei_do_chacreamento_1_assiando.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2763/mensagem_34_e_projeto_de_lei_-__credito_especial_-_intraorcamentarias_lei_saude_assiando.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2767/mensagem_35_e_projeto_de_lei_-_abertura_de_credito_adicional_especial_-_educacao_assiando.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2768/mensagem_36_e_projeto_de_lei_-_assistencia_social_conselho_dos_idosos__assiando.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2769/projeto_de_lei_nomenclatura_da_praca_7.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2774/projeto_de_lei_rua_eliseu_-_bene_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2775/projeto_de_lei_rua_eliseu_-_richardene_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2776/projeto_de_lei_rua_eliseu_-_nerilda_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2778/mensagem_38_e_projeto_de_lei_-__credito_especial_-intraorcamentarias_-agua_agosto-diversosassiando.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2782/mensagem_e_projeto_de_lei_-_credito_suplementar_-_assitemcia_cotr_programa_asilo_assiando.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2783/projeto_de_lei_rua_-_bidim_valparaiso-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2791/mensagem_40_e_projeto_de_lei_-_fundo_defesa_da_mulher_1_assiando.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2792/mensagem_41_e_projeto_de_lei_-_credito_especial_-intraorcamentarias_-agua__educacao__setemb_90.00000_1_assiando.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2798/projeto_de_lei_leandro_-_ponte.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2799/projeto_de_lei_leandro_-_creche_vila_kennedy.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2801/mensagem_42_e_proejto_de_lei_-_pdm_-_zona_ambiental_13_assiando1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2802/projeto_de_lei_alaide_garcia_silva_ass.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2803/alteracao_do_plano_plurianual_2022-2025._assiando.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2804/2-projeto_lei_-_altera_ldo_2025_assiando.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2805/3-projeto_lei_-_loa_2025_assiando.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2810/rotativo_assinado.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2813/correio.interlegis.leg.br.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2604/assinado_assinado_assinado_assinado_resolucao_alteracao_regimento_mesa_diretora_2.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2605/assinado_assinado_assinado_assinado_resolucao_alteracao_regimento_-_final.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2809/projeto_de_resolucao_titulo_honorifico_-_ze_roberto_assinado.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2603/assinado_assinado_assinado_assinado_assinado_emenda_a_lei_organica_-_nova.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2689/assinado_assinado_assinado_assinado_assinado_assinado_emenda_a_lei_organica_-_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2706/assinado_untitled_20240517_095243.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2638/parecer-previo-86-2023-7_pref_pmbg_tc_2382-2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2725/oficio_tc_2454-2024_pres_cam_bguandu.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2739/veto_plo_028-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2740/veto_plo_029-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/materialegislativa/2024/2746/assinado_assinado_assinado_emenda_supressiva.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H239"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="41.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="255.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">