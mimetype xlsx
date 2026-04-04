--- v0 (2025-11-28)
+++ v1 (2026-04-04)
@@ -48,2478 +48,2478 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4857</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>POT</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4857/portaria_no_126-_assiduidade_alessandra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4857/portaria_no_126-_assiduidade_alessandra.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ALESSANDRA MÁRCIA SILVÉRIO AGOSTINHO, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 5% (cinco porcento), sendo incluso em folha de pagamento imediatamente.</t>
   </si>
   <si>
     <t>4856</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4856/portaria_no_125-_assiduidade_edna.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4856/portaria_no_125-_assiduidade_edna.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora EDNA APARECIDA BERTTE SCHULZ, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 5% (cinco porcento), sendo incluso em folha de pagamento imediatamente.</t>
   </si>
   <si>
     <t>4855</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4855/portaria_no_124-_quinquenio_e_assiduidade_estefania.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4855/portaria_no_124-_quinquenio_e_assiduidade_estefania.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ESTEFANIA DEBORA VENANCIO DALMONECH, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 2% (dois porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base._x000D_
 Conceder a servidora, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 5% (cinco porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base.</t>
   </si>
   <si>
     <t>4854</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4854/portaria_no_123-_quinquenio_e_assiduidade_gabriele.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4854/portaria_no_123-_quinquenio_e_assiduidade_gabriele.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GABRIELE INÁCIO MAMEDE DA SILVA, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 1% (um porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base._x000D_
 Conceder a servidora, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 2,5% (dois e meio porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base.</t>
   </si>
   <si>
     <t>4853</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4853/portaria_no_122-_quinquenio_e_assiduidade_odilon.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4853/portaria_no_122-_quinquenio_e_assiduidade_odilon.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ODILON CORREIRA DA SILVA JUNIOR, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 2% (dois porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base._x000D_
 Conceder ao servidor, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 5,0% (cinco porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base.</t>
   </si>
   <si>
     <t>4852</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4852/portaria_no_121-_quinquenio_marcia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4852/portaria_no_121-_quinquenio_marcia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora MARCIA FERNANDA DE FREITAS DAROS, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 3% (três porcento), sendo incluso em folha de pagamento imediato 2% sobre o vencimento base ficando o restante para o ano de 2025.</t>
   </si>
   <si>
     <t>4851</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4851/portaria_no_120-_ferias_servidores_novembro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4851/portaria_no_120-_ferias_servidores_novembro.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Servidores</t>
   </si>
   <si>
     <t>4850</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4850/portaria_no_119-_quinquenio_ercilene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4850/portaria_no_119-_quinquenio_ercilene.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ERCILENE SAIBERT SCHADE ARAUJO, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 2% (dois porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base.</t>
   </si>
   <si>
     <t>4849</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4849/portaria_no_118-_ponto_facultativo_dia_do_servidor_publico.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4849/portaria_no_118-_ponto_facultativo_dia_do_servidor_publico.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo no dia 01 de Novembro de 2024, em comemoração ao dia do servidor Público que é comemorado no dia 28 de outubro, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4848</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/</t>
   </si>
   <si>
     <t>4836</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4836/portaria_no_116-_ferias_servidores_outubro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4836/portaria_no_116-_ferias_servidores_outubro.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Servidores_x000D_
 Conceder a servidora Jamilly Eggert de Souza, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 01/10/2024 a 30/10/2024._x000D_
 Conceder a servidora Juscelene Pagcheon Soares da Silva, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 01/10/2024 a 30/10/2024._x000D_
 Conceder ao servidor Murilo Fischer Ramos, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 01/10/2024 a 30/10/2024._x000D_
 Conceder ao servidor Paulo Ferreira da Silva, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/05/2023 a 30/04/2024, a ser gozada no período de 01/10/2024 a 30/10/2024._x000D_
 Conceder ao servidor Renan Valadão Marcos, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 01/10/2024 a 30/10/2024._x000D_
 Conceder a servidora Sabrina Nathacha Fagundes Schimidt, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 01/10/2024 a 30/10/2024._x000D_
 Conceder a servidora Valdirene Lopes dos Santos Neves, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2023 a 03/01/2024, a ser gozada no período de 14/10/2024 a 12/11/2024.</t>
   </si>
   <si>
     <t>4834</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4834/portaria_no_115-_ferias_servidores_setembro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4834/portaria_no_115-_ferias_servidores_setembro.pdf</t>
   </si>
   <si>
     <t>Conceder Férias a servidores.</t>
   </si>
   <si>
     <t>4813</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4813/portaria_no_114-_nomeacao_comissao_poc.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4813/portaria_no_114-_nomeacao_comissao_poc.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão de Prova de Conceito (PoC) Conforme Estabelecido no pregão Eletrônico nº 001/2024, no anexo I do termo de Referência:_x000D_
 GILBERTO BARTELI COSTA- Presidente_x000D_
 ALBERTO DE OLIVEIRA JUNIOR - Secretário_x000D_
 ANDERSON JOHANSON - Membro_x000D_
 DAVID WILLIAMS CRUZ DOS SANTOS – Membro_x000D_
 SALATIEL DIAS BEBIANO - Membro</t>
   </si>
   <si>
     <t>4812</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4812/portaria_no_113-_nomeacao_jakelline.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4812/portaria_no_113-_nomeacao_jakelline.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01 de Agosto de 2024, a servidora JAKELLINE OLIVEIRA PIMENTEL DE FREITA, no cargo de ASSESSOR PARLAMENTAR, do vereador Juscelino Henck.</t>
   </si>
   <si>
     <t>4811</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4811/portaria_no_112-_ferias_albmar_-_estefania_-_marcia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4811/portaria_no_112-_ferias_albmar_-_estefania_-_marcia.pdf</t>
   </si>
   <si>
     <t>Art. 1º Conceder ao servidor ALBMAR REIS DE MEDEIROS, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 01/08/2024 a 30/08/2024._x000D_
 _x000D_
 Art. 2º Conceder a servidora MÁRCIA FERNANDA DE FREITAS, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 01/08/2024 a 30/08/2024._x000D_
 _x000D_
 Art. 3º Conceder a servidora ESTEFÂNIA DÉBORA VENÂNCIO DALMONECH, 20 (vinte) dias de férias, referente ao período aquisitivo de 04/01/2023 a 03/01/2024, a ser gozada no período de 12/08/2024 a 31/08/2024._x000D_
 _x000D_
 Parágrafo único: Conceder a mesma servidora, o recebimento de 1/3 de suas férias em espécie, conforme dispõe o Art. 143, do Decreto 5.452/1943. (Redação dada pelo Decreto-lei nº 1.535, de 13.4.1977 (Vide Lei nº 7.923, de 1989)</t>
   </si>
   <si>
     <t>4810</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4810/portaria_no_111-_nomeacao_luana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4810/portaria_no_111-_nomeacao_luana.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 05 de Julho de 2024 LUANA MATIAS BRITO, para o cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>4809</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4809/portaria_no_110-_exoneracao_darzila_de_fatima.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4809/portaria_no_110-_exoneracao_darzila_de_fatima.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 05 de Julho de 2024, a servidora DARZILA DE FÁTIMA MARCATE RHEIN, do cargo de ASSESSOR ESPECIAL II.</t>
   </si>
   <si>
     <t>4808</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4808/portaria_no_109-_exoneracao_darzila_de_fatima.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4808/portaria_no_109-_exoneracao_darzila_de_fatima.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 03 de Julho de 2024, a servidora DARZILA DE FÁTIMA MARCATE RHEIN, do cargo de ASSESSOR ESPECIAL II.</t>
   </si>
   <si>
     <t>4807</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4807/portaria_no_108-_nomeacao_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4807/portaria_no_108-_nomeacao_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão permanente de licitação para o exercício de 2024:_x000D_
 ALBERTO DE OLIVEIRA JUNIOR- Presidente_x000D_
 LIVIA STEIN JUNQUEIRA - Secretária_x000D_
 LUIZ FELIPE DA SILVA MACIEL - Membro</t>
   </si>
   <si>
     <t>4806</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4806/portaria_no_107-_retificadora_gilberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4806/portaria_no_107-_retificadora_gilberto.pdf</t>
   </si>
   <si>
     <t>Retifica-se o Art. 1º da portaria 104/2024 que concedeu ao servidor GILBERTO BARTELI COSTA, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 3% (três porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base do mesmo 2% e o restante para o ano de 2025.</t>
   </si>
   <si>
     <t>4805</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4805/portaria_no_106-_ferias_edna_-_fernanda_-_gilmara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4805/portaria_no_106-_ferias_edna_-_fernanda_-_gilmara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora EDNA APARECIDA BERTTE SCHULZ, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/04/2023 a 31/03/2024, a ser gozada no período de 01/07/2024 a 30/07/2024._x000D_
 Conceder a servidora FERNANDA FORTUNATO SAMPAIO, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 01/07/2024 a 30/07/2024._x000D_
 Conceder a servidora GILMARA DE MOURA NASCIMENTO, 30 (trinta) dias de férias, referente ao período aquisitivo de 05/04/2023 a 03/04/2024, a ser gozada no período de 01/07/2024 a 30/07/2024._x000D_
 Conceder a servidora MICHELE DE JESUS DE SOUZA, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 01/07/2024 a 30/07/2024._x000D_
 Conceder a servidora SIRLEI DE FREITAS SOUZA, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/05/2023 a 01/05/2024, a ser gozada no período de 01/07/2024 a 30/07/2024.</t>
   </si>
   <si>
     <t>4804</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4804/portaria_no_105-_ferias_carlos_-_salatiel_e_rafael.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4804/portaria_no_105-_ferias_carlos_-_salatiel_e_rafael.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CARLOS ROBERTO BUGER, 20 (vinte) dias de férias, referente ao período aquisitivo de 08/03/2023 a 06/03/2024, a ser gozada no período de 11/04/2024 a 30/07/2024._x000D_
 Conceder ao servidor SALATIEL DIAS BEBIANO, 20 (vinte) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 16/07/2024 a 04/08/2024._x000D_
 Conceder ao servidor RAFAEL GABRIEL LOPES DO NASCIMENTO, 20 (vinte) dias de férias, referente ao período aquisitivo de 04/04/2023 a 02/04/2024, a ser gozada no período de 16/07/2024 a 04/08/2024._x000D_
 Conceder aos mesmos servidores, o recebimento de 1/3 de suas férias em espécie, conforme dispõe o Art. 143, do Decreto 5.452/1943. (Redação dada pelo Decreto-lei nº 1.535, de 13.4.1977 (Vide Lei nº 7.923, de 1989).</t>
   </si>
   <si>
     <t>4803</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4803/portaria_no_104-_quinquenio_gilberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4803/portaria_no_104-_quinquenio_gilberto.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor GILBERTO BARTELI COSTA, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 3% (três porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4802</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4802/portaria_no_103-_assiduidade_rosilane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4802/portaria_no_103-_assiduidade_rosilane.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ROSILANE ALVES DA SILVA, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 5% (cinco porcento), sendo incluso em folha de pagamento imediatamente. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4801</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4801/portaria_no_102-_quinquenio_rafael.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4801/portaria_no_102-_quinquenio_rafael.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor RAFAEL GABRIEL LOPES DO NASCIMENTO, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 2% (dois porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4800</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4800/portaria_no_101-_assiduidade_gilmara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4800/portaria_no_101-_assiduidade_gilmara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GILMARA DE MOURA NASCIMENTO, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 2,5% (dois e meio porcento), sendo incluso em folha de pagamento imediatamente. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4799</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4799/portaria_no_100-_quinquenio_gilmara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4799/portaria_no_100-_quinquenio_gilmara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GILMARA DE MOURA NASCIMENTO, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 1% (um porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4798</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4798/portaria_no_099-_assiduidade_alonso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4798/portaria_no_099-_assiduidade_alonso.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALONSO RODRIGUES OLIVEIRA, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 5% (cinco porcento), sendo incluso em folha de pagamento imediatamente. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4797</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4797/portaria_no_098-_quinquenio_alonso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4797/portaria_no_098-_quinquenio_alonso.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALONSO RODRIGUES OLIVEIRA, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 2% (dois porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4796</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4796/portaria_no_097-_assiduidade_livia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4796/portaria_no_097-_assiduidade_livia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora LIVIA STEIN JUNQUEIRA, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 5% (cinco porcento), sendo incluso em folha de pagamento imediatamente. Conceder a servidora com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 2% (dois porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4795</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4795/portaria_no_096-_quinquenio_adriana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4795/portaria_no_096-_quinquenio_adriana.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ADRIANA DA SILVA SANTANA DE PAULA, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 2% (dois porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4794</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4794/portaria_no_095-_quinquenio_taynara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4794/portaria_no_095-_quinquenio_taynara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora TAYNARA FERREIRA CAETANO, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 2% (dois porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base.</t>
   </si>
   <si>
     <t>4793</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4793/portaria_no_094-_assiduidade_taynara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4793/portaria_no_094-_assiduidade_taynara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora TAYNARA FERREIRA CAETANO, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 5% (cinco porcento), sendo incluso em folha de pagamento imediatamente. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4792</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4792/portaria_no_093-_assiduidade_alberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4792/portaria_no_093-_assiduidade_alberto.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALBERTO DE OLIVEIRA JUNIOR, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 12,5% (doze e meio porcento),  sendo incluso em folha de pagamento imediato 5% sobre o vencimento base ficando o restante para o ano de 2025. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 02/04/2024.</t>
   </si>
   <si>
     <t>4791</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4791/portaria_no_092-_nomeacao_rafael.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4791/portaria_no_092-_nomeacao_rafael.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 06 de Junho de 2024 RAFAEL MIRANDA ECCEL, para o cargo de Assessor Parlamentar do Vereador Varli Queiroz (Lico Bororó).</t>
   </si>
   <si>
     <t>4790</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4790/portaria_no_091-_exoneracao_geovana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4790/portaria_no_091-_exoneracao_geovana.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 06 de Junho de 2024, a servidora GEOVANA ROCHA MIRANDA, do cargo de ASSESSORA PARLAMENTAR, do vereador VARLI QUEIROZ (LICO BORORÓ).</t>
   </si>
   <si>
     <t>4789</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4789/portaria_no_090-_ferias_gabriely.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4789/portaria_no_090-_ferias_gabriely.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GABRIELY LOOSE BARTELLI FELIX, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 17/06/2024 a 16/07/2024.</t>
   </si>
   <si>
     <t>4788</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4788/portaria_no_089-_quinquenio_sabrina.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4788/portaria_no_089-_quinquenio_sabrina.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SABRINA NATHACHA FAGUNDES SCHIMIDT, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 2% (dois porcento), sendo incluso em folha de pagamento imediato sobre o vencimento base. Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 01/04/2024.</t>
   </si>
   <si>
     <t>4784</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4784/portaria_no_088-_assiduidade_carlos_buger.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4784/portaria_no_088-_assiduidade_carlos_buger.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CARLOS ROBERTO BUGER, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 12,5% (doze e meio porcento),  sendo incluso em folha de pagamento imediato 5% sobre o vencimento base ficando o restante para o ano de 2025._x000D_
 Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 01/04/2024.</t>
   </si>
   <si>
     <t>4780</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4780/portaria_no_087-_ponto_facultativo_solo_espirito_santense_e_corpus_christi.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4780/portaria_no_087-_ponto_facultativo_solo_espirito_santense_e_corpus_christi.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo no dia 23 de Maio de 2024, em comemoração do dia da Colonização do Solo Espírito-Santense, em todos os Setores do Poder Legislativo Municipal._x000D_
 _x000D_
 Fica decretado ponto facultativo nos dias 30 e 31 de Maio de 2024, em comemoração a Corpus Christi, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4778</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4778/portaria_no_086-_ferias_ariele_e_elzinete.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4778/portaria_no_086-_ferias_ariele_e_elzinete.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ARIELE FIRMINO RAMOS, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 03/06/2024 a 02/07/2024._x000D_
 Conceder a servidora ELZINETE ESTEVES DA MOTA FERREIRA, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 03/06/2024 a 02/07/2024.</t>
   </si>
   <si>
     <t>4777</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4777/portaria_no_085-_quinquenio_rosilane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4777/portaria_no_085-_quinquenio_rosilane.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ROSILANE ALVES DA SILVA, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 4% (quatro porcento),  sendo incluso em folha de pagamento imediato 2% sobre o vencimento base ficando o restante para o ano de 2025._x000D_
 Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 01/04/2024.</t>
   </si>
   <si>
     <t>4776</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4776/portaria_no_084-_quinquenio_edna.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4776/portaria_no_084-_quinquenio_edna.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora EDNA APARECIDA BERTTE SCHULZ, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 4% (quatro porcento),  sendo incluso em folha de pagamento imediato 2% sobre o vencimento base ficando o restante para o ano de 2025._x000D_
 Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 01/04/2024.</t>
   </si>
   <si>
     <t>4775</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4775/portaria_no_083-_quinquenio_juliene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4775/portaria_no_083-_quinquenio_juliene.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora JULIENE FIRME DA SILVA, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 3% (três porcento),  sendo incluso em folha de pagamento imediato 2% sobre o vencimento base ficando o restante para o ano de 2025._x000D_
 Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 01/04/2024.</t>
   </si>
   <si>
     <t>4774</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4774/portaria_no_082-_quinquenio_salatiel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4774/portaria_no_082-_quinquenio_salatiel.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor SALATIEL DIAS BEBIANO, com fundamento no art. 297, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito ao Quinquênio Proporcional, correspondente a 4% (quatro porcento),  sendo incluso em folha de pagamento imediato 2% sobre o vencimento base ficando o restante para o ano de 2025._x000D_
 Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 01/04/2024.</t>
   </si>
   <si>
     <t>4773</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4773/portaria_no_081-_assiduidade_anderson.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4773/portaria_no_081-_assiduidade_anderson.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ANDERSON JOHANSON, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 12,5% (doze e meio porcento),  sendo incluso em folha de pagamento imediato 5% sobre o vencimento base ficando o restante para o ano de 2025._x000D_
 Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 01/04/2024.</t>
   </si>
   <si>
     <t>4772</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4772/portaria_no_080-_assiduidade_salatiel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4772/portaria_no_080-_assiduidade_salatiel.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor SALATIEL DIAS BEBIANO, com fundamento no art. 296, Parágrafo Único, da Lei nº 3.230/24, (Estatuto do Funcionalismo Público Municipal), o direito à assiduidade Proporcional, correspondente a 12,5% (doze e meio porcento),  sendo incluso em folha de pagamento imediato 5% sobre o vencimento base ficando o restante para o ano de 2025._x000D_
 Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 01/04/2024.</t>
   </si>
   <si>
     <t>4770</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4770/portaria_no_079-_ferias_alexandre.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4770/portaria_no_079-_ferias_alexandre.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALEXANDRE SCHWE DE MORAIS, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/04/2023 a 11/04/2024, a ser gozada no período de 02/05/2024 a 31/05/2024.</t>
   </si>
   <si>
     <t>4769</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4769/portaria_no_078-_nomeacao_suellen.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4769/portaria_no_078-_nomeacao_suellen.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 02 de Maio de 2024 SUELLEN MOURA ROSSOW PAES, para o cargo de Assessora Parlamentar do Vereador Edmar Vieira.</t>
   </si>
   <si>
     <t>4768</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4768/portaria_no_077-_exoneracao_maria_aparecida.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4768/portaria_no_077-_exoneracao_maria_aparecida.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02 de Maio de 2024, a servidora MARIA APARECIDA INÁCIO ROSA DE SOUSA, do cargo de ASSESSORA PARLAMENTAR, do vereador EDMAR VIEIRA.</t>
   </si>
   <si>
     <t>4767</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4767/portaria_no_076-_licenca_maternidade_valdirene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4767/portaria_no_076-_licenca_maternidade_valdirene.pdf</t>
   </si>
   <si>
     <t>Autorizar à servidora VALDIRENE LOPES DOS SANTOS, o afastamento de suas funções, em virtude a Licença Maternidade, por 180 (cento e oitenta) dias, a partir do dia 16/04/2024 a 12/10/2024, conforme dispõe o artigo 153 da Lei 3.230/2024 e a  Lei Federal 8.213/1991._x000D_
 Esta portaria entra em vigor na data de sua publicação, com efeito retroativo a data de 16/04/2024.</t>
   </si>
   <si>
     <t>4766</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4766/portaria_no_075-_quinquenio_gilsani.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4766/portaria_no_075-_quinquenio_gilsani.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GILSANI CORREA, com fundamento no art. 79, I, da Lei nº 1.408/90, (Estatuto do Funcionalismo Público Municipal), o direito ao 1º Adicional por Tempo de Serviço- quinquênio, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 02/03/2011 a 06/02/2020._x000D_
 Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 20/03/2024.</t>
   </si>
   <si>
     <t>4759</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4759/portaria_no_074-_nomeacao_adriana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4759/portaria_no_074-_nomeacao_adriana.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 03 de Abril de 2024 ADRIANA SILVA SANTANA DE PAULA, para o cargo de CONTROLADORA GERAL.</t>
   </si>
   <si>
     <t>4758</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4758/portaria_no_073-_demissao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4758/portaria_no_073-_demissao.pdf</t>
   </si>
   <si>
     <t>DEMITIR A PEDIDO a partir do dia 01/04/2024, a servidora GLEICIANE FIRME DO CARMO GOMES, do cargo de CONTROLADORA GERAL.</t>
   </si>
   <si>
     <t>4757</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4757/portaria_no_072_-_nomeacao_da_comissao_concurso_publico.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4757/portaria_no_072_-_nomeacao_da_comissao_concurso_publico.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão para Concurso Público:_x000D_
 _x000D_
 CARLOS ROBERTO BUGER - Presidente_x000D_
 SABRINA NATHACHA FAGUNDES SCHIMIDT - Secretária_x000D_
 RICARDO CARVALHO PIMENTA – Membro</t>
   </si>
   <si>
     <t>4745</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4745/portaria_no_071-_nomeacao_gilsani.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4745/portaria_no_071-_nomeacao_gilsani.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 20 de Março de 2024 GILSANI CORREIA, para o cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>4744</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4744/portaria_no_070-_exoneracao-nomeacao_livia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4744/portaria_no_070-_exoneracao-nomeacao_livia.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 20/03/2024, a servidora LIVIA STEIN JUNQUEIRA, do cargo de ASSESSOR ESPECIAL I, e nomear no cargo de ASSESSOR DE RECURSOS HUMANOS, a partir do dia 20/03/2024.</t>
   </si>
   <si>
     <t>4743</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4743/portaria_no_069-_exoneracao_pammela.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4743/portaria_no_069-_exoneracao_pammela.pdf</t>
   </si>
   <si>
     <t>EXONERAR A PEDIDO a partir do dia 20/03/2024, a servidora PAMMELA MARINA CORREA DAS NEVES DE SOUZA, do cargo de ASSESSOR DE RECURSOS HUMANOS.</t>
   </si>
   <si>
     <t>4742</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4742/portaria_no_068-_premio_incentivo_rosilane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4742/portaria_no_068-_premio_incentivo_rosilane.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ROSILANE ALVES DA SILVA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4741</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4741/portaria_no_067-_premio_incentivo_isaac.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4741/portaria_no_067-_premio_incentivo_isaac.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ISAAC DE ALMEIDA VIEIRA PAGCHEON, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 08/11/2022 a 07/11/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4739</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4739/portaria_no_066-_nomeacao_brena.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4739/portaria_no_066-_nomeacao_brena.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04 de Março de 2024, BRENA BURGALERI COUTINHO, para o cargo de Assessora Parlamentar da Vereadora SUELI ALVES TEODORO.</t>
   </si>
   <si>
     <t>4738</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4738/portaria_no_065_-_nomeacao_da_comissao_de_bens_moveis.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4738/portaria_no_065_-_nomeacao_da_comissao_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão para levantamento de bens móveis para o exercício de 2024:_x000D_
 LIVIA STEIN JUNQUEIRA - Presidente_x000D_
 SIRLEI DE FREITAS SOUZA - Secretária_x000D_
 RAFAEL GABRIEL LOPES DO NASCIMENTO – Membro</t>
   </si>
   <si>
     <t>4737</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4737/portaria_no_064_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4737/portaria_no_064_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf</t>
   </si>
   <si>
     <t>1º Fica constituída a Comissão para levantamento de bens em almoxarifado para o exercício de 2024:_x000D_
 LETICIA DAS NEVES RIBEIRO - Presidente_x000D_
 EDNA APARECIDA BERTTE SCHULZ - Secretária_x000D_
 LUIZ FELIPE DA SILVA MACIEL – Membro</t>
   </si>
   <si>
     <t>4736</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4736/portaria_no_063-_premio_incentivo_fernanda.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4736/portaria_no_063-_premio_incentivo_fernanda.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora FERNANDA FORTUNATO SAMPAIO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4735</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4735/portaria_no_062-_licenca_maternidade_gabriely.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4735/portaria_no_062-_licenca_maternidade_gabriely.pdf</t>
   </si>
   <si>
     <t>Autorizar à servidora GABRIELY LOOSE BARTELLI, o afastamento de suas funções, em virtude a Licença Maternidade, por 120 (cento e vinte) dias, a partir do dia 17/02/2024 a 15/06/2024, conforme dispõe Lei Federal 8.213/1991. Esta portaria entra em vigor na data de sua publicação, com efeito retroativo a data de 17/02/2024.</t>
   </si>
   <si>
     <t>4734</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4734/portaria_no_061-_premio_incentivo_gabriele.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4734/portaria_no_061-_premio_incentivo_gabriele.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GABRIELE INACIO MAMEDE DA SILVA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 03/11/2022 a 02/11/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4733</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4733/portaria_no_060-_premio_incentivo_sandra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4733/portaria_no_060-_premio_incentivo_sandra.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SANDRA HELENA HEIDMANN, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4732</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4732/portaria_no_059-_premio_incentivo_juscelene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4732/portaria_no_059-_premio_incentivo_juscelene.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora JUSCELENE PAGCHEON SOARES DA SILVA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4731</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4731/portaria_no_058-_premio_incentivo_alonso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4731/portaria_no_058-_premio_incentivo_alonso.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALONSO RODRIGUES OLIVEIRA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4730</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4730/portaria_no_057-_premio_incentivo_maria_aparecida.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4730/portaria_no_057-_premio_incentivo_maria_aparecida.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora MARIA APARECIDA INÁCIO ROSA DE SOUSA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 03/01/2023 a 02/01/2024, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4729</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4729/portaria_no_056-_premio_incentivo_albmar.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4729/portaria_no_056-_premio_incentivo_albmar.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALBMAR REIS DE MEDEIROS, o direito a dois (02) prêmios incentivos, convertidos em espécie (sexta parte de seu vencimento), referentes aos períodos aquisitivos de 01/01/2022 a 31/12/2022 e 01/01/2023 a 31/12/2023 conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4726</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4726/portaria_no_055-_ferias_rosilane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4726/portaria_no_055-_ferias_rosilane.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ROSILANE ALVES DA SILVA, 20 (vinte) dias de férias, referente ao período aquisitivo de 04/01/2023 a 03/01/2024, a ser gozada no período de 11/03/2024 a 30/03/2024._x000D_
 Conceder a mesma servidora, o recebimento de 1/3 de suas férias em espécie, conforme dispõe o art. 128 da Lei nº 1.408/90 (Estatuto do Funcionalismo Público Municipal de Baixo Guandu – ES).</t>
   </si>
   <si>
     <t>4725</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4725/portaria_no_054-_ferias_ercilene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4725/portaria_no_054-_ferias_ercilene.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ERCILENE SAIBERT SHADE ARAÚJO, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/02/2023 a 02/02/2024, a ser gozada no período de 01/03/2024 a 30/03/2024.</t>
   </si>
   <si>
     <t>4724</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4724/portaria_no_053-_atualizacao_do_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4724/portaria_no_053-_atualizacao_do_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Fica atualizado o valor do Auxílio Alimentação para R$ 221,08 (duzentos e vinte e um reais e oito centavos), de acordo com a determinação do Art. 3°, da Lei n°3.120/2022 alterada pela Lei nº 3.219/2024._x000D_
 Esta Portaria entra em vigor na data de sua publicação com efeito retroativo a 01 de Fevereiro de 2024.</t>
   </si>
   <si>
     <t>4723</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4723/portaria_no_052-_quinquenio_albmar.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4723/portaria_no_052-_quinquenio_albmar.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor, ALBMAR REIS DE MEDEIROS, com fundamento no art. 79, I, da Lei nº 1.408/90, (Estatuto do Funcionalismo Público Municipal), o direito ao 3º Adicional por Tempo de Serviço- quinquênio, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 20/03/2011 a 26/01/2023._x000D_
 Esta portaria entra em vigor na data de sua publicação, com efeitos retroativos a 27/01/2023.</t>
   </si>
   <si>
     <t>4713</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4713/portaria_no_051-_ponto_facultativo_carnaval.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4713/portaria_no_051-_ponto_facultativo_carnaval.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo nos dias 12, 13 e 14 de fevereiro, período de comemoração do tradicional do Carnaval no Brasil, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4712</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4712/portaria_no_050-_nomeacao_willam.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4712/portaria_no_050-_nomeacao_willam.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 06 de Fevereiro de 2024, o Senhor WILLAM MARTINS E CONCEIÇÃO, para o cargo de Assessor Parlamentar do Vereador Aprígio Luís Rodrigues.</t>
   </si>
   <si>
     <t>4711</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4711/portaria_no_049-_nomeacao_nicolly.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4711/portaria_no_049-_nomeacao_nicolly.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 05 de Fevereiro de 2024, a Senhora NICOLLY MOTTA BARRETO, para o cargo de Assessora Parlamentar do Vereador Varli Queiroz (Lico Bororó).</t>
   </si>
   <si>
     <t>4710</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4710/portaria_no_048-_portaria_agente_de_contratacao_e_pregoeiro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4710/portaria_no_048-_portaria_agente_de_contratacao_e_pregoeiro.pdf</t>
   </si>
   <si>
     <t>Nomear como Agente de Contração e pregoeiro para o exercício de 2024 a partir de 02/02/2024 o servidor GILBERTO BARTELI COSTA que atualmente ocupa o cargo comissionado de Assessor Jurídico._x000D_
 Nomear como Equipe de Apoio os servidores ALBERTO DE OLIVEIRA JUNIOR, Assessor de Compras, EDNA APARECIDA BERTTE SCHULZ e GABRIELLE INACIO MAMEDE DA SILVA, respectivamente ocupantes dos cargos de Assessor Especial I.</t>
   </si>
   <si>
     <t>4709</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4709/portaria_no_047-_nomeacao_keila.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4709/portaria_no_047-_nomeacao_keila.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 05 de Fevereiro de 2024 KEILA CRISTINA GOMES COELHO, para o cargo de ASSESSOR ESPECIAL II.</t>
   </si>
   <si>
     <t>4708</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4708/portaria_no_046-_exoneracao_alonso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4708/portaria_no_046-_exoneracao_alonso.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 05/02/2024, o servidor ALONSO RODRIGUES OLIVEIRA, do cargo de ASSESSOR ESPECIAL II, e nomear no cargo de ASSESSOR ESPECIAL I, a partir do dia 05/02/2024.</t>
   </si>
   <si>
     <t>4707</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4707/portaria_no_045-_exoneracao_mariano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4707/portaria_no_045-_exoneracao_mariano.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/02/2024, o servidor MARIANO QUIRINO MARTINS, do cargo de ASSESSOR PARLAMENTAR, do vereador Aprígio Luis Rodrigues.</t>
   </si>
   <si>
     <t>4706</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4706/portaria_no_044-_nomeacao_gilberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4706/portaria_no_044-_nomeacao_gilberto.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01 de Fevereiro de 2024 GILBERTO BARTELI COSTA, para o cargo de Assessor Jurídico.</t>
   </si>
   <si>
     <t>4705</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4705/portaria_no_043-_exoneracao_fabyano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4705/portaria_no_043-_exoneracao_fabyano.pdf</t>
   </si>
   <si>
     <t>EXONERAR A PEDIDO a partir do dia 01/02/2024, o servidor FABYANO CORRÊA WAGNER, do cargo de ASSESSOR JURÍDICO.</t>
   </si>
   <si>
     <t>4704</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4704/portaria_no_042-_nomeacao_luiz_filipe.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4704/portaria_no_042-_nomeacao_luiz_filipe.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 22 de Janeiro 2024 LUIZ FELIPE DA SILVA MACIEL, para o cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>4703</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4703/portaria_no_041-_premio_incentivo_taynara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4703/portaria_no_041-_premio_incentivo_taynara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora TAYNARA FERREIRA CAETANO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 03/01/2023 a 03/01/2024, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4702</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4702/portaria_no_040-_premio_incentivo_david.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4702/portaria_no_040-_premio_incentivo_david.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor DAVID WILLIANS CRUZ DOS SANTOS, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4701</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4701/portaria_no_039-_premio_incentivo_silvia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4701/portaria_no_039-_premio_incentivo_silvia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SILVIA MARIA PEREIRA EQUER, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4700</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4700/portaria_no_038-_premio_adicional_tempo_de_servico_alessandra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4700/portaria_no_038-_premio_adicional_tempo_de_servico_alessandra.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ALESSANDRA MARCIA SILVERIO AGOSTINHO, com fundamento no art. 79, I, da Lei nº 1.408/90, (Estatuto do Funcionalismo Público Municipal), o direito ao 1º Adicional por Tempo de Serviço-quinquênio, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 03/02/2017 a 07/09/2023.</t>
   </si>
   <si>
     <t>4699</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4699/portaria_no_037-_premio_adicional_tempo_de_servico_carlos_buger.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4699/portaria_no_037-_premio_adicional_tempo_de_servico_carlos_buger.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CARLOS ROBERTO BUGER, com fundamento no art. 79, II, da Lei nº 1.408/90, (Estatuto do Funcionalismo Público Municipal), o direito ao 7º Adicional por Tempo de Serviço-quinquênio, correspondente a 10% (dez por cento), sobre o vencimento base, referente ao período aquisitivo de 09/03/2017 a 11/10/2023.</t>
   </si>
   <si>
     <t>4698</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4698/portaria_no_036-_premio_incentivo_carlos_buger.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4698/portaria_no_036-_premio_incentivo_carlos_buger.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CARLOS ROBERTO BUGER, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 12/10/2022 a 11/10/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4697</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4697/portaria_no_035-_premio_incentivo_marcia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4697/portaria_no_035-_premio_incentivo_marcia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora MARCIA FERNANDA DE FREITAS DAROS, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4696</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4696/portaria_no_034-_premio_incentivo_yuri.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4696/portaria_no_034-_premio_incentivo_yuri.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor YURI NUNES RODRIGUES, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/12/2022 a 30/11/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4695</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4695/portaria_no_033-_premio_incentivo_alessandra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4695/portaria_no_033-_premio_incentivo_alessandra.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ALESSANDRA MARCIA SILVERIO AGOSTINHO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 06/09/2022 a 07/09/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4694/portaria_no_032-_premio_incentivo_werike.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4694/portaria_no_032-_premio_incentivo_werike.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor WERIKE PEREIRA EQUER, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/07/2022 a 30/06/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4693/portaria_no_031-_premio_incentivo_jamily.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4693/portaria_no_031-_premio_incentivo_jamily.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora JAMILY EGGERT DE SOUZA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4692/portaria_no_030-_premio_incentivo_livia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4692/portaria_no_030-_premio_incentivo_livia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora LIVIA STEIN JUNQUEIRA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4691/portaria_no_029-_premio_incentivo_renan.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4691/portaria_no_029-_premio_incentivo_renan.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor RENAN VALADÃO MARCOS, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4690/portaria_no_028-_premio_incentivo_valdirene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4690/portaria_no_028-_premio_incentivo_valdirene.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora VALDIRENE LOPES DOS SANTOS NEVES, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4689/portaria_no_027-_premio_incentivo_geovana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4689/portaria_no_027-_premio_incentivo_geovana.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GEOVANA ROCHA MIRANDA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 02/10/2022 a 03/10/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4688/portaria_no_026-_premio_incentivo_elena.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4688/portaria_no_026-_premio_incentivo_elena.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ELENA DALPRA DA CRUZ, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 03/01/2023 a 02/01/2024, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4687/portaria_no_025-_premio_incentivo_rafael.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4687/portaria_no_025-_premio_incentivo_rafael.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor RAFAEL GABRIEL LOPES DO NASCIMENTO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4686/portaria_no_024-_premio_incentivo_odilon.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4686/portaria_no_024-_premio_incentivo_odilon.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ODILON CORREIA DA SILVA JUNIOR, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4685/portaria_no_023-_premio_incentivo_celia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4685/portaria_no_023-_premio_incentivo_celia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora CELIA MARIA DA SILVA SANTOS, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4684/portaria_no_022-_exoneracao_ze_neto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4684/portaria_no_022-_exoneracao_ze_neto.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 17/01/2024, o servidor JOSE CORREA DIAS NETO, do cargo de ASSESSORA ESPECIAL I.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4683/portaria_no_021-_exoneracao_ana_paula.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4683/portaria_no_021-_exoneracao_ana_paula.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 06/01/2024, a servidora ANA PAULA GOMES DE OLIVEIRA, do cargo de ASSESSORA ESPECIAL II.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4681/portaria_no_020-_premio_incentivo_ercilene_-_dias.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4681/portaria_no_020-_premio_incentivo_ercilene_-_dias.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ERCILENE SAIBERT SCHADE ARAÚJO o direito ao prêmio incentivo, em dias (15/01 a 19/01/2024), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4680/portaria_no_019-_premio_incentivo_e_quinquenio_alberto_e_estefania.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4680/portaria_no_019-_premio_incentivo_e_quinquenio_alberto_e_estefania.pdf</t>
   </si>
   <si>
     <t>Conceder aos servidores ALBERTO DE OLIVEIRA JUNIOR, referente ao período aquisitivo de 12/10/2022 a 11/10/2023 e ESTEFANIA DEBORA VENANCIO DALMONECH, referente ao período aquisitivo de 01/01/2023 a 31/12/2023, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal)._x000D_
 Conceder ao servidor, ALBERTO DE OLIVEIRA JUNIOR, com fundamento no art. 79, I, da Lei nº 1.408/90, (Estatuto do Funcionalismo Público Municipal), o direito ao 1º Adicional por Tempo de Serviço- quinquênio, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 08/03/2017 a 11/10/2023.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4679/portaria_no_018-_premio_incentivo_edna.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4679/portaria_no_018-_premio_incentivo_edna.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora EDNA APARECIDA BERTTE SCHULZ, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4678/portaria_no_017-_premio_incentivo_arnaldo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4678/portaria_no_017-_premio_incentivo_arnaldo.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ARNALDO LAMPIER, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/04/2022 a 31/03/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4677/portaria_no_016-_premio_incentivo_aline.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4677/portaria_no_016-_premio_incentivo_aline.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ALINE FRANCIELLY VICTER DE SOUZA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 04/01/2023 a 03/01/2024, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4676</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4676/portaria_no_015-_premio_incentivo_eduardo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4676/portaria_no_015-_premio_incentivo_eduardo.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor EDUARDO GOMES, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4675/portaria_no_014-_premio_incentivo_claudineia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4675/portaria_no_014-_premio_incentivo_claudineia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora CLAUDINEIA RAFASQUE, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4674/portaria_no_013-_quinquenio_anderson.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4674/portaria_no_013-_quinquenio_anderson.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor, ANDERSON JOHANSON, com fundamento no art. 79, I, da Lei nº 1.408/90, (Estatuto do Funcionalismo Público Municipal), o direito ao 1º Adicional por Tempo de Serviço- quinquênio, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 13/03/2017 a 15/10/2023.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4673/portaria_no_012-_premio_incentivo_anderson_sabrina_e_pammela.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4673/portaria_no_012-_premio_incentivo_anderson_sabrina_e_pammela.pdf</t>
   </si>
   <si>
     <t>Conceder aos servidores SABRINA NATACHA FAGUNDES SCHIMIDT, referente ao período aquisitivo de 01/01/2023 a 31/12/2023, ANDERSON JOHANSON, referente ao período aquisitivo de 17/10/2022 a 16/10/2023 e PÂMMELA MARINA CORRÊA DAS NEVES, referente ao período aquisitivo de 01/01/2023 a 31/12/2023, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4672/portaria_no_011-_premio_incentivo_fabyano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4672/portaria_no_011-_premio_incentivo_fabyano.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor FABYANO CORRÊA WAGNER o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2023 a 31/12/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4671/portaria_no_010-_premio_incentivo_salatiel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4671/portaria_no_010-_premio_incentivo_salatiel.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor SALATIEL DIAS BEBIANO o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 06/10/2022 a 05/10/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4670/portaria_no_009-_calendario_oficial_2024.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4670/portaria_no_009-_calendario_oficial_2024.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Baixo Guandu Publica Calendário Oficial Legislativo para o ano de 2024, que segue em anexo.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4669/portaria_no_008-_nomeacao_claudiano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4669/portaria_no_008-_nomeacao_claudiano.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04 de Janeiro 2024, CLAUDIANO DIAS DE ALMEIDA, para o cargo de Assessor Parlamentar do Vereador Edmar Vieira.</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4668/portaria_no_007-_exoneracao_edneia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4668/portaria_no_007-_exoneracao_edneia.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 04/01/2024, a servidora EDNEIA LOPES DO SANTOS DE ALMEIDA, do cargo de ASSESSORA PARLAMENTAR, do vereador Edmar Vieira.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4667/portaria_no_006-_premio_incentivo_rosilane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4667/portaria_no_006-_premio_incentivo_rosilane.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ROSILANE ALVES DA SILVA o direito ao prêmio incentivo, em dias (08/01 a 12/01/2024), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4666/portaria_no_005-_nomeacao_raquel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4666/portaria_no_005-_nomeacao_raquel.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04 de Janeiro 2024, RAQUEL PEREIRA TEXEIRA FELIX, para o cargo de Assessora Parlamentar do Vereador Leandro Gomes da Cruz.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4665/portaria_no_004-_portaria_agente_de_contratacao_e_pregoeiro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4665/portaria_no_004-_portaria_agente_de_contratacao_e_pregoeiro.pdf</t>
   </si>
   <si>
     <t>Nomear como Agente de Contração e pregoeiro para o exercício de 2024 o servidor ALBERTO DE OLIVEIRA JUNIOR que atualmente ocupa o cargo comissionado de assessor de compras._x000D_
 Nomear como para compor a Equipe de Apoio os servidores EDNA APARECIDA BERTTE SCHULZ, GABRIELLE INACIO MAMEDE DA SILVA e RAFAEL GABRIEL LOPES DO NASCIMENTO, respectivamente ocupantes dos cargos de Assessora Especial I.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4664/portaria_no_003-_nomeacao_ana_paula.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4664/portaria_no_003-_nomeacao_ana_paula.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04 de Janeiro 2024, a Senhora ANA PAULA GOMES DE OLIVEIRA, para o cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4663/portaria_no_002-_nomeacao_giovane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4663/portaria_no_002-_nomeacao_giovane.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 03 de Janeiro 2024, a Senhora GIOVANE LUCIA DE ZAN, para o cargo de Assessora Parlamentar do Vereador Eliseu Siqueira de Lima.</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4662/portaria_no_001-_exoneracao_patricia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4662/portaria_no_001-_exoneracao_patricia.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/01/2024, a servidora PATRICIA SANCHES ALVES, do cargo de ASSESSORA PARLAMENTAR, do vereador Eliseu Siqueira Lima.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4661/portaria_no_145-_plano_de_contratacoes_anuais_2024.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4661/portaria_no_145-_plano_de_contratacoes_anuais_2024.pdf</t>
   </si>
   <si>
     <t>Plano de Contratações Anuais 2024.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4660/portaria_no_144-_ferias_taynara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4660/portaria_no_144-_ferias_taynara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora TAYNARA FERREIRA CAETANO, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/01/2023 a 02/01/2024, a ser gozada no período de 04/01/2024 a 02/02/2024.</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4659/portaria_no_143-_ferias_gabriele.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4659/portaria_no_143-_ferias_gabriele.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GABRIELE INÁCIO MAMEDE DA SILVA, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/11/2022 a 02/11/2023, a ser gozada no período de 04/01/2024 a 02/02/2024.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4658/portaria_no_142-_ferias_david.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4658/portaria_no_142-_ferias_david.pdf</t>
   </si>
   <si>
     <t>1º Conceder ao servidor DAVID WILLIAMS CRUZ DOS SANTOS, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2023 a 03/01/2024, a ser gozada no período de 04/01/2024 a 02/02/2024.</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4657/portaria_no_141-_ferias_alonso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4657/portaria_no_141-_ferias_alonso.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALONSO RODRIGUES OLIVEIRA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2023 a 03/01/2024, a ser gozada no período de 04/01/2024 a 02/02/2024.</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4656/portaria_no_140-_ferias_alberto.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4656/portaria_no_140-_ferias_alberto.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALBERTO DE OLIVEIRA JUNIOR, 20 (trinta) dias de férias, referente ao período aquisitivo de 01/04/2022 a 31/03/2023, a ser gozada no período de 11/01/2024 a 30/01/2024.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4645/portaria_no_139-_paa_2024.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4645/portaria_no_139-_paa_2024.pdf</t>
   </si>
   <si>
     <t>Aprovação do Plano Anual de Atividades - PAA, elaborado pela Unidade de Controladoria do Sistema de Controle Interno, para o exercício do ano de 2024.</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4644/portaria_no_138-_ponto_inicio_de_ano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4644/portaria_no_138-_ponto_inicio_de_ano.pdf</t>
   </si>
   <si>
     <t>Fica Decretado ponto facultativo no dia 02 de Janeiro, data que sucede o feriado nacional pelo “Dia da Confraternização Universal”, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4643/portaria_no_137-_exoneracao_a_pedido_milena_de_jesus.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4643/portaria_no_137-_exoneracao_a_pedido_milena_de_jesus.pdf</t>
   </si>
   <si>
     <t>EXONERAR A PEDIDO a partir do dia 11/12/2023, a servidora MILENA JESUS DE SOUZA, matrícula – 00781, do cargo de ASSESSORA PARLAMENTAR.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4642/portaria_no_136-_exoneracao_douglas.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4642/portaria_no_136-_exoneracao_douglas.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/12/2023, o servidor DOUGLAS DE FREITAS, do cargo de ASSESSOR PARLAMENTAR, do vereador Varli Queiroz.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4641/portaria_no_135-_abono.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4641/portaria_no_135-_abono.docx.pdf</t>
   </si>
   <si>
     <t>Conceder aos servidores conforme Lei nº 3.182/2023 abono no valor de R$ 2.000,00 (dois mil reais).</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4640/portaria_no_134-_ferias_livia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4640/portaria_no_134-_ferias_livia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora LIVIA STEIN JUNQUEIRA, 30 (trinta) dias de férias, referente ao período aquisitivo de 11/02/2022 a 10/02/2023, a ser gozada no período de 16/11/2023 a 15/12/2023.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4639/portaria_no_133-_nomeacao_milena.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4639/portaria_no_133-_nomeacao_milena.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 09 de Novembro 2023, a Senhora MILENA JESUS DE SOUZA, para o cargo de Assessora Parlamentar da Vereadora Sueli Alves Teodoro.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4638/portaria_no_132_-_nomeacao_da_comissao_de_bens_moveis.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4638/portaria_no_132_-_nomeacao_da_comissao_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão para levantamento de bens móveis para o exercício de 2023:_x000D_
 PAMMELA MARINA CORREA DAS NEVES - Presidente_x000D_
 EDNA APARECIDA BERTTE SCHULZ - Secretária_x000D_
 SIRLEI DE FREITAS SOUZA – Membro</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4637/portaria_no_131-_exoneracao_a_pedido_maria_carolaine.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4637/portaria_no_131-_exoneracao_a_pedido_maria_carolaine.pdf</t>
   </si>
   <si>
     <t>EXONERAR A PEDIDO a partir do dia 06/11/2023, a servidora MARIA CAROLAINE DA SILVA MACIEL, matrícula – 00718, do cargo de ASSESSORA ESPECIAL II.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4628/portaria_no_130-_ponto_facultativo_finados.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4628/portaria_no_130-_ponto_facultativo_finados.pdf</t>
   </si>
   <si>
     <t>Fica Decretado ponto facultativo no dia 03 de Novembro, data que sucede o feriado nacional do “Dia de Finados”, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4619/portaria_no_129_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4619/portaria_no_129_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão para levantamento de bens em almoxarifado para o exercício de 2023:_x000D_
 LETICIA DAS NEVES RIBEIRO - Presidente_x000D_
 EDNA APARECIDA BERTTE SCHULZ - Secretária_x000D_
 VALDIRENE LOPES DOS SANTOS NEVES – Membro</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4618/portaria_no_128-_ponto_facultativo_nossa_senhora.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4618/portaria_no_128-_ponto_facultativo_nossa_senhora.pdf</t>
   </si>
   <si>
     <t>“DECRETA PONTO FACULTATIVO NOS SETORES DO PODER LEGISLATIVO MUNICIPAL”. Fica Decretado ponto facultativo no dia 13 de outubro, período de comemoração ao dia de Nossa Senhora Aparecida e dia das Crianças, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4617/portaria_no_127-_nomeacao_marieta.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4617/portaria_no_127-_nomeacao_marieta.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04 de outubro 2023, a Senhora MARIETA APARECIDA WESTPHAL CORREIA, para o cargo de Assessora Parlamentar do Vereador Aprígio Luis Rodrigues.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4616/portaria_no_126-_exoneracao_a_pedido_sheila.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4616/portaria_no_126-_exoneracao_a_pedido_sheila.pdf</t>
   </si>
   <si>
     <t>EXONERAR A PEDIDO a partir do dia 04/10/2023, a servidora SHEILA NOBRE DOS SANTOS DE OLIVEIRA, matrícula – 00749, do cargo de ASSESSORA PARLAMENTAR, do vereador Aprígio Luis Rodrigues.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4615/portaria_no_125-_nomeacao_valeria_-_alderino.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4615/portaria_no_125-_nomeacao_valeria_-_alderino.pdf</t>
   </si>
   <si>
     <t>Nomear a partir do dia 02 de Outubro de 2023, a Sra. VALÉRIA WALADÃO ALVES, no cargo de Assessora Parlamentar do Vereador Alderino Gonçalves Vieira Filho.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4614/portaria_no_124-_alteracao_de_portaria_017_e_087-2023.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4614/portaria_no_124-_alteracao_de_portaria_017_e_087-2023.pdf</t>
   </si>
   <si>
     <t>“Altera Portaria n° 017 e 087/2023” Nomeação de Agente de Contratação, Pregoeiro e Equipe de Apoio.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4613/portaria_no_123-_ponto_facultativo_independencia-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4613/portaria_no_123-_ponto_facultativo_independencia-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Fica Decretado ponto facultativo no dia 08 de Setembro, período de comemoração a Independência do Brasil, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4612/portaria_no_122-_nomeacao_odilon-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4612/portaria_no_122-_nomeacao_odilon-otimizado_1.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/09/2023, o Senhor ODILON CORREIA DA SILVA JUNIOR, do cargo de ASSESSOR PARLAMENTAR e NOMEÁ-LO no cargo de ASSESSOR DE SECRETARIA LEGISLATIVA a partir do dia 01/09/2023, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4611/portaria_no_121-_exoneracao_a_pedido_drielly-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4611/portaria_no_121-_exoneracao_a_pedido_drielly-otimizado_1.pdf</t>
   </si>
   <si>
     <t>EXONERAR A PEDIDO a partir do dia 01/09/2023, a servidora DRIELLY DE FÁTIMA DETTONI SCHWAMBACH, matrícula – 00695, do cargo de ASSESSORA DE SECRETARIA LEGISLATIVA.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4610/portaria_no_120-_premio_incentivo_gleiciane_2-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4610/portaria_no_120-_premio_incentivo_gleiciane_2-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GLEICIANE FIRME DO CARMO GOMES, o direito ao prêmio incentivo, convertido em dias, referente ao período aquisitivo de 01/01/2022 a 31/12/2022, a ser Gozado nos dias 28/08/2023 a 01/09/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4608/portaria_no_119-_disciplina_procedimentos_ir-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4608/portaria_no_119-_disciplina_procedimentos_ir-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Disciplinar em observância ao Decreto Municipal nº 7.242/2023, os procedimentos para retenção de Imposto de Renda Retido na Fonte – IRRF, nos pagamentos efetuados pela CMBG</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4606/portaria_no_118-_ferias_drielly.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4606/portaria_no_118-_ferias_drielly.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora DRIELLY DE FÁTIMA DETTONI SCHWAMBACH, 20 (vinte) dias de férias e 10 (dez) dias de abono pecuniário, referente ao período aquisitivo de 02/05/2022 a 01/05/2023, a ser gozada no período de 01/08/2023 a 20/08/2023.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4605/portaria_no_117-_ferias_alonso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4605/portaria_no_117-_ferias_alonso.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALONSO RODRIGUES OLIVEIRA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 01/08/2023 a 30/08/2023.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4363/portaria_no_116_-_designa_servidora_juliene_tesouraria.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4363/portaria_no_116_-_designa_servidora_juliene_tesouraria.docx.pdf</t>
   </si>
   <si>
     <t>DESIGNAR a partir do dia 24/07/2023, a Senhora JULIENE FIRME DA SILVA, matrícula Funcional 00777, para ser a responsável pela Tesouraria Legislativa, desta Casa de Leis.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4362/portaria_no_115-_nomeacao_juliene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4362/portaria_no_115-_nomeacao_juliene.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 24/07/2023, JULIENE FIRME DA SILVA, no cargo de ASSESSOR FINANCEIRO.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4352/portaria_no_114-_exoneracao_a_pedido_euripedes.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4352/portaria_no_114-_exoneracao_a_pedido_euripedes.pdf</t>
   </si>
   <si>
     <t>Exonerar a Pedido a partir de 24/07/2023, o servidor EURIPEDES DORNELAS JUNIOR, matrícula - 00655, do cargo de ASSESSOR FINANCEIRO.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4351/portaria_no_113-_designacao_equipe_procuradoria.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4351/portaria_no_113-_designacao_equipe_procuradoria.docx.pdf</t>
   </si>
   <si>
     <t>Designação de Funções servidores Procuradoria</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4350/portaria_no_112-_designacao_equipe_direcao_legislativa.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4350/portaria_no_112-_designacao_equipe_direcao_legislativa.docx.pdf</t>
   </si>
   <si>
     <t>Designação e Nomeação de Servidores Direção Legislativa</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4349/portaria_no_111-_licenca_maternidade_livia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4349/portaria_no_111-_licenca_maternidade_livia.pdf</t>
   </si>
   <si>
     <t>Autorizar à servidora LÍVIA STEIN JUNQUEIRA, o afastamento de suas funções, em virtude a Licença Maternidade, por 120 (cento e vinte) dias, a partir do dia 18/07/2023 a 14/11/2023, conforme dispõe Lei Federal 8.213/1991.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4348/portaria_no_110-_exoneracao_e_nomeacao_pammela.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4348/portaria_no_110-_exoneracao_e_nomeacao_pammela.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 06/07/2023, a Senhora PAMMELA MARINA CORRÊA DAS NEVES, do cargo de ASSESSOR ESPECIAL I e NOMEÁ-LA no cargo de ASSESSOR DE RECURSOS HUMANOS a partir do dia 06/07/2023, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4295/portaria_no_109-_nomeacao_lorrayni.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4295/portaria_no_109-_nomeacao_lorrayni.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 03/07/2023, a Sra. LORRAYNI QUIRINO DIAS, no cargo de Assessor Parlamentar do Vereador Alcebíades Alves de Souza Neto.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4293/portaria_no_108-_luto_drielly.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4293/portaria_no_108-_luto_drielly.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora DRIELLY DE FÁTIMA DETTONI SCHWAMBACH, licença de luto, sem prejuízo em seus vencimentos, pelo falecimento de seu pai, CARLOS CÉZAR SCHWAMBACH, a partir do dia 26/06/2023 a 03/07/2023, conforme dispõe o art. 93 da Lei nº 1.408/90.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4292/portaria_no_107-_ferias_gilmara.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4292/portaria_no_107-_ferias_gilmara.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GILMARA DE MOURA NASCIMENTO, 30 (trinta) dias de férias, referente ao período aquisitivo de 05/04/2022 a 04/04/2023, a ser gozada no período de 03/07/2023 a 01/08/2023.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4291/portaria_no_106-_ferias_edna.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4291/portaria_no_106-_ferias_edna.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora EDNA APARECIDA BERTTE SHULZ, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/04/2022 a 01/04/2023, a ser gozada no período de 03/07/2023 a 01/08/2023.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4290/portaria_no_105-_ferias_ercilene.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4290/portaria_no_105-_ferias_ercilene.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ERCILENE SAIBERT SHADE ARAUJO, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/02/2022 a 02/02/2023, a ser gozada no período de 17/07/2023 a 15/08/2023.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4289/portaria_no_104-_ferias_rosilane.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4289/portaria_no_104-_ferias_rosilane.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ROSILANE ALVES DA SILVA, 20 (vinte) dias de férias e 10 (dez) dias de abono pecuniário, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 11/07/2023 a 30/07/2023.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4288/portaria_no_103-_ferias_estefania.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4288/portaria_no_103-_ferias_estefania.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ESTEFÂNIA DÉBORA VENÂNCIO DALMONECH, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 03/07/2023 a 01/08/2023.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4287/portaria_no_102-_ferias_carlos_buger.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4287/portaria_no_102-_ferias_carlos_buger.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CARLOS ROBERTO BUGER, 20 (vinte) dias de férias e 10 (dez) dias de abono pecuniário, referente ao período aquisitivo de 08/03/2022 a 07/03/2023, a ser gozada no período de 11/07/2023 a 30/07/2023.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4286/portaria_no_101-_exoneracao_a_pedido_renata.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4286/portaria_no_101-_exoneracao_a_pedido_renata.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR A PEDIDO a partir do dia 03/07/2023, a Senhora RENATA MARTINHO LITTIG, matrícula – 000728, do cargo de ASSESSORA PARLAMENTAR, do Vereador Alcebíades Alves de Souza Netto (Bidim).</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4285/portaria_no_100-_ponto_facultativo_sao_pedro.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4285/portaria_no_100-_ponto_facultativo_sao_pedro.docx.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo no dia 30 de Junho, em decorrência ao feriado de São Pedro dia 29 de Junho de 2023, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4284/portaria_no_099-_nomeacao_mariano.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4284/portaria_no_099-_nomeacao_mariano.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 16/06/2023, o Sr. MARIANO QUIRINO MARTINS, no cargo de Assessor Parlamentar do Vereador Aprigio Luis Rodrigues.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4281/portaria_no_098-_nomeacao_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4281/portaria_no_098-_nomeacao_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão permanente de licitação para o exercício de 2023:_x000D_
 ALBERTO DE OLIVEIRA JUNIOR- Presidente_x000D_
 EDNA APARECIDA BERTTE SCHULZ - Secretário_x000D_
 PÂMMELA MARINA CORRÊA DAS NEVES - Membro</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4280/portaria_no_097-_ponto_facultativo_corpus_christi.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4280/portaria_no_097-_ponto_facultativo_corpus_christi.docx.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo nos dias 08 e 09 de Junho, referente as Comemorações de Corpus Christi, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4279/portaria_no_096-_nomeacao_darzila.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4279/portaria_no_096-_nomeacao_darzila.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 06/06/2023, a Sra. DARZILA DE FATIMA MARCATE RHEIM, no cargo de Assessora Especial II.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4278/portaria_no_095-_nomeacao_herlon.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4278/portaria_no_095-_nomeacao_herlon.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/06/2023, o Sr. HERLON JERONIMO PAIVA, no cargo de Assessor Parlamentar, do Vereador Valmir Estevão da Mota.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4276/portaria_no_095-_nomeacao_herlon.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4276/portaria_no_095-_nomeacao_herlon.docx.pdf</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4275/portaria_no_093-_exoneracao_a_pedido_zedenilde.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4275/portaria_no_093-_exoneracao_a_pedido_zedenilde.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/06/2023, a Senhora ZEDENILDE FERREIRA MOURENÇO, do cargo de ASSESSORA ESPECIAL II.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4270/portaria_no_092-_licenca_casamento_pammela.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4270/portaria_no_092-_licenca_casamento_pammela.docx.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença Casamento - Autorizar à servidora PAMMELA MARINA CORREA DAS NEVES, o afastamento de suas funções, em virtude a Licença Casamento, por 8 (oito) dias, a partir do dia 29/05/2023, conforme dispõe no Art. 93° da Lei 1.408/90.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4269/portaria_no_091-_ponto_facultativo_solo_espirito_santense.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4269/portaria_no_091-_ponto_facultativo_solo_espirito_santense.docx.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo no dia 23 de Maio, em comemoração ao dia da Colonização do Solo Espírito-Santense, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4268/portaria_no_090-_nomeacao_douglas.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4268/portaria_no_090-_nomeacao_douglas.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 10/05/2023, DOUGLAS DE FREITAS, no cargo de Assessor Parlamentar, do Vereador Varli Queiroz.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4267/portaria_no_089-_premio_incentivo_drielly.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4267/portaria_no_089-_premio_incentivo_drielly.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora DRIELLY DE FÁTIMA DETTONI SCHWAMBACH, o direito ao prêmio incentivo, em dias (15/05 à 19/05) referente ao período aquisitivo de 01/04/2022 a 31/03/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4266/portaria_no_088-_premio_incentivo_elzinete.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4266/portaria_no_088-_premio_incentivo_elzinete.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ELZINETE ESTEVES DA MOTA FERREIRA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 08/04/2022 a 07/04/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4265/portaria_no_087-_alteracao_de_portaria.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4265/portaria_no_087-_alteracao_de_portaria.docx.pdf</t>
   </si>
   <si>
     <t>“Altera Portaria n° 017/2023”_x000D_
 Nomeação de Agente de Contratação, Pregoeiro e Equipe de Apoio._x000D_
 Nomear como Agente de Contração e Pregoeiro para o exercício de 2023 o servidor ALBERTO DE OLIVEIRA JUNIOR, lotado no cargo de provimento comissionado de Assessor de Compras._x000D_
 Nomear para compor a Equipe de Apoio os Servidores, DAVID WILLIAMS CRUZ DOS SANTOS, lotado no cargo de provimento comissionado de Assessor de Imprensa, Comunicação e Tecnologia, EDNA APARECIDA BERTTE SCHULZ e PAMMELA MARINA CORREA DAS NEVES, lotados respectivamente nos cargos de provimento comissionado de Assessor Especial I.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4264/portaria_no_086-_nomeacao_sirlei.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4264/portaria_no_086-_nomeacao_sirlei.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 03/05/2023, SIRLEI DE FREITAS SOUZA, no cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4263/portaria_no_085-_exonera_servidora_karolaine.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4263/portaria_no_085-_exonera_servidora_karolaine.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/05/2023, a Senhora KAROLAINE PEREIRA DE SOUZA, do cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4262/portaria_no_084-_nomeacao_assessor_edmar.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4262/portaria_no_084-_nomeacao_assessor_edmar.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 02/05/2023, EDNÉIA LOPES DOS SANTOS, no cargo de Assessora Parlamentar, do Vereador EDMAR VIEIRA.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4261/portaria_no_083-_nomeacao_assessor_juscelino.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4261/portaria_no_083-_nomeacao_assessor_juscelino.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 02/05/2023, PAULO FERREIRA DA SILVA, no cargo de Assessor Parlamentar, do Vereador JUSCELINO HENCK.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4260/portaria_no_082-_nomeacao_assessores_clovis.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4260/portaria_no_082-_nomeacao_assessores_clovis.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 02/05/2023, ARYELLE OLIVEIRA REIS SANTOS HOLZ, no cargo de Assessora Parlamentar, do Vereador CLÓVIS PASCOLAR.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4259/portaria_no_081-_nomeacao_assessores_alcebiades.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4259/portaria_no_081-_nomeacao_assessores_alcebiades.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 02/05/2023, LUSINETE CARDOSO BARBOSA e LUCAS ALVES PEDROSA JUNIOR, nos cargos de Assessores Parlamentares, do Vereador ALCEBIADES ALVES DE SOUZA NETO.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4258/portaria_no_080-_revoga-se_portaria_alberto_ferias.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4258/portaria_no_080-_revoga-se_portaria_alberto_ferias.pdf</t>
   </si>
   <si>
     <t>REVOGA-SE a portaria de N° 059/2023 do dia 13 de abril do ano de 2023, de férias do funcionário Alberto de Oliveira Junior, a ser gozada posteriormente.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4257/portaria_no_079-_reenquadramento_servidor.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4257/portaria_no_079-_reenquadramento_servidor.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a Lei n° 3.165/2023, de 13/04/2023 especialmente em seu Art. 69, REENQUADRO o Contador Legislativo Municipal, CARLOS ROBERTO BUGER, no Nível - I – ESC - linha 36, com efeitos retroativos a 13/04/2023, data de vigência da Lei 3.165/2023, conforme o Anexo II da respectiva lei.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4256/portaria_no_078-_nomeacao_assessores_edmar.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4256/portaria_no_078-_nomeacao_assessores_edmar.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, ELOI PEREIRA DAS NEVES NETO, MARIA APARECIDA INACIO ROSA DE SOUSA e KARLA FABIANA CARVALHO, nos cargos de Assessores Parlamentares, do Vereador EDMAR VIEIRA.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4255/portaria_no_077-_nomeacao_assessores_clovis.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4255/portaria_no_077-_nomeacao_assessores_clovis.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, VINYCIUS RICARDO BARCELOS DA HORA, FLAVIANA VIEIRA DE DEUS AGUIAR e WENDELY MAYER TRESSMANN, nos cargos de Assessores Parlamentares, do Vereador CLOVIS PASCOLAR.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4254/portaria_no_076-_nomeacao_assessores_eliseu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4254/portaria_no_076-_nomeacao_assessores_eliseu.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, PATRICIA SANCHES ALVES, SANDRA ELENA HEIDMANN, JUSCELENE PAGCHEON SOARES DA SILVA e ISAAC DE ALMEIDA VIEIRA PAGCHEON nos cargos de Assessores Parlamentares, do Vereador ELISEU SIQUEIRA LIMA.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4253/portaria_no_075-_nomeacao_assessores_leandro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4253/portaria_no_075-_nomeacao_assessores_leandro.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, ODILON CORREIA DA SILVA JUNIOR, WERIKE PEREIRA EQUER, TAMIRIS CRISTINA GARCIA RODRIGUES e YURI NUNES RODRIGUES, nos cargos de Assessores Parlamentares, do Vereador LEANDRO DOMES DA CRUZ.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4252/portaria_no_074-_nomeacao_assessores_aprigio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4252/portaria_no_074-_nomeacao_assessores_aprigio.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, SILVIA MARIA PEREIRA EQUER, MURILO FISCHER e SHEILA NOBRE DOS SANTOS DE OLIVEIRA, nos cargos de Assessores Parlamentares, do Vereador APRIGIO LUIS RODRIGUES.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4251/portaria_no_073-_nomeacao_assessores_valmir.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4251/portaria_no_073-_nomeacao_assessores_valmir.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, FERNANDA FORTUNATO SAMPAIO, ELZINETE ESTEVES DA MOTA FERREIRA e GABRIELLY LOOSE BARTELLI FELIX, nos cargos de Assessores Parlamentares, do Vereador VALMIR ESTEVAO DA MOTA.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4250/portaria_no_072-_nomeacao_assessores_juscelino.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4250/portaria_no_072-_nomeacao_assessores_juscelino.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, MARCOS HUMBERTO STEIN MERLO, MARCOS ANTONIO CORTELETTI STINGUEL e MYKAELA DE OLIVEIRA WESTPHAL, nos cargos de Assessores Parlamentares, do Vereador JUSCELINO HENCK.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4249/portaria_no_071-_nomeacao_assessores_alderino.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4249/portaria_no_071-_nomeacao_assessores_alderino.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, GUILHERMINA WAGNER KUNKEL, JAMILY EGGERT DE SOUZA e RENAN VALADÃO nos cargos de Assessores Parlamentares, do Vereador ALDERINO GONÇALVES VIEIRA FILHO.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4248/portaria_no_070-_nomeacao_assessores_sueli.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4248/portaria_no_070-_nomeacao_assessores_sueli.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, MARCIA FERNANDA DE FREITAS DAROS e ALESSANDRA MARCIA SILVERIO, nos cargos de Assessores Parlamentares, da Vereadora SUELI ALVES TEODORO.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4247/portaria_no_069-_nomeacao_assessores_jose_roberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4247/portaria_no_069-_nomeacao_assessores_jose_roberto.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, ALEXANDRE SCHWE DE MORAIS, ALBIMAR REIS DE MEDEIROS, ARIELE FIRMINO RAMOS e MICHELE JESUS DE SOUZA nos cargos de Assessores Parlamentares, do Vereador JOSÉ ROBERTO DA SILVA.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4246/portaria_no_068-_nomeacao_assessores_lico.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4246/portaria_no_068-_nomeacao_assessores_lico.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, CÉLIA MARIA DA SILVA, ELENA DALPRA DA CRUZ e GEOVANA ROCHA MIRANDA nos cargos de Assessores Parlamentares, do Vereador VARLI QUEIROZ.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4245/portaria_no_067-_nomeacao_assessores_alcebiades.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4245/portaria_no_067-_nomeacao_assessores_alcebiades.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023,THIAGO BARBOSA FREIRE e RENATA MARTINHO LITTIG nos cargos de Assessores Parlamentares, do Vereador ALCEBIADES ALVES DE SOUZA NETO.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4244/portaria_no_066-_nomeacao_assessores_liu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4244/portaria_no_066-_nomeacao_assessores_liu.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 13/04/2023, ARNALDO LAMPIER MENDES, ALINE FRANCIELLY, CLAUDINEIA RAFASQUE e EDUARDO GOMES, nos cargos de Assessores Parlamentares, do Vereador ELIAS FERNANDO MENDES DE ARAÚJO.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4243/portaria_no_065_-_premio_incentivo_gilmara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4243/portaria_no_065_-_premio_incentivo_gilmara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GILMARA DE MOURA NASCIMENTO, o direito ao prêmio incentivo, em dias (15/05 à 19/05) referente ao período aquisitivo de 05/04/2022 a 04/04/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4242/portaria_no_064_-_premio_incentivo_livia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4242/portaria_no_064_-_premio_incentivo_livia.pdf</t>
   </si>
   <si>
     <t>1º Conceder a servidora LÍVIA STEIN JUNQUEIRA, o direito ao prêmio incentivo, em dias (24/04 à 28/04) referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4241/portaria_no_063-_premio_incentivo_jamily.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4241/portaria_no_063-_premio_incentivo_jamily.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora JAMILY EGGERT DE SOUZA o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4240/portaria_no_062_-_premio_incentivo_renan.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4240/portaria_no_062_-_premio_incentivo_renan.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor RENAN VALADÃO MARCOS o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4239/portaria_no_061_-_premio_incentivo_walasse.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4239/portaria_no_061_-_premio_incentivo_walasse.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor WALASSE DOS REIS SILVEIRA o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4238/portaria_no_060-_premio_incentivo_fernanda.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4238/portaria_no_060-_premio_incentivo_fernanda.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora FERNANDA FORTUNATO SAMPAIO o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4237/portaria_no_059-_ferias_de_alberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4237/portaria_no_059-_ferias_de_alberto.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALBERTO DE OLIVEIRA JUNIOR, 30 (trinta) dias de férias, referente ao período aquisitivo de 01/04/2022 a 31/03/2023, a ser gozada no período de 01/05/2023 a 30/05/2023.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4236/portaria_no_058_-_exonera_e_designa_servidora-_gleiciane_firme.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4236/portaria_no_058_-_exonera_e_designa_servidora-_gleiciane_firme.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a Lei nº 3.165/2023, de13/04/2023 que: “DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA, O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS SERVIDORES DE PROVIMENTO EFETIVO, CARGO EM COMISSÃO E FUNÇÃO DE CONFIANÇA, DA CÂMARA MUNICIPAL DE BAIXO GUANDU, ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS”. Exonerar e Designar a Servidora GLEICIANE FIRME DO CARMO GOMES, para exercer a função no cargo de Controladora Geral, desta Casa de Leis._x000D_
 O período da presente designação será o compreendido a partir do dia 13/04/2023, pelo período compreendido, conforme termo de cessão nº 07/2021.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4235/portaria_no_057-_exoneracao_assessores.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4235/portaria_no_057-_exoneracao_assessores.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a Lei nº 3.166/2023, de 13/04/2023, que revoga o item dois (02) do anexo I da Lei nº 2.505/2009, onde criou o cargo de Assistente Parlamentar, revoga a Lei nº 2.626/2011, revoga o Art. 2º da Lei nº 2.913/2017 e revoga o Art. 1º da Lei nº 3.105/2022; EXONERAR a partir do dia 13/04/2023, do cargo de Assessor Parlamentar os servidores abaixo alinhados._x000D_
 THIAGO BARBOSA FREIRE – 00679	ALCEBIADES ALVES DE SOUZA NETO_x000D_
 RENATA MARTINHO LITTIG – 00659	ALCEBIADES ALVES DE SOUZA NETO_x000D_
 LUSINETE CARDOSO BARBOSA – 00691	ALCEBIADES ALVES DE SOUZA NETO_x000D_
 LUCAS ALVES PEDROSA JUNIOR – 00656	ALCEBIADES ALVES DE SOUZA NETO_x000D_
 _x000D_
 	 _x000D_
 WALASSE DOS REIS SILVEIRA – 00657	ALDERINO GONÇALVES VIEIRA FILHO_x000D_
 JAMILY EGGERT DE SOUSA – 00639	ALDERINO GONÇALVES VIEIRA FILHO_x000D_
 RENAN VALADAO MARCOS – 00674	ALDERINO GONÇALVES VIEIRA FILHO_x000D_
 GUILHERMINA WAGNER KUNKEL – 00712	ALDERINO GONÇALVES VIEIRA FILHO_x000D_
 _x000D_
 	_x000D_
 RENATO MARCELINO DA SILVA – 00681	APRIGIO LUIZ RODRIGUES_x000D_
 SHEILA NOBRE SANTOS DE OLIVEIRA – 00644	APRIGIO LUIZ RODRIGUES_x000D_
 SILVIA MARIA PEREIRA EQUER – 00636	APRIGIO LUIZ RODRIGUES_x000D_
 MURILO FISCHER RAMOS – 00637	APRIGIO LUIZ RODRIGUES_x000D_
 _x000D_
 	 _x000D_
 VINYCIUS RICARDO BARCELOS – 00713	CLÓVIS PASCOLAR_x000D_
 FLAVIANA VIEIRA DE DEUS AGUIAR – 00675	CLÓVIS PASCOLAR_x000D_
 MARCELO NUNES – 00628	CLÓVIS PASCOLAR_x000D_
 WENDELY MAYER TRESSMANN – 00686	CLÓVIS PASCOLAR_x000D_
@@ -2548,5306 +2548,5306 @@
 MARCOS ANTONIO CORTELETTI STINGUEL – 00643	JUSECLINO HENCKE_x000D_
 MYKAELA DE OLIVEIRA WESTPHAL – 00648	JUSECLINO HENCKE_x000D_
 PAULO FERREIRA DA SILVA – 00682	JUSECLINO HENCKE_x000D_
 	 _x000D_
 TAMIRIS CRISTINA GARCIA RODRIGUÊS – 00705	LEANDRO GOMES DA CRUZ_x000D_
 WERIKE PEREIRA EQUER – 00699	LEANDRO GOMES DA CRUZ_x000D_
 ODILON CORREIA DA SILVA JUNIOR – 00623	LEANDRO GOMES DA CRUZ_x000D_
 YURI NUNES RODRIGUÊS – 00710	LEANDRO GOMES DA CRUZ_x000D_
 	 _x000D_
 MARCIA FERNANDA DE FREITAS DAROS – 00646	SUELI ALVES TEODORO_x000D_
 ALESSANDRA MARCIA SILVERIO AGOSTINHO – 00647	SUELI ALVES TEODORO_x000D_
 	 _x000D_
 FERNANDA FORTUNATO SAMPAIO – 00671	VALMIR ESTEVÃO DA MOTA_x000D_
 FABIANA ZIMERMAN LICKE ALVES – 00701	VALMIR ESTEVÃO DA MOTA_x000D_
 ELZINETE ESTEVES DA MOTA FERREIRA – 00693	VALMIR ESTEVÃO DA MOTA_x000D_
 GABRIELY LOOSE BARTELLI FELIX – 00633	VALMIR ESTEVÃO DA MOTA_x000D_
 	 _x000D_
 CELIA MARIA DA SILVA – 00621	VARLI QUEIROZ_x000D_
 ELENA DALPRA DA CRUZ – 00702	VARLI QUEIROZ_x000D_
 GEOVANA ROCHA MIRANDA – 00711	VARLI QUEIROZ</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4234/portaria_no_056-_exoneracao_e_nomeacao_servidores_direcao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4234/portaria_no_056-_exoneracao_e_nomeacao_servidores_direcao.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO a Lei nº 3.165/2023, de13/04/2023 que: “DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA, O PLANO DE CARGOS, CARREIRA E REMUNERAÇÃO DOS SERVIDORES DE PROVIMENTO EFETIVO, CARGO EM COMISSÃO E FUNÇÃO DE CONFIANÇA, DA CÂMARA MUNICIPAL DE BAIXO GUANDU, ESPÍRITO SANTO, E DÁ OUTRAS PROVIDÊNCIAS”._x000D_
 Exonerar ANDERSON JOHANSON – Matrícula 00505, do Cargo de DIRETOR FINANCEIRO e nomeá-lo para o cargo de DIRETOR ADMINISTRATIVO E FINANCEIRO._x000D_
 Exonerar SALATIEL DIAS BEBIANO – Matrícula 00592, do Cargo de DIRETOR ADMINISTRATIVO e nomeá-lo para o cargo de DIRETOR LEGISLATIVO._x000D_
 Exonerar SABRINA NATHACHA FAGUNDES SCHIMIDT – Matrícula 609, do Cargo de ASSESSORA JURÍDICA e nomeá-lo para o cargo de PROCURADORA._x000D_
 Exonerar RICARDO CARVALHO PIMENTA – Matrícula 00700, do Cargo de ASSESSOR JURÍDICO LEGISLATIVO e nomeá-lo para o cargo de ASSESSOR JURÍDICO.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4233/portaria_no_055-_nomeacao_maria_carolaine.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4233/portaria_no_055-_nomeacao_maria_carolaine.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/04/2023, a Senhora MARIA CAROLAINE DA SILVA MACIEL, no cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4232/portaria_no_054-_exoneracao_e_nomeacao_rafael.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4232/portaria_no_054-_exoneracao_e_nomeacao_rafael.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 04/04/2023, o Senhor RAFAEL GABRIEL LOPES DO NASCIMENTO, do cargo de ASSESSOR ESPECIAL II e NOMEÁ-LO no cargo de ASSESSOR ESPECIAL I a partir do dia 04/04/2023, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4231/portaria_no_053-_nomeacao_leticia.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4231/portaria_no_053-_nomeacao_leticia.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/04/2023, a Senhora LETÍCIA DAS NEVES RIBEIRO, no cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4230/portaria_no_052-_exoneracao_a_pedido_luis_filipe.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4230/portaria_no_052-_exoneracao_a_pedido_luis_filipe.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 03/04/2023, o Senhor LUIS FILIPE FAIER DA COSTA, do cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4229/portaria_no_051-_exonera_servidora-_rosinete.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4229/portaria_no_051-_exonera_servidora-_rosinete.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 03/04/2023, a Senhora ROSINETE MORAES DE CARVALHO MARIA, do cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4228/portaria_no_050-_premio_incentivo_e_quinquenio_patricia.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4228/portaria_no_050-_premio_incentivo_e_quinquenio_patricia.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora PATRICIA SANCHES ALVES MINARINI o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4227/portaria_no_049-quinquenio_claudineia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4227/portaria_no_049-quinquenio_claudineia.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora, CLAUDINEIA RAFASQUE, com fundamento no art. 79, I, da Lei nº 1.408/90, (Estatuto do Funcionalismo Público Municipal), o direito ao 1º Adicional por Tempo de Serviço- quinquênio, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 01/04/2013 a 03/08/2018.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4226/portaria_no_048-_premio_incentivo_murilo.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4226/portaria_no_048-_premio_incentivo_murilo.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MURILO FISCHER RAMOS o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4225/portaria_no_047-_premio_incentivo_sheila.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4225/portaria_no_047-_premio_incentivo_sheila.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SHEILA NOBRE SANTOS DE OLIVEIRA o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4224/portaria_no_046-_premio_incentivo_silvia.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4224/portaria_no_046-_premio_incentivo_silvia.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SILVIA MARIA PEREIRA EQUER o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4223/portaria_no_045-_atualizacao_do_auxilio_alimentacao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4223/portaria_no_045-_atualizacao_do_auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Fica atualizado o valor do Auxílio Alimentação para R$ 211, 54 (duzentos e onze reais e cinquenta e quatro centavos), de acordo com a determinação do Art. 3° § 1°, da Lei n°3.120/2022.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4222/portaria_no_044-_nomeacao_alexandre.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4222/portaria_no_044-_nomeacao_alexandre.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 09/03/2023, o Senhor ALEXANDRE SCHWE DE MORAIS, no cargo de Assessor Parlamentar, do Vereador José Roberto da Silva.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4221/portaria_no_043-_nomeacao_jose_neto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4221/portaria_no_043-_nomeacao_jose_neto.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 03/04/2023, o Senhor JOSE CORREA DIAS NETO, no cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4220/portaria_no_042-_premio_incentivo_euripedes.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4220/portaria_no_042-_premio_incentivo_euripedes.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor EURÍPEDES DORNELAS JUNIOR o direito ao prêmio incentivo, em dias (13/03 a 17/03), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4219/portaria_no_041-_exoneracao_a_pedido_cilenez.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4219/portaria_no_041-_exoneracao_a_pedido_cilenez.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 03/03/2023, a Senhora CILENEZ ORTOLAN COSTA, do cargo de Assessor Parlamentar Externa.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4218/portaria_no_040-_revoga-se_portaria_livia_ferias.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4218/portaria_no_040-_revoga-se_portaria_livia_ferias.pdf</t>
   </si>
   <si>
     <t>REVOGA-SE a portaria de N° 026/2023 do dia 23 de fevereiro do ano de 2023, de férias da funcionária Lívia Stein Junqueira, a ser gozada posteriormente.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4217/portaria_no_039-_premio_incentivo_sandra.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4217/portaria_no_039-_premio_incentivo_sandra.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SANDRA HELENA HEIDMANN o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4216/portaria_no_038-_premio_incentivo_juscelene.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4216/portaria_no_038-_premio_incentivo_juscelene.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora JUSCELENE PAGCHEON SOARES DA SILVA o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4215/portaria_no_037-_premio_incentivo_celia.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4215/portaria_no_037-_premio_incentivo_celia.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora CELIA MARIA DA SILVA SANTOS o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4214/portaria_no_036-_premio_incentivo_cilenez.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4214/portaria_no_036-_premio_incentivo_cilenez.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora CILENEZ ORTOLAN COSTA o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4213/portaria_no_035-_premio_incentivo_eduardo.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4213/portaria_no_035-_premio_incentivo_eduardo.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor EDUARDO GOMES o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4212/portaria_no_034-_premio_incentivo_aline.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4212/portaria_no_034-_premio_incentivo_aline.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ALINE FRANCIELLY VICTER DE SOUZA o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 04/01/2022 a 03/01/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4211/portaria_no_033-_premio_incentivo_marcia.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4211/portaria_no_033-_premio_incentivo_marcia.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora MARCIA FERNANDA DE FREITAS DAROS o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>Conceder a servidora CLAUDINEIA RAFASQUE o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4209/portaria_no_031-_nomeacao_vinycius.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4209/portaria_no_031-_nomeacao_vinycius.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/03/2023, a Senhora VINYCIUS RICARDO BARCELOS, no cargo de Assessor Parlamentar, do Vereador Clóvis Pascolar.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4202/portaria_no_024-_exoneracao_gabriel.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4202/portaria_no_024-_exoneracao_gabriel.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/03/2023, o Senhor GABRIEL DE AGUIAR LOPES, do cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4208/portaria_no_030-_ferias_flaviana.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4208/portaria_no_030-_ferias_flaviana.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora FLAVIANA VIEIRA DE DEUS AGUIAR, 30 (trinta) dias de férias, referente ao período aquisitivo de 01/12/2021 a 30/11/2022, a ser gozada no período de 01/03/2023 a 30/03/2023.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4207/portaria_no_029-_ferias_renata.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4207/portaria_no_029-_ferias_renata.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora RENATA MARTINHO LITTIG, 30 (trinta) dias de férias, referente ao período aquisitivo de 01/02/2022 a 31/01/2023, a ser gozada no período de 01/03/2023 a 30/03/2023.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4206/portaria_no_028-_ferias_silvia.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4206/portaria_no_028-_ferias_silvia.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SILVIA MARIA PEREIRA EQUER, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 01/03/2023 a 30/03/2023.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4205/portaria_no_027-_ferias_odilon.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4205/portaria_no_027-_ferias_odilon.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ODILON CORREIA DA SILVA JUNIOR, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 01/03/2023 a 30/03/2023.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4204/portaria_no_026-_ferias_livia.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4204/portaria_no_026-_ferias_livia.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora LÍVIA STEIN JUNQUEIRA, 30 (trinta) dias de férias, referente ao período aquisitivo de 11/02/2022 a 10/02/2023, a ser gozada no período de 01/03/2023 a 30/03/2023.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4203/portaria_no_025-_ferias_valdirene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4203/portaria_no_025-_ferias_valdirene.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora VALDIRENE LOPES DOS SANTOS NEVES, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 01/03/2023 a 30/03/2023.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4185/portaria_no_023-_ponto_facultativo_carnaval.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4185/portaria_no_023-_ponto_facultativo_carnaval.docx.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo nos dias 20, 21 e 22 de fevereiro, período de comemoração tradicional do Carnaval no Brasil, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4184/portaria_no_022-_exonera_servidora_a_pedido_-_luciana_montebeller.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4184/portaria_no_022-_exonera_servidora_a_pedido_-_luciana_montebeller.docx.pdf</t>
   </si>
   <si>
     <t>REVOGA-SE a portaria n° 140/2022 de 19 de dezembro de 2022, referente a licença maternidade da servidora LUCIANA APARECIDA MONTEBELLER ALVES, a partir do dia 10 de fevereiro de 2023. EXONERAR a partir do dia 10/02/2023, a Senhora LUCIANA APARECIDA MONTEBELLER ALVES, do cargo de ASSESSORA PARLAMENTAR.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4183/portaria_no_021-_nomeacao_guilhermina.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4183/portaria_no_021-_nomeacao_guilhermina.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 16/02/2023, a Senhora GUILHERMINA WAGNER KUNKEL, no cargo de Assessora Parlamentar, do Alderino Gonçalves Vieira Filho.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4182/portaria_no_020-_ferias_walasse.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4182/portaria_no_020-_ferias_walasse.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor WALASSE DOS REIS SILVEIRA, 30 (trinta) dias de férias, referente ao período aquisitivo de 01/02/2022 a 31/01/2023, a ser gozada no período de 01/02/2023 a 02/03/2023.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4181/portaria_no_019-_ferias_patricia_sanches.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4181/portaria_no_019-_ferias_patricia_sanches.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora PATRICIA SANCHES ALVES, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 01/02/2023 a 02/03/2023.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4180/portaria_no_018-_ferias_lucas_pedrosa.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4180/portaria_no_018-_ferias_lucas_pedrosa.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor LUCAS ALVES PEDROSA JUNIOR, 30 (trinta) dias de férias, referente ao período aquisitivo de 18/01/2022 a 17/01/2023, a ser gozada no período de 01/02/2023 a 02/03/2023.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4179/portaria_no_017-_portaria_agente_de_contratacao_e_pregoeiro.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4179/portaria_no_017-_portaria_agente_de_contratacao_e_pregoeiro.docx.pdf</t>
   </si>
   <si>
     <t>Nomear como Agente de Contração para o exercício de 2023 o servidor ALBERTO DE OLIVEIRA JUNIOR que atualmente ocupa o cargo comissionado de assessor de compras. Nomear como Pregoeiro o servidor FABYANO CORREA VAGNER que atualmente ocupa o cargo comissionado de assessor jurídico e para compor a Equipe de Apoio os servidores EURÍPEDES DORNELAS JÚNIOR e PÂMMELA MARINA CORRÊA DAS NEVES, respectivamente ocupantes dos cargos de Auxiliar Financeiro e Assessora Especial I.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4178/portaria_no_016-_premio_incentivo_alessandra.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4178/portaria_no_016-_premio_incentivo_alessandra.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ALESSANDRA MÁRCIA SILVÉRIO AGOSTINHO o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4177/portaria_no_015-_premio_incentivo_alonso.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4177/portaria_no_015-_premio_incentivo_alonso.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALONSO RODRIGUES OLIVEIRA o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4176/portaria_no_014-_premio_incentivo_ercilene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4176/portaria_no_014-_premio_incentivo_ercilene.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ERCILENE SAIBERT SCHADE o direito ao prêmio incentivo, em dias (30/01 a 03/02), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4175/portaria_no_013-_premio_incentivo_taynara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4175/portaria_no_013-_premio_incentivo_taynara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora TAYNARA FERREIRA CAETANO o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 03/01/2022 a 02/01/2023, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4165/portaria_no_012-_premio_incentivo_estefania.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4165/portaria_no_012-_premio_incentivo_estefania.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ESTEFANIA DEBORA VENANCIO DALMONECH o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>Conceder ao servidor ODILON CORREIA DA SILVA JUNIOR o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>Conceder a servidora VALDIRENE LOPES DOS SANTOS NEVES o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4162/portaria_no_009-_premio_incentivo_edna.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4162/portaria_no_009-_premio_incentivo_edna.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora EDNA APARECIDA BERTTE SCHULZ o direito ao prêmio incentivo, em dias (30/01 a 03/02), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4161/portaria_no_008-_premio_incentivo_rafael.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4161/portaria_no_008-_premio_incentivo_rafael.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor RAFAEL GABRIEL LOPES DO NASCIMENTO o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4160/portaria_no_007_-_interrompe_ferias.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4160/portaria_no_007_-_interrompe_ferias.pdf</t>
   </si>
   <si>
     <t>INTERROMPER as férias do servidor FABYANO CORREA WAGNER, para que reassuma o cargo, entre os dias 16 a 20 de janeiro do corrente ano, em razão de relevante necessidade do serviço público.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4159/portaria_no_006-quinquenio_cilenez.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4159/portaria_no_006-quinquenio_cilenez.docx.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora, CILENEZ ORTOLAN COSTA, com fundamento no art. 79, I, da Lei nº 1.408/90, (Estatuto do Funcionalismo Público Municipal), o direito ao 1º Adicional por Tempo de Serviço- quinquênio, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 14/02/2013 a 24/11/2022.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4158/portaria_no_005-_designa_servidora.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4158/portaria_no_005-_designa_servidora.docx.pdf</t>
   </si>
   <si>
     <t>Designar a Servidora PAMMELA MARINA CORRÊA DAS NEVES, para assumir as funções do cargo de Diretor Administrativo, durante o período de afastamento do Servidor SALATIEL DIAS BEBIANO, em virtude das Férias a este concedidas.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4157/portaria_no_004-_premio_incentivo_fabyano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4157/portaria_no_004-_premio_incentivo_fabyano.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor FABYANO CORRÊA WAGNER o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4156/portaria_no_003-_premio_incentivo_sabrina.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4156/portaria_no_003-_premio_incentivo_sabrina.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SABRINA NATHACHA FAGUNDES SCHIMIDT, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4155/portaria_no_002-_premio_incentivo_pammela.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4155/portaria_no_002-_premio_incentivo_pammela.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora PAMMELA MARINA CORRÊA DAS NEVES, o direito ao prêmio incentivo, em dias (15/05 à 19/05), referente ao período aquisitivo de 01/01/2022 a 31/12/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4136/portaria_no_001_-_nomeia_agente_de_contratacao-pregoeiro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4136/portaria_no_001_-_nomeia_agente_de_contratacao-pregoeiro.pdf</t>
   </si>
   <si>
     <t>NOMEAR o Servidor FABYANO CORREA WAGNER, como AGENTE DE CONTRATAÇÃO E PREGOEIRO deste Poder Legislativo e a Equipe de Apoio, exercício de 2023, composta dos seguintes Servidores:_x000D_
 FABYANO CORREA WAGNER– Presidente _x000D_
 EURIPEDES DORNELAS JÚNIOR – Secretário _x000D_
 PÂMMELA MARINA CORREA – Membro</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4198/portaria_no_153-_plano_de_contratacoes_anuais_2023.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4198/portaria_no_153-_plano_de_contratacoes_anuais_2023.docx.pdf</t>
   </si>
   <si>
     <t>Plano Anual de Contratações (PAC) da Câmara Municipal de Baixo Guandu - ES, para o exercício do ano de 2023.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4154/portaria_no_152-_paai_2022.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4154/portaria_no_152-_paai_2022.docx.pdf</t>
   </si>
   <si>
     <t>Aprovação do Plano Anual de Auditoria Interna-PAAI, elaborado pela Unidade de Controladoria do Sistema de Controle Interno, para o exercício do ano de 2023.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4153/portaria_no_151-_ferias_michele.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4153/portaria_no_151-_ferias_michele.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora MICHELE JESUS DE SOUZA, 30 (trinta) dias de férias, referente ao período aquisitivo de 11/01/2022 a 10/01/2023, a ser gozada no período de 11/01/2023 a 09/02/2023.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4152/portaria_no_150_-_ferias_claudiano.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4152/portaria_no_150_-_ferias_claudiano.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CLAUDIANO DIAS DE ALMEIDA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 04/01/2023 a 02/02/2023.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4151/portaria_no_149_-_ferias_eloi.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4151/portaria_no_149_-_ferias_eloi.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ELOI PEREIRA DAS NEVES NETO, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 04/01/2023 a 02/02/2023.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4150/portaria_no_148_-_ferias_jamily.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4150/portaria_no_148_-_ferias_jamily.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora JAMILY EGGERT DE SOUZA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 04/01/2023 a 02/02/2023.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4149/portaria_no_147_-_ferias_juscelene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4149/portaria_no_147_-_ferias_juscelene.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora JUSCELENE PAGCHEON SOARES DA SILVA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 04/01/2023 a 02/02/2023.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4148/portaria_no_146_-_ferias_sandra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4148/portaria_no_146_-_ferias_sandra.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SANDRA ELENA HEIDMANN, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 04/01/2023 a 02/02/2023.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4147/portaria_no_145_-_ferias_cilenez.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4147/portaria_no_145_-_ferias_cilenez.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora CILENEZ ORTOLAN COSTA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 04/01/2023 a 02/02/2023.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4146/portaria_no_144-_ferias_aline.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4146/portaria_no_144-_ferias_aline.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ALINE FRANCIELLY VICTER DE SOUZA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 04/01/2023 a 02/02/2023.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4145/portaria_no_143-_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4145/portaria_no_143-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo nos dias 26 de Dezembro de 2022 e 02 de Janeiro de 2023, referente as festividades de Natal e Ano Novo, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4144/portaria_no_142-_nomeacao_elena.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4144/portaria_no_142-_nomeacao_elena.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 03/01/2023, a Senhora ELENA DALPRA DA CRUZ, no cargo de Assessora Parlamentar, do Vereador Varli Queiroz.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4143/portaria_no_141_-_exoneracao_joel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4143/portaria_no_141_-_exoneracao_joel.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/01/2023, o Senhor JOEL GONÇALVES DA SILVA, do cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4142/portaria_no_140-_licenca_maternidade_luciana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4142/portaria_no_140-_licenca_maternidade_luciana.pdf</t>
   </si>
   <si>
     <t>Autorizar à servidora LUCIANA APARECIDA MONTEBELLER ALVES,  o afastamento de suas funções, em virtude a Licença Maternidade, por 120 (cento e vinte) dias, a partir do dia 01/12/2022 conforme dispõe Lei Federal 8.213/1991.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4141/portaria_no_139-_ferias_vanessa.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4141/portaria_no_139-_ferias_vanessa.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora VANESSA SOARES, 30 (trinta) dias de férias, referente ao período aquisitivo de 07/03/2021 a 06/03/2022, a ser gozada no período de 02/01/2023 a 31/01/2023.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4140/portaria_no_138-_ferias_salatiel.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4140/portaria_no_138-_ferias_salatiel.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor SALATIEL DIAS BEBIANO, 20 (vinte) dias de férias, referente ao período aquisitivo de 01/12/2021 a 30/11/2022, a ser gozada no período de 11/01/2023 a 30/01/2023.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4139/portaria_no_137_-_ferias_fabyano.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4139/portaria_no_137_-_ferias_fabyano.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor FABYANO CORREA WAGNER, 20 (vinte) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 11/01/2023 a 30/01/2023.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4138/portaria_no_136-_ferias_david.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4138/portaria_no_136-_ferias_david.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor DAVID WILLIAMS CRUZ DOS SANTOS, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2022 a 03/01/2023, a ser gozada no período de 04/01/2023 a 02/02/2023.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4137/portaria_no_135_-_ferias_anderson.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4137/portaria_no_135_-_ferias_anderson.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Anderson Johanson, 20 (vinte) dias de férias, referente ao período aquisitivo de 12/03/2021 a 11/03/2022, a ser gozada no período de 11/01/2023 a 30/01/2023.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4134/portaria_no_134_-_exonera_servidor_a_pedido_-_brena.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4134/portaria_no_134_-_exonera_servidor_a_pedido_-_brena.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 19/12/2022, a Senhora BRENA BURGARELI COUTINHO, do cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4122/portaria_no_133_-_jogo_do_brasil.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4122/portaria_no_133_-_jogo_do_brasil.docx.pdf</t>
   </si>
   <si>
     <t>Fica decretado Mudança de Horário no dia 09 de Dezembro de 2022, de 7:00hs às 11:00hs, em função do Jogo do Brasil na Copa de 2022, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4121/portaria_no_132_-_nomeacao_da_comissao_de_bens_em_almoxarifado.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4121/portaria_no_132_-_nomeacao_da_comissao_de_bens_em_almoxarifado.docx.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão para levantamento de bens em almoxarifado para o exercício de 2022: GABRIELE INÁCIO MAMEDE DA SILVA - Presidente; ROSINETE MORAES DE CARVALHO MARIA - Secretária; ALBERTO DE OLIVEIRA JUNIOR – Membro; EDNA APARECIDA BERTTE SCHULZ – Membro; LUIS FILIPE FAIER DA COSTA – Membro.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4120/portaria_no_131-_jogo_do_brasil.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4120/portaria_no_131-_jogo_do_brasil.docx.pdf</t>
   </si>
   <si>
     <t>Fica decretado Mudança de Horário no dia 28 de Novembro de 2022, de 7:00hs às 12:00hs, em função do Jogo do Brasil na Copa de 2022, em todos os Setores do Poder Legislativo Municipal, retornando-se normalmente para o Horário da sessão Legislativa ás 18:00hs.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4119/portaria_no_130-_nomeacao_yuri.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4119/portaria_no_130-_nomeacao_yuri.docx.pdf</t>
   </si>
   <si>
     <t>Nomear a partir do dia 01/12/2022, o Senhor YURI NUNES RODRIGUES, no cargo de Assessora Parlamentar</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4118/portaria_no_129_-_nomeacao_da_comissao_para_elaboracao_do_plano_de_contratacoes_anuais.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4118/portaria_no_129_-_nomeacao_da_comissao_para_elaboracao_do_plano_de_contratacoes_anuais.docx.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão para elaboração do Plano de Contratações Anuais: ALBERTO DE OLIVEIRA JUNIOR- Presidente, ESTEFÂNIA DEBORA VENÂNCIO DALMONECH - Secretária, GABRIELE MAMEDE DA SILVA – Membro, RICARDO CARVALHO PIMENTA– Membro.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4117/portaria_no_128_-_ferias_sabrina.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4117/portaria_no_128_-_ferias_sabrina.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SABRINA NATACHA FAGUNDES SCHIMIDT, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 01/12/2022 a 30/12/2022.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4116/portaria_no_127_-_ferias_pammela.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4116/portaria_no_127_-_ferias_pammela.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora PÂMMELA MARINA CORREA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/02/2021 a 03/02/2022, a ser gozada no período de 01/12/2022 a 30/12/2022.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4115/portaria_no_126-_revogacao_premio_incentivo_rosilane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4115/portaria_no_126-_revogacao_premio_incentivo_rosilane.pdf</t>
   </si>
   <si>
     <t>Revogar a portaria 118/2022 e todos os seus efeitos quanto ao Prêmio Incentivo convertido em espécie (sexta parte de seu vencimento), conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal). Concedido a servidora ROSILANE ALVES DA SILVA.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4114/portaria_no_125_-concede_adiconal_servidor-_renata.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4114/portaria_no_125_-concede_adiconal_servidor-_renata.docx.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora, RENATA MARTINHO, com fundamento no art. 79, I, da Lei nº 1.408/90, (Estatuto do Funcionalismo Público Municipal), o _x000D_
 direito ao 2º Adicional por Tempo de Serviço- quinquênio, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 06/06/2014 a 17/03/2020, retroagindo os efeitos a partir de 17/03/2020.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4113/portaria_no_124-_ponto_facultativo.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4113/portaria_no_124-_ponto_facultativo.docx.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo no dia 14 de Novembro, referente a comemoração do dia do Servidor Público, em todos os Setores do Poder Legislativo Municipal, referente a transferência do Feriado do dia 28 de Outubro.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4112/portaria_no_123-_nomeacao_isaac.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4112/portaria_no_123-_nomeacao_isaac.pdf</t>
   </si>
   <si>
     <t>Nomear a partir do dia 08/11/2022, o Senhor ISAAC DE ALMEIDA VIEIRA PAGCHEON, no cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4111/portaria_no_122-_nomeacao_gabriele.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4111/portaria_no_122-_nomeacao_gabriele.docx.pdf</t>
   </si>
   <si>
     <t>Nomear a partir do dia 03/11/2022, a Senhora GABRIELE MAMEDE DA SILVA, no cargo de Assessora Especial I.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4110/portaria_no_121-_nomeacao_brena.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4110/portaria_no_121-_nomeacao_brena.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 03/11/2022, a Senhora BRENA BURGALERI COUTINHO, no cargo de Assessora Parlamentar, da Vereadora Sueli Alves Teodoro.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4109/portaria_no_120-_exoneracao_lorrayni.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4109/portaria_no_120-_exoneracao_lorrayni.docx.pdf</t>
   </si>
   <si>
     <t>Exonerar a partir do dia 02/11/2022, a Senhora LORRAYNI QUIRINO DIAS, do cargo de Assessora Especial I.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4108/portaria_no_119-_premio_incentivo_luis_filipe.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4108/portaria_no_119-_premio_incentivo_luis_filipe.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor LUIS FILIPE FAIER DA COSTA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 29/02/2020 a 04/10/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4107/portaria_no_118-_premio_incentivo_rosilane.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4107/portaria_no_118-_premio_incentivo_rosilane.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ROSILANE ALVES DA SILVA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 11/02/2020 a 16/09/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4106/portaria_no_117-_premio_incentivo_alberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4106/portaria_no_117-_premio_incentivo_alberto.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALBERTO DE OLIVEIRA JUNIOR, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 07/03/2020 a 11/10/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4105/portaria_no_116-_premio_incentivo_vanessa.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4105/portaria_no_116-_premio_incentivo_vanessa.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora VANESSA SOARES, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 06/02/2020 a 11/09/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4104/portaria_no_115-_premio_incentivo_salatiel.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4104/portaria_no_115-_premio_incentivo_salatiel.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor SALATIEL DIAS BEBIANO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/03/2020 a 05/10/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4103/portaria_no_114-_premio_incentivo_anderson.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4103/portaria_no_114-_premio_incentivo_anderson.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ANDERSON JOHANSON, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 12/03/2020 a 16/10/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4102/portaria_no_113-_premio_incentivo_carlos_buger.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4102/portaria_no_113-_premio_incentivo_carlos_buger.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CARLOS ROBERTO BUGER, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 08/03/2020 a 12/10/2022, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4101/portaria_no_112_-_ferias_renan.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4101/portaria_no_112_-_ferias_renan.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor RENAN VALADÃO MARCOS, 30 (trinta) dias de férias, referente ao período aquisitivo de 18/10/2021 a 17/10/2022, a ser gozada no período de 03/11/2022 a 02/12/2022</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4100/portaria_no_111_-_ferias_joel.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4100/portaria_no_111_-_ferias_joel.docx.pdf</t>
   </si>
   <si>
     <t>1º Conceder ao servidor JOEL GONÇALVES DA SILVA, 30 (trinta) dias de férias, referente ao período aquisitivo de 06/10/2021 a 05/10/2022, a ser gozada no período de 03/11/2022 a 02/12/2022.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4099/portaria_no_110_-_ferias_gabriel.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4099/portaria_no_110_-_ferias_gabriel.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor GABRIEL DE AGUIAR LOPES, 30 (trinta) dias de férias, referente ao período aquisitivo de 01/10/2021 a 30/09/2022, a ser gozada no período de 03/11/2022 a 02/12/2022.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4098/portaria_no_109_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4098/portaria_no_109_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão para levantamento de bens em almoxarifado para o exercício de 2022: LORRAYNI QUIRINO DIAS VIEIRA - Presidente, ROSINETE MORAES DE CARVALHO MARIA - Secretária, ALBERTO DE OLIVEIRA JUNIOR – Membro, EDNA APARECIDA BERTTE SCHULZ – Membro, LUIS FILIPE FAIER DA COSTA – Membro.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4097/portaria_no_108_-_nomeacao_da_comissao_de_bens_moveis.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4097/portaria_no_108_-_nomeacao_da_comissao_de_bens_moveis.docx.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão para levantamento de bens móveis para o exercício de 2022: ESTEFANIA DEBORA VENANCIO DALMONECH - Presidente, _x000D_
 ALBERTO DE OLIVERIRA JUNIOR - Secretário, RAFAEL GABRIEL LOPES DO NASCIMENTO – Membro, ROSINETE MORAES DE CARVALHO MARIA – Membro, EURIPEDES DORNELAS JUNIOR – Membro.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4096/portaria_no_107_-_nomeacao_zedenilde.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4096/portaria_no_107_-_nomeacao_zedenilde.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 17/10/2022, a Senhora ZEDENILDE FERREIRA MOURENÇO, no cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4093/portaria_no_106_-_ferias_luis_filipe.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4093/portaria_no_106_-_ferias_luis_filipe.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor LUIS FILIPE FAIER DA COSTA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 01/11/2022 a 30/11/2022.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4092/portaria_no_105_-_nomeacao_tamiris.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4092/portaria_no_105_-_nomeacao_tamiris.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 11/10/2022, a Senhora TAMIRIS CRISTINA GARCIA RODRIGUES, no cargo de Assessora Parlamentar, do Vereador Leandro Gomes da Cruz.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4091/portaria_no_104-_nomeacao_rosinete.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4091/portaria_no_104-_nomeacao_rosinete.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 07/10/2022, a Senhora ROSINETE MORAES DE CARVALHO MARIA, no cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4090/portaria_no_103-_nomeacao_lorrayni.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4090/portaria_no_103-_nomeacao_lorrayni.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 06/10/2022, a Senhora LORRAYNI QUIRINO DIAS, no cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4089/portaria_no_102-_nomeacao_geovana.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4089/portaria_no_102-_nomeacao_geovana.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/10/2022, a Senhora GEOVANA ROCHA MIRANDA, no cargo de Assessor Parlamentar, do Vereador VARLI QUEIROZ.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4088/portaria_no_101_-_exoneracao_servidor_-_elena.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4088/portaria_no_101_-_exoneracao_servidor_-_elena.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/10/2022, a Senhora ELENA DALPRA DA CRUZ, do cargo de Assessor Especial II</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4087/portaria_no_100_-_exonera_servidor_-_geovana.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4087/portaria_no_100_-_exonera_servidor_-_geovana.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/10/2022, a Senhora GEOVANA ROCHA MIRANDA, do cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4086/portaria_no_099_-_exonera_servidora_-_suellen.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4086/portaria_no_099_-_exonera_servidora_-_suellen.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/10/2022, a Senhora SUELLEN MOURA ROSSOW PAES, do cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4085/portaria_no_098_-_exonera_servidora_a_pedido_-_valeriana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4085/portaria_no_098_-_exonera_servidora_a_pedido_-_valeriana.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/10/2022, a Senhora VALERIANA ALVES BARROSO LENKE LOSS, do cargo de Assessora Parlamentar Externa.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4084/portaria_no_097_-_nomeacao_servidor.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4084/portaria_no_097_-_nomeacao_servidor.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/09/2022, a Senhora FABIANA ZIMERMAN LICKE ALVES, no cargo de Assessor Parlamentar, do Vereador VALMIR ESTEVÃO DA MOTA.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4083/portaria_no_096_-_nomeia_servidor_junior.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4083/portaria_no_096_-_nomeia_servidor_junior.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/09/2022, o Senhor EURÍPEDES DORNELAS JUNIOR, para ser o responsável pela Tesouraria Legislativa, desta Casa de Leis.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4082/portaria_no_095_-_exoneracao_luzenilda.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4082/portaria_no_095_-_exoneracao_luzenilda.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/09/2022, a Senhora LUZENILDA SILVA SANTANA, do cargo de Tesoureira Legislativa.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4081/portaria_no_094_-_nomeia_alberto_gestor_compras.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4081/portaria_no_094_-_nomeia_alberto_gestor_compras.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 17/08/2022, o Senhor ALBERTO DE OLIVEIRA JUNIOR, como GESTOR do Sistema de Compras e para a prestação de contas junto ao TCE-ES, desta Casa de Leis.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4080/portaria_no_093_-_nomeacao_de_responsavel_pelo_e-sic..docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4080/portaria_no_093_-_nomeacao_de_responsavel_pelo_e-sic..docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 17/08/2022, a Senhora SABRINA NATACHA FAGUNDES SCHIMIDT, para ser o responsável pela ferramenta e – sic desta Casa de Leis.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4079/portaria_no_092_-_nomeacao_de_comissao_permanente_de_licitacao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4079/portaria_no_092_-_nomeacao_de_comissao_permanente_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão permanente de licitação para o exercício de 2022: RICARDO CARVALHO PIMENTA - Presidente, EURÍPEDES DORNELAS, JÚNIOR - Secretário, PÂMMELA MARINA CORRÊA DAS NEVES - Membro.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4078/portaria_no_091_-_nomeia_pregoeiro.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4078/portaria_no_091_-_nomeia_pregoeiro.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR o Servidor RICARDO CARVALHO PIMENTA, PREGOEIRO deste Poder Legislativo e a Equipe de Apoio, exercício de 2022, composta dos seguintes Servidores: EURÍPEDES DORNELAS JÚNIOR - Secretário, FABYANO CORREA WAGNER - Membro.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4077/portaria_no_090_-_ferias_fernanda.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4077/portaria_no_090_-_ferias_fernanda.docx.pdf</t>
   </si>
   <si>
     <t>1º Conceder a servidora FERNANDA FORTUNATO SAMPAIO, 30 (trinta) dias de férias, referente ao período aquisitivo de 01/09/2021 a 31/08/2022, a ser gozada no período de 01/09/2022 a 30/09/2022.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4076/portaria_no_089_-_ferias_eduardo.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4076/portaria_no_089_-_ferias_eduardo.docx.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor EDUARDO GOMES, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 01/09/2022 a 30/09/2022.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4075/portaria_no_088_-_ferias_claudineia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4075/portaria_no_088_-_ferias_claudineia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora CLAUDINÉIA RAFASQUE, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 01/09/2022 a 30/09/2022.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4074/portaria_no_087_-_ferias_cilenez.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4074/portaria_no_087_-_ferias_cilenez.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora CILENEZ ORTOLAN COSTA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 01/09/2022 a 30/09/2022.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4073/portaria_no_086_-_ferias_celia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4073/portaria_no_086_-_ferias_celia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora CÉLIA MARIA DA SILVA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 01/09/2022 a 30/09/2022.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4072/portaria_no_085_-_ferias_aline.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4072/portaria_no_085_-_ferias_aline.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ALINE FRANCIELLY VICTER, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 01/09/2022 a 30/09/2022.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4071/portaria_no_084_-_concede_adicional_a_servidor.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4071/portaria_no_084_-_concede_adicional_a_servidor.pdf</t>
   </si>
   <si>
     <t>1º Conceder ao servidor, FABYANO CORRÊA WAGNER, com fundamento no art. 79, I, da Lei nº 1.408/90, o direito ao quarto Adicional por Tempo de Serviço, correspondente a 10% (dez por cento), sobre o vencimento base, período aquisitivo de 18/12/2015 a 23/07/2022.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4070/portaria_no_083_-_nomeacao_ricardo_carvalho.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4070/portaria_no_083_-_nomeacao_ricardo_carvalho.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/08/2022, o Senhor RICARDO CARVALHO PIMENTA, para o cargo de Assessor Jurídico Legislativo.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4069/portaria_no_082_-_exoneracao_gilberto.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4069/portaria_no_082_-_exoneracao_gilberto.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 04/08/2022, o Senhor GILBERTO BARTELI COSTA, do cargo de Assessor Jurídico Legislativo.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4068/portaria_no_081_-_exonera_carlos_henrique.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4068/portaria_no_081_-_exonera_carlos_henrique.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/08/2022, o Senhor CARLOS HENRIQUE REZENDE MERLO, do cargo de Assessor Parlamentar Externo do Vereador Valmir Estevão da Mota.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4063/portaria_no_080_-_ferias_suellen.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4063/portaria_no_080_-_ferias_suellen.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SUÉLLEN MOURA ROSSOW PAES, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 02/08/2022 a 31/08/2022.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4062/portaria_no_079_-_ferias_alessandra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4062/portaria_no_079_-_ferias_alessandra.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ALESSANDRA MÁRCIA SILVERIO AGOSTINHO, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 01/08/2022 a 30/08/2022.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4061/portaria_no_078_-_ferias_albmar.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4061/portaria_no_078_-_ferias_albmar.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidor ALBMAR REIS DE MEDEIROS, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/02/2021 a 07/02/2022, a ser gozada no período de 01/08/2022 a 30/08/2022.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4060/portaria_no_077-_licenca_maternidade_-_taynara.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4060/portaria_no_077-_licenca_maternidade_-_taynara.docx.pdf</t>
   </si>
   <si>
     <t>Autorizar à servidora TAYNARA FERREIRA CAETANO, o afastamento de suas funções, em virtude a Licença Maternidade, por 120 (cento e vinte) dias, a partir do dia 20/06/2022 conforme dispõe Lei Federal 8.213/1991.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4059/portaria_no_076_-_exonera_servidora_a_pedido_-_juliene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4059/portaria_no_076_-_exonera_servidora_a_pedido_-_juliene.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/07/2022, a Senhora JULIENE FIRME DA SILVA, do cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4058/portaria_no_075-_nomeacao_werike.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4058/portaria_no_075-_nomeacao_werike.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/07/2022, o Senhor WERIKE PEREIRA EQUER, no cargo de Assessor Parlamentar, do Vereador LEANDRO GOMES DA CRUZ.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4057/portaria_no_074_-_nomeia_pregoeiro_2022.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4057/portaria_no_074_-_nomeia_pregoeiro_2022.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR o Servidor FABYANO CORREA WAGNER, PREGOEIRO deste Poder Legislativo e a Equipe de Apoio, exercício de 2022, composta dos seguintes Servidores: EURIPEDES DORNELAS JÚNIOR E PAMMELA MARINA CORRÊA DAS NEVES.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4056/portaria_no_073_-_ferias_rafael.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4056/portaria_no_073_-_ferias_rafael.pdf</t>
   </si>
   <si>
     <t>Conceder o servidor Rafael Gabriel Lopes do Nascimento, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 01/07/2022 a 30/07/2022.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4055/portaria_no_072_-_ferias_gilberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4055/portaria_no_072_-_ferias_gilberto.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Gilberto Barteli Costa, 20 (vinte) dias de férias, referente ao período aquisitivo de 10/05/2021 a 09/05/2022, a ser gozada no período de 14/07/2022 a 03/08/2022.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4054/portaria_no_071_-_ferias_estefania.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4054/portaria_no_071_-_ferias_estefania.docx.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora Estefânia Debora Venâncio Dalmonech, 20 (vinte) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/07/2022 a 30/07/2022.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4053/portaria_no_070_-_ferias_carlos_buger.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4053/portaria_no_070_-_ferias_carlos_buger.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Carlos Roberto Buger, 20 (vinte) dias de férias, referente ao período aquisitivo de 08/03/2021 a 07/03/2022, a ser gozada no período de 11/07/2022 a 30/07/2022.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4052/portaria_no_069_-_ponto_facultativo.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4052/portaria_no_069_-_ponto_facultativo.docx.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo nos dias 16 e 17 de Junho, período de comemoração de Corpus Christi, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4051/portaria_no_068_-_nomeacao_-_karolaine.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4051/portaria_no_068_-_nomeacao_-_karolaine.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 08/06/2022, a Senhora KAROLAINE PEREIRA DE SOUSA, no cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4050/portaria_no_067-_exoneracao_e_nomeacao_maria_aparecida.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4050/portaria_no_067-_exoneracao_e_nomeacao_maria_aparecida.docx.pdf</t>
   </si>
   <si>
     <t>EXONERAR a Senhora MARIA APARECIDA INÁCIO ROSA DE SOUSA, do cargo de ASSESSOR ESPECIAL II e NOMEÁ-LA no cargo de ASSESSORA PARLAMENTAR do Vereador EDMAR VIEIRA a partir do dia 08/06/2022.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4049/portaria_no_066_-_ferias_marcos_humberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4049/portaria_no_066_-_ferias_marcos_humberto.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MARCOS HUMBERTO STEIN MERLO, 30 (trinta) dias de férias, referente ao período aquisitivo de 12/03/2021 a 11/03/2022, a ser gozada no período de 01/06/2022 a 30/06/2022.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4048/portaria_no_065-_ferias_lucas_pedrosa.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4048/portaria_no_065-_ferias_lucas_pedrosa.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor LUCAS ALVES PEDROSA JUNIOR, 30 (trinta) dias de férias, referente ao período aquisitivo de 18/01/2021 a 17/01/2022, a ser gozada no período de 01/06/2022 a 30/06/2022.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4047/portaria_no_064_-_exonera_servidor_a_pedido_-_franklin.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4047/portaria_no_064_-_exonera_servidor_a_pedido_-_franklin.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 30/05/2022, o Senhor FRANKLIN JOHANSON BERGER, do cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4046/portaria_no_063_-_nomeia_servidora.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4046/portaria_no_063_-_nomeia_servidora.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 06/05/2022, a Senhora ARIELE FIRMINO RAMOS, no cargo de Assessora Parlamentar, do Vereador JOSÉ ROBERTO DA SILVA.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4045/portaria_no_062-_exonera_rutymilla.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4045/portaria_no_062-_exonera_rutymilla.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/05/2022, a Senhora RUTYMILLA LUCIA ALVES DIAS FEHLBERG DA SILVA, do cargo de Assessora Parlamentar.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4044/portaria_no_061-_designa_servidora_secretaria.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4044/portaria_no_061-_designa_servidora_secretaria.pdf</t>
   </si>
   <si>
     <t>Designar a Servidora DRIELLY DE FÁTIMA DETTONI SCHWAMBACH, para assumir as funções do cargo de Secretária Legislativa Municipal.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4043/portaria_no_060-_ferias_valdirene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4043/portaria_no_060-_ferias_valdirene.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora VALDIRENE LOPES DOS SANTOS NEVES,30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 02/05/2022 a 31/05/2022.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4042/portaria_no_059-_ferias_silvia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4042/portaria_no_059-_ferias_silvia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SILVIA MARIA PEREIRA EQUER ,30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 02/05/2022 a 31/05/2022.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4041/portaria_no_058-_ferias_renata.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4041/portaria_no_058-_ferias_renata.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora RENATA MARTINHO LITTIG ,30 (trinta) dias de férias, referente ao período aquisitivo de 01/02/2021 a 31/01/2022, a ser gozada no período de 02/05/2022 a 31/05/2022.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4040/portaria_no_057-_exoneracao_e_nomeacao_drielly.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4040/portaria_no_057-_exoneracao_e_nomeacao_drielly.pdf</t>
   </si>
   <si>
     <t>EXONERAR a Senhora DRIELLY DE FÁTIMA DETTONI SCHWAMBACH, do cargo de ASSESSORA PARLAMENTAR e NOMEÁ-LA no cargo de ASSESSORA DE SECRETARIA LEGISLATIVA a partir do dia 02/05/2022, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4035/portaria_no_056-_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4035/portaria_no_056-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo no dia 22 DE ABRIL SEXTA-FEIRA, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4034/portaria_no_055_-_nomeacao_-_elzinete.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4034/portaria_no_055_-_nomeacao_-_elzinete.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 08/04/2022, a Senhora ELZINETE ESTEVES DA MOTA, no cargo de Assessora Parlamentar, do Vereador VALMIR ESTEVÃO DA MOTA.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3989/portaria_no_053_-_nomeacao_-_gilmara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3989/portaria_no_053_-_nomeacao_-_gilmara.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3990/portaria_no_054_-_nomeacao_-_lusinete.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3990/portaria_no_054_-_nomeacao_-_lusinete.pdf</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3987/portaria_no_051_-_nomeacao_-_arnaldo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3987/portaria_no_051_-_nomeacao_-_arnaldo.pdf</t>
   </si>
   <si>
     <t>NOMEIA SERVIDOR</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3986/portaria_no_050_-_nomeacao_-_rutymila.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3986/portaria_no_050_-_nomeacao_-_rutymila.pdf</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3985/portaria_no_049_-_nomeacao_-_wendely.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3985/portaria_no_049_-_nomeacao_-_wendely.pdf</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3984/portaria_no_048_-_nomeacao_-_drielly.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3984/portaria_no_048_-_nomeacao_-_drielly.pdf</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3983/portaria_no_047-_exoneracao_graciela.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3983/portaria_no_047-_exoneracao_graciela.pdf</t>
   </si>
   <si>
     <t>EXONERA SERVIDORA A PEDIDO.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3982/portaria_no_046_-_nomeacao_-_valeriana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3982/portaria_no_046_-_nomeacao_-_valeriana.pdf</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3981/portaria_no_045_-_nomeacao_-_luciana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3981/portaria_no_045_-_nomeacao_-_luciana.pdf</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3980/portaria_no_044_-_nomeacao_-_karla.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3980/portaria_no_044_-_nomeacao_-_karla.pdf</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3979/portaria_no_043_-_nomeacao_-_paulo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3979/portaria_no_043_-_nomeacao_-_paulo.pdf</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3978/portaria_no_042_-_nomeacao_-_renato.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3978/portaria_no_042_-_nomeacao_-_renato.pdf</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3977/portaria_no_041-_exoneracao_e_nomeacao_alberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3977/portaria_no_041-_exoneracao_e_nomeacao_alberto.pdf</t>
   </si>
   <si>
     <t>EXONERA E NOMEIA SERVIDOR.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3976/portaria_no_040_-_ferias_euripedes.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3976/portaria_no_040_-_ferias_euripedes.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Servidor.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3975/portaria_no_039-_ferias_mykaela.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3975/portaria_no_039-_ferias_mykaela.pdf</t>
   </si>
   <si>
     <t>Concede Férias a Servidora.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3974/portaria_no_038-_ferias_marcelo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3974/portaria_no_038-_ferias_marcelo.pdf</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3973/portaria_no_037-_ferias_walace.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3973/portaria_no_037-_ferias_walace.pdf</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3972/portaria_no_36-_exoneracao_samia.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3972/portaria_no_36-_exoneracao_samia.docx.pdf</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3971/portaria_no_035_-_ferias_alonso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3971/portaria_no_035_-_ferias_alonso.pdf</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3970/portaria_no_034_-_ferias_maria_aparecida.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3970/portaria_no_034_-_ferias_maria_aparecida.pdf</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3969/portaria_no_033_-_ferias_livia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3969/portaria_no_033_-_ferias_livia.pdf</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3967/portaria_no_032_-_ferias_rosilane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3967/portaria_no_032_-_ferias_rosilane.pdf</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3966/portaria_no_031-_ponto_facultativo_-_carnaval.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3966/portaria_no_031-_ponto_facultativo_-_carnaval.pdf</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO NOS SETORES DO PODER LEGISLATIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3965/untitled_20220916_084421.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3965/untitled_20220916_084421.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as normas de controle interno para os procedimentos de uso, guarda, conservação, manutenção e abastecimento dos veículos do Poder Legislativo Municipal de Baixo Guandu/ES.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3964/portaria_no_029-_in_geral.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3964/portaria_no_029-_in_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a orientação para elaboração das Instruções Normativas (Norma das Normas)</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3963/portaria_no_028-_designa_servidor_secretaria_valdirene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3963/portaria_no_028-_designa_servidor_secretaria_valdirene.pdf</t>
   </si>
   <si>
     <t>Designa servidora.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3962/portaria_no_027_-_exoneracao_drielly.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3962/portaria_no_027_-_exoneracao_drielly.pdf</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3961/portaria_no_025_-_exoneracao_lorrainy.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3961/portaria_no_025_-_exoneracao_lorrainy.pdf</t>
   </si>
   <si>
     <t>EXONERA SERVIDORA.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3960/portaria_no_023_-_exoneracao_sara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3960/portaria_no_023_-_exoneracao_sara.pdf</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3959/portaria_no_022_-_ferias_odilon.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3959/portaria_no_022_-_ferias_odilon.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ODILON CORREIA DA SILVA JUNIOR , 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 03/02/2022 a 04/03/2022.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3958/portaria_no_021-_ferias_marcos_antonio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3958/portaria_no_021-_ferias_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MARCOS ANTONIO CORTELETTI STINGUEL, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 03/02/2022 a 04/03/2022.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3957/portaria_no_020_-_ferias_graciela.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3957/portaria_no_020_-_ferias_graciela.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ERCILENE SAIBERT SCHADE ARAÚJO, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/02/2021 a 02/02/2022, a ser gozada no período de 03/02/2022 a 04/03/2022.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3956/portaria_no_019_-_ferias_ercilene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3956/portaria_no_019_-_ferias_ercilene.pdf</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3955/portaria_no_018_-_ferias_sheila.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3955/portaria_no_018_-_ferias_sheila.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SHEILA NOBRE SANTOS, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a  03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3954/portaria_no_017_-_ferias_sara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3954/portaria_no_017_-_ferias_sara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SARA CORREA FRANÇA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3953/portaria_no_016_-_ferias_sandra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3953/portaria_no_016_-_ferias_sandra.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SANDRA ELENA HEIDMANN, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3952/portaria_no_015_-_ferias_patricia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3952/portaria_no_015_-_ferias_patricia.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor PATRÍCIA SANCHES ALVES, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3951/portaria_no_014_-_ferias_murilo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3951/portaria_no_014_-_ferias_murilo.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MURILO FISCHER RAMOS, 30(trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3950/portaria_no_013_-_ferias_michele.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3950/portaria_no_013_-_ferias_michele.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora MICHELE JESUS DE SOUZA, 30 (trinta) dias de férias, referente ao período aquisitivo de 11/01/2021 a 10/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3949/portaria_no_012_-_ferias_marcia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3949/portaria_no_012_-_ferias_marcia.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora MÁRCIA FERNANDA DE FREITAS DARÓS, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3948/portaria_no_011_-_ferias_lorrayni.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3948/portaria_no_011_-_ferias_lorrayni.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora LORRAYNI QUIRINO DIAS, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3947/portaria_no_010_-_ferias_juscelene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3947/portaria_no_010_-_ferias_juscelene.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora JUSCELENE PAGCHEON SOARES, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3946/portaria_no_009_-_ferias_jamily.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3946/portaria_no_009_-_ferias_jamily.docx</t>
   </si>
   <si>
     <t>Conceder a servidora JAMILY EGGERT DE SOUSA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/22.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3943/portaria_no_007_-_ferias_franklin.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3943/portaria_no_007_-_ferias_franklin.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor FRANKLIN JOHANSON BERGER, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3942/portaria_no_006_-_ferias_eloi.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3942/portaria_no_006_-_ferias_eloi.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ELÓI PEREIRA DAS NEVES NETO, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3941/portaria_no_005_-_ferias_claudiano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3941/portaria_no_005_-_ferias_claudiano.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CLAUDIANO DIAS DE ALMEIDA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 11/01/2022 a 09/02/2022.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3940/portaria_no_004-_designa_servidora.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3940/portaria_no_004-_designa_servidora.pdf</t>
   </si>
   <si>
     <t>Designar a Servidora PAMMELA MARINA CORRÊA DAS NEVES, para assumir as funções do cargo de Diretor Geral, durante o período de afastamento do Servidor SALATIEL DIAS BEBIANO, em virtude das Férias a este concedidas.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3988/portaria_no_052-_exoneracao_e_nomeacao_edna.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3988/portaria_no_052-_exoneracao_e_nomeacao_edna.pdf</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3945/portaria_no_008_-_nomeacao_-_assessoras_lico.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3945/portaria_no_008_-_nomeacao_-_assessoras_lico.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, as Senhoras CILENEZ ORTOLAN COSTA, CÉLIA MARIA DA SILVA E GIRLENE FERREIRA LOPES SIMA, nos cargos de Assessoras Parlamentares, do Vereador VARLI QUEIROZ.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3939/portaria_no_003_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3939/portaria_no_003_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão para levantamento de bens em almoxarifado para o exercício de 2022:_x000D_
 LUZENILDA SILVA SANTANA - Presidente_x000D_
 GEOVANA ROCHA MIRANDA - Secretária_x000D_
 ALBERTO DE OLIVEIRA JUNIOR – Membro_x000D_
 EDNA APARECIDA BERTTE SCHULZ – Membro_x000D_
 LUIS FILIPE FAIER DA COSTA – Membro</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3938/portaria_no_002_-_nomeacao_da_comissao_de_bens_moveis.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3938/portaria_no_002_-_nomeacao_da_comissao_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão para levantamento de bens móveis para o exercício de 2022:_x000D_
 LUZENILDA SILVA SANTANA - Presidente_x000D_
 ESTEFANIA DEBORA VENANCIO DALMONECH - Secretária_x000D_
 ALBERTO DE OLIVERIRA JUNIOR – Membro_x000D_
 SUELLEN MOURA ROSSOW PAES – Membro_x000D_
 EURIPEDES DORNELAS JUNIOR – Membro</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3937/portaria_no_001_-_nomeacao_taynara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3937/portaria_no_001_-_nomeacao_taynara.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 03/01/2022, a Senhora TAYNARA FERREIRA CAETANO, para exercer o cargo de Assessora Especial II, desta Casa de Leis.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/4095/portaria_no_109_-_paai_2022.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/4095/portaria_no_109_-_paai_2022.pdf</t>
   </si>
   <si>
     <t>Aprovação do Plano Anual de Auditoria Interna-PAAI, elaborado pela Unidade de Controladoria do Sistema de Controle Interno, para o exercício do ano de 2022.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3913/portaria_no_108_-_nomeacao_de_comissao_de_licitacao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3913/portaria_no_108_-_nomeacao_de_comissao_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão Permanente de Licitação_x000D_
 Fica constituída a Comissão permanente de licitação para o exercício de 2022:_x000D_
 FABYANO CORRÊA WAGNER - Presidente_x000D_
 LUZENILDA SILVA SANTANA - Secretária_x000D_
 PÂMMELA MARINA CORRÊA DAS NEVES - Membro</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3936/portaria_no_107_-_exoneracao_ozilia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3936/portaria_no_107_-_exoneracao_ozilia.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/01/2022, a Senhora OZILIA FIOROTE RODRIGUES LELES, do cargo de Assessora Especial II, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3935/portaria_no_106_-_ferias_vanessa.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3935/portaria_no_106_-_ferias_vanessa.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora Vanessa Soares, 30 (trinta) dias de férias, referente ao período aquisitivo de 07/03/2020 a 06/03/2021, a ser gozada no período de 03/01/2022 a 01/02/2022.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3934/portaria_no_105_-_ferias_salatiel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3934/portaria_no_105_-_ferias_salatiel.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Salatiel Dias Bebiano, 20 (vinte) dias de férias, referente ao período aquisitivo de 01/12/2020 a 30/11/2021, a ser gozada no período de 11/01/2022 a 30/01/2022.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3933/portaria_no_104_-_ferias_luzenilda.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3933/portaria_no_104_-_ferias_luzenilda.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora Luzenilda Silva Santana, 20 (vinte) dias de férias, referente ao período aquisitivo de 30/08/2020 a 29/08/2021, a ser gozada no período de 03/01/2022 a 22/01/2022.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3932/portaria_no_103_-_ferias_fabyano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3932/portaria_no_103_-_ferias_fabyano.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Fabyano Correa Wagner, 20 (vinte) dias de férias, referente ao período aquisitivo de 02/01/2021 a 01/01/2022, a ser gozada no período de 11/01/2022 a 30/01/2022.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3931/portaria_no_102_-_ferias_elena.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3931/portaria_no_102_-_ferias_elena.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora Elena Dalprá da Cruz, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 04/01/2022 a 02/02/2022.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3930/portaria_no_101-_ferias_david.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3930/portaria_no_101-_ferias_david.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor David Williams Cruz dos Santos, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2021 a 03/01/2022, a ser gozada no período de 04/01/2022 a 02/02/2022.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3929/portaria_no_100_-_ferias_anderson.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3929/portaria_no_100_-_ferias_anderson.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Anderson Johanson, 20 (vinte) dias de férias, referente ao período aquisitivo de 12/03/2020 a 11/03/2021, a ser gozada no período de 11/01/2022 a 30/01/2022.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3928/portaria_no_099-_ferias_alberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3928/portaria_no_099-_ferias_alberto.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Alberto de Oliveira Junior, 20 (vinte) dias de férias, referente ao período aquisitivo de 02/02/2020 a 31/01/2021, a ser gozada no período de 11/01/2022 a 30/01/2022.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3927/portaria_no_098_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3927/portaria_no_098_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO NOS SETORES DO PODER LEGISLATIVO MUNICIPAL_x000D_
 Fica decretado ponto facultativo no dia 24 e 31 de dezembro, devido as comemorações dos feriados de Natal e Ano Novo, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3926/portaria_no_097-_designa_servidor.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3926/portaria_no_097-_designa_servidor.pdf</t>
   </si>
   <si>
     <t>Designar o Servidor EURIPEDES DORNELAS JUNIOR, responsável pela confecção e envio dos arquivos Atos de Pessoal e Estrutura Pessoal no Portal CidadES do Tribunal de Contas do Estado do Espírito Santo.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3925/portaria_no_096-_nomeacao_ozilia.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3925/portaria_no_096-_nomeacao_ozilia.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/12/2021, a Senhora OZILIA FIOROTE RODRIGUES LELES, para cargo de Assessor Especial II, desta Casa de Leis.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3924/portaria_no_095_-_exoneracao_taynara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3924/portaria_no_095_-_exoneracao_taynara.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/12/2021, a Servidora TAYNARA FERREIRA CAETANO, do cargo de Assessora Especial II, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3923/portaria_no_094_-_nomeacao_flaviana_vieira.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3923/portaria_no_094_-_nomeacao_flaviana_vieira.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/12/2021, a Senhora FLAVIANA VIEIRA DE DEUS AGUIAR, para cargo de Assessora Parlamentar do Vereador Clovis Pascolar, desta Casa de Leis.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3922/portaria_no_093_-_exoneracao_paulo_cesar.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3922/portaria_no_093_-_exoneracao_paulo_cesar.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/12/2021, o Senhor PAULO CESAR DE AGUIAR, do cargo de Assessor Parlamentar do Vereador Clovis Pascolar, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3921/portaria_no_092-_licenca_maternidade_-_livia.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3921/portaria_no_092-_licenca_maternidade_-_livia.docx.pdf</t>
   </si>
   <si>
     <t>Autorizar à servidora LÍVIA STEIN JUNQUEIRA, o afastamento de suas funções, em virtude a Licença Maternidade, por 120 (cento e vinte) dias, a partir do dia 04/11/2021 conforme dispõe Lei Federal 8.213/1991.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3920/portaria_no_091_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3920/portaria_no_091_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica decretado e transferido o ponto facultativo do dia 28 de outubro dia do Servidor Público Municipal para o dia 01 de Novembro, em todos os Setores do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3919/portaria_no_090_-_nomeacao_renan_valadao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3919/portaria_no_090_-_nomeacao_renan_valadao.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 18/10/2021, o Senhor RENAN VALADÃO MARCOS, para exercer o cargo de assessor parlamentar do Vereador Alderino Gonçalves Vieira Filho, desta Casa de Leis.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3918/portaria_no_089_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3918/portaria_no_089_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo no dia 11 de outubro, devido as comemorações do feriado de Nossa Senhora Aparecida, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3917/portaria_no_088_-_nomeacao_joel_goncalves.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3917/portaria_no_088_-_nomeacao_joel_goncalves.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 06/10/2021, o Senhor JOEL GONÇALVES DA SILVA, para exercer o cargo de assessor parlamentar do Vereador Varli Queiroz, desta Casa de Leis.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3916/portaria_no_087-_nomeacao_-_gabriel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3916/portaria_no_087-_nomeacao_-_gabriel.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/10/2021, GABRIEL DE AGUIAR LOPES, no cargo de Assessor Parlamentar, do Vereador CLÓVIS PASCOLAR.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3915/portaria_no_086_-_designa_comissao_de_pad.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3915/portaria_no_086_-_designa_comissao_de_pad.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão de Processo Administrativo Disciplinar - PAD:_x000D_
 LUZENILDA SILVA SANTANA - Presidente_x000D_
 GILBERTO BARTELLI COSTA - Secretário_x000D_
 GEOVANA MIRANDA ROCHA - Membro</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3914/portaria_no_085-_designa_comissao_sindicancia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3914/portaria_no_085-_designa_comissao_sindicancia.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão de sindicância:_x000D_
 LUZENILDA SILVA SANTANA - Presidente_x000D_
 GILBERTO BARTELLI COSTA - Secretário_x000D_
 EURIPEDES DORNELAS JUNIOR - Membro</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3908/portaria_no_084-_exoneracao_moacir.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3908/portaria_no_084-_exoneracao_moacir.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/10/2021, o Senhor MOACIR CARLOS FRANÇA JUNIOR, do cargo de Assessor Parlamentar do Vereador Clóvis Pascolar, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3907/portaria_no_083-_exonera_a_pedido_-_girlene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3907/portaria_no_083-_exonera_a_pedido_-_girlene.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/10/2021, a Senhora GIRLENE FERREIRA LOPES SIMA, do cargo de Assessora Parlamentar do Vereador Varli Queiroz, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3906/portaria_no_082_-_designa_servidor_-_fabyano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3906/portaria_no_082_-_designa_servidor_-_fabyano.pdf</t>
   </si>
   <si>
     <t>Designar o Servidor FABYANO CORREA WAGNER, para assumir as funções de GESTOR do sistema de compras e para a prestação de Contas Junto ao TCE – ES.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3395/portaria_no_081-_covid-19_-_funcionamento_legislativo_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3395/portaria_no_081-_covid-19_-_funcionamento_legislativo_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MEDIDAS DE PREVENÇÃO E COMBATE AO CONTÁGIO DO CORONAVÍRUS (COVID-19), NO ÂMBITO DA CÂMARA MUNICIPAL DE BAIXO GUANDU, E ESTABELECE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3394/portaria_no_080-_designa_servidora_-_gleiciane_firme.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3394/portaria_no_080-_designa_servidora_-_gleiciane_firme.pdf</t>
   </si>
   <si>
     <t>Designar a Servidora GLEICIANE FIRME DO CARMO GOMES, para exercer a função no cargo de Controladora Geral, desta Casa de Leis.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3393/portaria_no_079_-_exoneracao_gleiciane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3393/portaria_no_079_-_exoneracao_gleiciane.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 08/09/2021, a Senhora GLEICIANE FIRME DO CARMO, do cargo de Controladora Geral, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3392/portaria_no_078-_exoneracao_a_pedido_-_ricardo_souza.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3392/portaria_no_078-_exoneracao_a_pedido_-_ricardo_souza.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 08/09/2021, o Senhor RICARDO SOUZA BREZINSKI, do cargo de Assessor Parlamentar do Vereador Alderino Vieira Gonçalves, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3391/portaria_no_077_-_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3391/portaria_no_077_-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>DECRETA PONTO FACULTATIVO NOS SETORES DO PODER LEGISLATIVO MUNICIPAL</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3390/portaria_no_076_-_nomeacao_-_fernanda.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3390/portaria_no_076_-_nomeacao_-_fernanda.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/09/2021, a Senhora FERNANDA FORTUNATO SAMPAIO, para cargo de Assessora Parlamentar do Vereador Valmir Estevão da Mota, desta Casa de Leis.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/2331/portaria_no_075_-_exoneracao_ana_carolina.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/2331/portaria_no_075_-_exoneracao_ana_carolina.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 16/08/2021, a Senhora ANA CAROLINA SOARES BRZESKY DOS SANTOS, do cargo de Assessora Parlamentar de Vereador, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1146/portaria_no_074-_designa_servidor.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1146/portaria_no_074-_designa_servidor.pdf</t>
   </si>
   <si>
     <t>Designar o Servidor ANDERSON JOHANSON, Diretor Financeiro, para assumir as funções do cargo de Contador Legislativo Municipal, durante o período de afastamento do Servidor CARLOS ROBERTO BUGER, em virtude das Férias a este concedidas.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1144/portaria_no_73-_ferias_carlos_buger.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1144/portaria_no_73-_ferias_carlos_buger.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Carlos Roberto Buger, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2020 a 07/03/2021, a ser gozada no período de 12/07/2021 a 10/08/2021.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1143/portaria_no_072-_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1143/portaria_no_072-_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1140/portaria_no_071-_ponto_facultativo.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1140/portaria_no_071-_ponto_facultativo.docx.pdf</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1139/portaria_no_070-_licenca_maternidade_-_samia_marise.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1139/portaria_no_070-_licenca_maternidade_-_samia_marise.pdf</t>
   </si>
   <si>
     <t>Autorizar à servidora SÂMIA MARISE LOSS SPERANDIO, o afastamento de suas funções, em virtude a Licença Maternidade, por 120 (cento e vinte) dias, a partir do dia 01/05/2021 a 28/08/2021, conforme dispõe Lei Federal 8.213/1991.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1138/portaria_no_069-_nomeacao_-_gilberto_barteli.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1138/portaria_no_069-_nomeacao_-_gilberto_barteli.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 10/05/2021, o Senhor GILBERTO BARTELI COSTA, para o cargo de Diretor Legislativo.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1133/portaria_no_068_-_licenca_maternidade_girlene_ferreira.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1133/portaria_no_068_-_licenca_maternidade_girlene_ferreira.pdf</t>
   </si>
   <si>
     <t>Concessão de Licença Maternidade</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1132/portaria_no_067_-_nomeia_pregoeiro_2021.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1132/portaria_no_067_-_nomeia_pregoeiro_2021.pdf</t>
   </si>
   <si>
     <t>NOMEAÇÃO DE PREGOEIRO E EQUIPE DE APOIO</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/886/portaria_no_066-_covid-19_-_funcionamento_legislativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/886/portaria_no_066-_covid-19_-_funcionamento_legislativo.pdf</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/885/portaria_065-2021.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/885/portaria_065-2021.pdf</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/860/portaria_no_064-_covid-19_-_funcionamento_legislativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/860/portaria_no_064-_covid-19_-_funcionamento_legislativo.pdf</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/878/portaria_no_063_-_nomeacao_-_ricardo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/878/portaria_no_063_-_nomeacao_-_ricardo.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 15/03/2021, o Senhor RICARDO SOUZA BREZINSKI, no cargo de Assessor Parlamentar, do Vereador Alderino Gonçalves Vieira Filho, nesta Casa de Leis.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/877/portaria_no_062_-_exoneracao_helder_tabosa.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/877/portaria_no_062_-_exoneracao_helder_tabosa.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 15/03/2021, o Senhor HELDER TABOSA DELFINO , do cargo de Assessor Parlamentar, do Vereador Alderino Gonçalves Vieira Filho, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/876/portaria_no_061_-_nomeacao_-_drielly_secretaria.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/876/portaria_no_061_-_nomeacao_-_drielly_secretaria.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 15/03/2021 a 31/12/2021, o Senhora  DRIELLY DE FÁTIMA DETTONI SCHWAMBACH, para ser o responsável pela Secretaria Legislativa, desta Casa de Leis.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/875/portaria_no_060-nomeacao-_marcos_humberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/875/portaria_no_060-nomeacao-_marcos_humberto.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 12/03/2021, o Senhor  MARCOS HUMBERTO STEIN  MERLO, no cargo de Assessor Parlamentar ,do vereador Juscelino Henck, desta Casa de Leis.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/874/portaria_no_059_-_exoneracao-_joao_floriano_martelo_stein.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/874/portaria_no_059_-_exoneracao-_joao_floriano_martelo_stein.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 04/03/2021, o Senhor JOÃO FLORIANO MARTELO STEIN MERLO, do cargo de Assessor Parlamentar, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/873/portaria_no_058_-_nomeacao_alberto_-_transparencia_setor_de_compras.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/873/portaria_no_058_-_nomeacao_alberto_-_transparencia_setor_de_compras.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 23/02/2021, o Senhor ALBERTO DE OLIVEIRA JUNIOR, para ser responsável pela Transparência do Setor de Compras, Contatos e Licitações desta Casa de Leis.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/872/portaria_no_057-_nomeacao_servidores_da_comissao_almoxarifado_-__luzenilda_estefania_e_suellem.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/872/portaria_no_057-_nomeacao_servidores_da_comissao_almoxarifado_-__luzenilda_estefania_e_suellem.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão  de almoxarifado:_x000D_
 LUZENILDA SILVA SANTANA - Presidente_x000D_
 ESTEFANIA DEBORA VENANCIO DALMONECH - Secretária_x000D_
 SUELLÉM MOURA ROSSOW - Membro_x000D_
 _x000D_
 O período da presente designação será o compreendido entre os dias 23/02/2021 a 31/12/2021.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/871/portaria_no_056_-__nomeacao_-_helder_tabosa_delfino.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/871/portaria_no_056_-__nomeacao_-_helder_tabosa_delfino.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 19/02/2021, o Senhor HELDER TABOSA DELFINO, no cargo de Assessor Parlamentar do Vereador Alderino Gonçalves Vieira Filho.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/870/portaria_no_055-_nomeacao_-_fabyano_correa_wagner_-_e-sic..pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/870/portaria_no_055-_nomeacao_-_fabyano_correa_wagner_-_e-sic..pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 19/02/2021, o Senhor  FABYANO CORRÊA WAGNER, para ser o responsável pela ferramenta e – sic desta Casa de Leis.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/869/portaria_no_054_-__nomeacao-_livia_stein.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/869/portaria_no_054_-__nomeacao-_livia_stein.docx.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 11/02/2021, a Senhora LÍVIA STEIN JUNQUEIRA no cargo de Assessor Especial l.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/868/portaria_no_053_-_exoneracao_maria_rita_almeida_moraes_araujo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/868/portaria_no_053_-_exoneracao_maria_rita_almeida_moraes_araujo.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 11/02/2021, a Senhora MARIA RITA ALMEIDA MORAES ARAÚJO do cargo de Assessora especial I, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/867/portaria_no_052_-_portaria_ponto_facultativo_carnaval.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/867/portaria_no_052_-_portaria_ponto_facultativo_carnaval.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo nos dias 15, 16 e 17 de fevereiro, Período de comemoração tradicional do Carnaval no Brasil, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/866/portaria_no_051_-_nomeacao_-_edna_aparecida.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/866/portaria_no_051_-_nomeacao_-_edna_aparecida.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 08/02/2021, a Senhora EDNA APARECIDA BERTTE SCHULZ, no cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/865/portaria_no_050_-_nomeacao_-_assessores_jose_roberto_albmar_medeiros.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/865/portaria_no_050_-_nomeacao_-_assessores_jose_roberto_albmar_medeiros.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 08/02/2021, ALBMAR REIS DE MEDEIROS, no cargo de Assessor Parlamentar, do Vereador JOSÉ ROBERTO DA SILVA.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/864/portaria_no_049-_ferias_vanessa.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/864/portaria_no_049-_ferias_vanessa.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora VANESSA SOARES, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada no período de 01/02/2021 a 02/03/2021.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/863/portaria_no_048_-_exoneracao_e_nomeacao_pammela.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/863/portaria_no_048_-_exoneracao_e_nomeacao_pammela.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 04/02/2021, a Senhora PÂMMELA MARINA CORRÊA DAS NEVES, do cargo de Assessor Especial II e NOMEÁ-LA no cargo de Assessor Especial I, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/862/portaria_no_047_-_exoneracao_-_biriba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/862/portaria_no_047_-_exoneracao_-_biriba.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 04/02/2021, o senhor FABIANO ALBUQUERQUE CANUTO, do cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/861/portaria_no_046_-_exoneracao_-_assessor_jose_roberto_fabricio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/861/portaria_no_046_-_exoneracao_-_assessor_jose_roberto_fabricio.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 04/02/2021, FABRICIO MALDONADO OHNEZORGE, do cargo de Assessor Parlamentar, do Vereador JOSÉ ROBERTO DA SILVA.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/859/portaria_no_045_-_nomeacao_-_ercilene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/859/portaria_no_045_-_nomeacao_-_ercilene.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 03/02/2021, a Senhora ERCILENE SAIBERT SCHADE ARAUJO, no cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/857/portaria_no_044_-_nomeacao_-_assessores_jose_roberto_samia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/857/portaria_no_044_-_nomeacao_-_assessores_jose_roberto_samia.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 02/02/2021, a senhora SÂMIA MARISE LOSS SPERANDIO, no cargo de Assessora Parlamentar, do Vereador JOSÉ ROBERTO DA SILVA.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/856/portaria_no_043_-_nomeacao_-_assessores_clovis_moacir_carlos.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/856/portaria_no_043_-_nomeacao_-_assessores_clovis_moacir_carlos.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/02/2021, MOACIR CARLOS FRANÇA JUNIOR, nos cargos de Assessores Parlamentares, do Vereador CLÓVIS PASCOLAR.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/855/portaria_no_042_-_nomeacao_-_renata_martinho_assessora_bidim.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/855/portaria_no_042_-_nomeacao_-_renata_martinho_assessora_bidim.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/02/2021, a Senhora RENATA MARTINHO LITTIG, no cargo de Assessora Parlamentar, do Vereador ALCEBIADES ALVES DE SOUZA NETO.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/854/portaria_no_041-_nomeacao_-_assessores_juscelino_joao_floriano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/854/portaria_no_041-_nomeacao_-_assessores_juscelino_joao_floriano.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/02/2021, JOÃO FLORIANO MARTELO STEIN MERLO, no cargo de Assessor Parlamentar, do Vereador JUSCELINO HENCK.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/853/portaria_no_040_-_nomeacao_-_assessor_alderino.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/853/portaria_no_040_-_nomeacao_-_assessor_alderino.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/02/2021, WALASSE DOS REIS SILVEIRA, no cargo de Assessor Parlamentar, do Vereador ALDERINO GONÇALVES VIEIRA FILHO.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/852/portaria_no_039-_adicional_por_tempo_de_servico_geovana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/852/portaria_no_039-_adicional_por_tempo_de_servico_geovana.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora GEOVANA ROCHA MIRANDA, com fundamento no art. 79, I, da Lei nº 1.408/90, o direito ao 1º Adicional por Tempo de Serviço, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 05/05/2014 a 03/05/2019.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/851/portaria_no_038_-_suspencao_de_ferias_-_alberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/851/portaria_no_038_-_suspencao_de_ferias_-_alberto.pdf</t>
   </si>
   <si>
     <t>INTERROMPER o gozo de férias do Servidor ALBERTO DE OLIVEIRA JUNIOR a partir da data de 31/01/2021.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/849/portaria_no_037_-_suspencao_de_ferias_-anderson.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/849/portaria_no_037_-_suspencao_de_ferias_-anderson.pdf</t>
   </si>
   <si>
     <t>INTERROMPER o gozo de férias do Servidor ANDERSON JOHANSON a partir da data de 27/01/2021.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/848/portaria_no_036_-_nomeacao_-lucas_alves_assessor_bidim.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/848/portaria_no_036_-_nomeacao_-lucas_alves_assessor_bidim.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 18/01/2021, o Senhor LUCAS ALVES PEDROSA JUNIOR, no cargo de Assessor Parlamentar, do Vereador ALCEBIADES ALVES DE SOUZA NETO.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/847/portaria_no_035_-_nomeacao_-_euripedes.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/847/portaria_no_035_-_nomeacao_-_euripedes.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 18/01/2021, o Senhor EURIPEDES DORNELAS JUNIOR, no cargo de Auxiliar Financeiro.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/846/portaria_no_034-_ferias_alberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/846/portaria_no_034-_ferias_alberto.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALBERTO DE OLIVEIRA JUNIOR, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/02/2019 a 01/02/2020, a ser gozada no período de 15/01/2021 a 14/02/2021.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/845/portaria_no_033-_ferias_anderson.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/845/portaria_no_033-_ferias_anderson.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ANDERSON JOHANSON, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/03/2019 a 11/03/2020, a ser gozada no período de 19/01/2021 a 17/02/2021.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/844/portaria_no_032_-_nomeacao_-_assessores_leandro_graciela.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/844/portaria_no_032_-_nomeacao_-_assessores_leandro_graciela.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 11/01/2021, GRACIELA AMANCIO DE OLIVEIRA, no cargo de Assessor Parlamentar, do Vereador LEANDRO GOMES DA CRUZ.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/843/portaria_no_031_-_nomeacao_-_assessores_jose_roberto_michele.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/843/portaria_no_031_-_nomeacao_-_assessores_jose_roberto_michele.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 11/01/2021, MICHELE JESUS DE SOUZA, no cargo de Assessora Parlamentar, do Vereador JOSÉ ROBERTO DA SILVA.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/842/portaria_no_030_-_nomeacao_servidores_pamella_gleiciane_e_taynara_iris.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/842/portaria_no_030_-_nomeacao_servidores_pamella_gleiciane_e_taynara_iris.pdf</t>
   </si>
   <si>
     <t>NOMEAR, os seguintes servidores para ocupar os cargos abaixo alinhados:_x000D_
 _x000D_
 GLEICIANE FIRME DO CARMO GOMES, para o cargo de CONTROLADORA GERAL, a partir do dia 11/01/2021._x000D_
 PAMMELA MARINA CORRÊA DAS NEVES, para o cargo de Assessor Especial II, a partir do dia 12/01/2021._x000D_
 TAYNARA FERREIRA CAETANO, para o cargo de Assessor Especial II, a partir do dia 12/01/2021.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/841/portaria_no_029_-_nomeacao_-_maria_aparecida.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/841/portaria_no_029_-_nomeacao_-_maria_aparecida.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 12/01/2021, a Senhora MARIA APARECIDA INÁCIO ROSA DE SOUSA, no cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/840/portaria_no_028_-_exoneracao_servidores_guilhermina_nete_leni_e_tiana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/840/portaria_no_028_-_exoneracao_servidores_guilhermina_nete_leni_e_tiana.pdf</t>
   </si>
   <si>
     <t>EXONERAR, a partir do dia 12/01/2021, os servidores ocupantes dos cargos abaixo alinhados:_x000D_
 _x000D_
 GUILHERMINA PINHEIRO NETO - do cargo de Assessor Especial II;_x000D_
 IVANETE TOREZONI VON RONDOW - do cargo de Assessor Especial II;_x000D_
 LEI SIQUEIRA GOMES - do cargo de Assessor Especial II;_x000D_
 SEBASTIANA CAETANO FERREIRA DIAS - do cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/839/portaria_no_027_-_exoneracao_adriana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/839/portaria_no_027_-_exoneracao_adriana.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 11/01/2021, a Senhora ADRIANA SILVA SANTANA DE PAULA, do cargo de Controladora Geral, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/838/portaria_no_026_-_nomeacao_-_assessores_juscelino_marcos_antonio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/838/portaria_no_026_-_nomeacao_-_assessores_juscelino_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, MARCOS ANTÔNIO CORTELETTI STINGUEL, no cargo de Assessor Parlamentar, do Vereador JUSCELINO HENCK</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/837/portaria_no_025_-_nomeacao_-_assessores_aprigio_sheila.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/837/portaria_no_025_-_nomeacao_-_assessores_aprigio_sheila.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, SHEILA NOBRE SANTOS DE OLIVEIRA, nos cargos de Assessora Parlamentar, do Vereador APRÍGIO LUIS RODRIGUES.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/836/portaria_no_024-_nomeacao_-_assessora_juscelino_henck_mykaela.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/836/portaria_no_024-_nomeacao_-_assessora_juscelino_henck_mykaela.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, MYKAELA DE OLIVEIRA WESTPHAL, no cargo de Assessora Parlamentar, do Vereador JUSCELINO HENCK.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/835/portaria_no_023-_nomeacao_-_assessores_sueli_alessandra_e.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/835/portaria_no_023-_nomeacao_-_assessores_sueli_alessandra_e.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, ALESSANDRA MARCIA SILVÉRIO AGOSTINHO e MÁRCIA FERNANDA DE FREITAS DAROS, nos cargos de Assessoras Parlamentares, da Vereadora SUELI ALVES TEODORO.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/834/portaria_no_022_-_nomeacao_-_assessores_edmar.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/834/portaria_no_022_-_nomeacao_-_assessores_edmar.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, ELOI FERREIRA DAS NEVES NETO, CLAUDIANO DIAS DE ALMEIDA e FRANKLIN JOHANSON BERGER, nos cargos de Assessores Parlamentares, do Vereador EDMAR VIEIRA.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/833/portaria_no_021_-_nomeacao_-_drielly.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/833/portaria_no_021_-_nomeacao_-_drielly.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, a Senhora DRIELLY DE FÁTIMA DETTONI SCHWAMBACH, no cargo de Auxiliar Contábil.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/832/portaria_no_020_-_nomeacao_-_assessores_alderino.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/832/portaria_no_020_-_nomeacao_-_assessores_alderino.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, JAMILY EGGERT DE SOUSA, no cargo de Assessora Parlamentar, do Vereador ALDERINO GONÇALVES VIEIRA FILHO.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/831/portaria_no_019_-_nomeacao_-_assessores_jose_roberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/831/portaria_no_019_-_nomeacao_-_assessores_jose_roberto.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, FABRICIO MALDONADO OHNEZORGE, no cargo de Assessor Parlamentar, do Vereador JOSÉ ROBERTO DA SILVA.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/830/portaria_no_018_-_nomeacao_-_assessores_aprigio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/830/portaria_no_018_-_nomeacao_-_assessores_aprigio.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, SILVIA MARIA PEREIRA EQUER e MURILO FISCHER RAMOS, nos cargos de Assessores Parlamentares, do Vereador APRÍGIO LUIS RODRIGUES.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/829/portaria_no_017_-_nomeacao_-_assessores_valmir.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/829/portaria_no_017_-_nomeacao_-_assessores_valmir.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, GABRIELY LOOSE BARTELLI FELIX, SARA CORREA FRANÇA e ANA CAROLINE SOARES BRZESKY DOS SANTOS, nos cargos de Assessores Parlamentares, do Vereador VALMIR ESTEVÃO DA MOTA.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/828/portaria_no_016_-_comissao_de_levantamento_de_bens_moveis.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/828/portaria_no_016_-_comissao_de_levantamento_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Comissão Especial, para Levantamento de Bens Móveis deste Poder Legislativo Municipal, composta pelos seguintes funcionários:_x000D_
 _x000D_
 LUZENILDA SILVA SANTANA – Presidente_x000D_
 GEOVANA ROCHA MIRANDA - Secretária_x000D_
 ESTEFANIA DÉBORA VENANCIO DALMONECH -Membro_x000D_
 VALDIRENE LOPES DOS SANTOS NEVES -Membro_x000D_
 RAFAEL GABRIEL LOPES DO NASCIMENTO - Membro</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/827/portaria_no_015_-_comissao_permanente_de_licitacao_2021.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/827/portaria_no_015_-_comissao_permanente_de_licitacao_2021.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão Permanente de Licitação do Poder Legislativo Municipal, composta pelos seguintes funcionários:_x000D_
 _x000D_
 FABYANO CORRÊA WAGNER - Presidente_x000D_
 LUZENILDA SILVA SANTANA - Secretária_x000D_
 LUIS FILIPE FAIER DA COSTA - Membro</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/826/portaria_no_014_-_nomeacao_servidores_suellen_rosilana_rafael.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/826/portaria_no_014_-_nomeacao_servidores_suellen_rosilana_rafael.pdf</t>
   </si>
   <si>
     <t>NOMEAR, a partir do dia 04/01/2021, os seguintes servidores para ocupar os cargos abaixo alinhados:_x000D_
 _x000D_
 SUELLÉN MOURA ROSSOW PAES, para o cargo de Assessor Especial I._x000D_
 ROSILANE ALVES SILVA ALVIM, para o cargo de Chefe de Gabinete._x000D_
 RAFAEL GABRIEL LOPES DO NASCIMENTO, para o cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/825/portaria_no_013_-_exoneracao_aldeny_alves.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/825/portaria_no_013_-_exoneracao_aldeny_alves.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 08/01/2021, o Senhor ALDENY ALVES DE BRITTO, do cargo de Auxiliar Financeiro, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/824/portaria_no_012_-_nomeacao_-_assessores_clovis.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/824/portaria_no_012_-_nomeacao_-_assessores_clovis.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, MARCELO NUNES e PAULO CESAR DE AGUIAR, nos cargos de Assessores Parlamentares, do Vereador CLÓVIS PASCOLAR.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/823/portaria_no_011_-_nomeacao_-_assessores_eliseu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/823/portaria_no_011_-_nomeacao_-_assessores_eliseu.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, PATRÍCIA SANCHES ALVES MINARINI, SANDRA ELENA HEIDMANN E JUSCELENE PAGCHEON SOARES DA SILVA, nos cargos de Assessoras Parlamentares, do Vereador ELISEU SIQUEIRA LIMA.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/822/portaria_no_010_-_nomeacao_-_assessores_leandro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/822/portaria_no_010_-_nomeacao_-_assessores_leandro.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, ODILON CORREIA DA SILVA JUNIOR, JULIENE FIRME DA SILVA, nos cargos de Assessores Parlamentares, do Vereador LEANDRO GOMES DA CRUZ.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/821/portaria_no_009_-_nomeacao_-_assessores_liu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/821/portaria_no_009_-_nomeacao_-_assessores_liu.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, as Senhoras ALINE FRANCIELLY VICTER DE SOUZA, CLAUDINEIA RAFASQUE E EDUARDO GOMES, nos cargos de Assessores Parlamentares, do Vereador ELIAS FERNANDO MENDES DE ARAUJO.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/820/portaria_no_008_-_nomeacao_-_assessoras_lico.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/820/portaria_no_008_-_nomeacao_-_assessoras_lico.pdf</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/819/portaria_no_007_-_nomeacao_-_lorrayni_assessora_bidim.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/819/portaria_no_007_-_nomeacao_-_lorrayni_assessora_bidim.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, a Senhora LORRAYNI QUIRINO DIAS, no cargo de Assessora Parlamentar, do Vereador ALCEBIADES ALVES_x000D_
 DE SOUZA NETO.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/818/portaria_no_006_-_nomeacao_servidores_david_estefania_geovana_valdirene_elena_alonso_e_mariana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/818/portaria_no_006_-_nomeacao_servidores_david_estefania_geovana_valdirene_elena_alonso_e_mariana.pdf</t>
   </si>
   <si>
     <t>NOMEAR, a partir do dia 04/01/2021, os seguintes servidores para ocupar os cargos abaixo alinhados:_x000D_
 _x000D_
 DAVID WILLIAMS CRUZ DOS SANTOS, para o cargo de Assessor De Imprensa, Comunicação E Tecnologia._x000D_
 ESTEFANIA DEBORA VENANCIO DALMONECH, para o cargo de Assessor Especial I._x000D_
 GEOVANA ROCHA MIRANDA, para o cargo de Assessor Especial I._x000D_
 VALDIRENE LOPES DOS SANTOS NEVES, para o cargo de Assessor Especial I._x000D_
 ELENA DALPRA DA CRUZ, para o cargo de Assessor Especial II._x000D_
 ALONSO RODRIGUES OLIVEIRA, para o cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/817/portaria_no_005_-_exoneracao_e_nomeacao_luis_filipe.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/817/portaria_no_005_-_exoneracao_e_nomeacao_luis_filipe.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 04/01/2021, o Senhor LUIS FILIPE FAIER DA COSTA, do cargo de Assessor Especial II e NOMEÁ-LO no cargo de Assessor Especial I, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/816/portaria_no_004_-_nomeacao_-_sabrina_schimidt.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/816/portaria_no_004_-_nomeacao_-_sabrina_schimidt.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, a Senhora SABRINA NATACHA FAGUNDES SCHIMIDT, no cargo de Assessora Jurídica.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/815/portaria_no_003_-_nomeacao_-_fabyano_wagner.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/815/portaria_no_003_-_nomeacao_-_fabyano_wagner.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 04/01/2021, o Senhor FABYANO CORRÊA WAGNER, no cargo de Assessor Jurídico</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/814/portaria_no_002_-_exoneracao_servidores_ana_paula_marcones_matheus_soares_carol_e_gilberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/814/portaria_no_002_-_exoneracao_servidores_ana_paula_marcones_matheus_soares_carol_e_gilberto.pdf</t>
   </si>
   <si>
     <t>EXONERAR, a partir do dia 04/01/2021, os servidores ocupantes dos cargos abaixo alinhados:_x000D_
 _x000D_
 ANA PAULA KEFNER DE MIRANDA SANTOS - do cargo de Assessor Especial II;_x000D_
 CAROLINE KEFLER - do cargo de Assessor Especial I;_x000D_
 GILBERTO BARTELI COSTA - do cargo de Assessor Jurídico;_x000D_
 MARCONES FREITAS DOS SANTOS- do cargo de Assessor de Imprensa, Comunicação e Tecnologia;_x000D_
 MATHEUS SOARES LEAL - do cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/813/portaria_no_001-_designa_servidor_secretaria_salatiel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/813/portaria_no_001-_designa_servidor_secretaria_salatiel.pdf</t>
   </si>
   <si>
     <t>Designar o Servidor SALATIEL DIAS BEBIANO, Diretor Geral, para assumir as funções do cargo de Secretário Legislativo Municipal.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/3944/portaria_no_115_-_paai_2021.docx.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/3944/portaria_no_115_-_paai_2021.docx.pdf</t>
   </si>
   <si>
     <t>Aprovação do Plano Anual de Auditoria Interna-PAAI, elaborado pela Unidade de Controladoria do Sistema de Controle Interno, para o exercício do ano de 2021.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/850/portaria_114-2020_-_sistema_de_contadoria_-cronograma_paramentos.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/850/portaria_114-2020_-_sistema_de_contadoria_-cronograma_paramentos.pdf</t>
   </si>
   <si>
     <t>Institui a Instrução Normativa SCL – Sistema da Contadoria Legislativa nº 0001/2020 que disciplina a Unidade de Contadoria Legislativa que dispõe sobre a observância da ordem cronológica de pagamentos das obrigações financeiras da Câmara Municipal de Baixo Guandu-ES.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/802/portaria_no_113_-_exoneracao_-_matheus_tiburcio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/802/portaria_no_113_-_exoneracao_-_matheus_tiburcio.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 31/12/2020, o Senhor MATHEUS TIBÚRCIO DOS SANTOS, do cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/801/portaria_no_112_-_portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/801/portaria_no_112_-_portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo nos dias 24 de dezembro, Véspera de Natal, 30 e 31 de dezembro Véspera de Ano Novo do corrente ano respectivamente, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/800/portaria_no_111_-_exoneracao_assessores_parlamentar.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/800/portaria_no_111_-_exoneracao_assessores_parlamentar.pdf</t>
   </si>
   <si>
     <t>EXONERAR, a partir do dia 31/12/2020, os servidores ocupantes dos cargos de Assessor Parlamentar, abaixo alinhados: _x000D_
 ALESSANDRA MÁRCIA SILVÉRIO AGOSTINHO- do cargo de Assessora Parlamentar da Vereadora Sueli Alves Teodoro;_x000D_
 ALESSANDRO JÚNIO DA SILVA- do cargo de Assessor Parlamentar do Vereador Esmar da Vitório Costa;_x000D_
 ALINE FRANCIELLY VICTER DE SOUZA- do cargo de Assessora Parlamentar do Vereador Elias Fernando Mendes de Araújo;_x000D_
 AMANDA DO NASCIMENTO ROPKE RODRIGUES- do cargo de Assessora Parlamentar do Vereador Geraldo Boone;_x000D_
 ANDRESSA LOPES DE SOUZA- do cargo de Assessora Parlamentar do Vereador Wilton Minarini;_x000D_
 BRENA BURGALERI COUTINHO- do cargo de Assessora Parlamentar da Vereadora Sueli Alves Teodoro;_x000D_
 CÉLIA MARIA DA SILVA SANTOS- do cargo de Assessora Parlamentar do Vereador Varli Queiróz;_x000D_
 CHARLENE MARIA BINDA DALMONECH- do cargo de Assessora Parlamentar do Vereador Geraldo Boone;_x000D_
 CILENEZ ORTOLAN COSTA- do cargo de Assessora Parlamentar do Vereador Varli Queiróz;_x000D_
 CLAUDINÉIA RAFASQUE- do cargo de Assessora Parlamentar do Vereador Elias Fernando Mendes de Araújo;_x000D_
 EDNA APARECIDA BERTTE SCHULTZ- do cargo de Assessora Parlamentar do Vereador Paulo César da Fonseca;_x000D_
 ELENA DALPRÁ DA CRUZ- do cargo de Assessora Parlamentar do Vereador Elias Fernando Mendes de Araújo;_x000D_
 GABRIELLY LOOSE BARTELI- do cargo de Assessora Parlamentar do Vereador Valmir Estevão da Mota;_x000D_
 GIRLENE FERREIRA LOPES SIMA- do cargo de Assessora Parlamentar do Vereador Varli Queiróz;_x000D_
 ISAC MARQUES PEREIRA- do cargo de Assessor Parlamentar do Vereador José Carlos Vieira;_x000D_
 JAQUELINE ROMLOW PLANTIKOW- do cargo de Assessora Parlamentar do Vereador Romilson Araújo Ferreira;_x000D_
 JORGE GOMES RIBEIRO- do cargo de Assessor Parlamentar do Vereador José Carlos Vieira;_x000D_
 JOSIARA DA CUNHA FAQUERES CAPETTINI- do cargo de Assessora Parlamentar do Vereador Esmar da Vitório Costa;_x000D_
 JOSILENE NUNES PEREIRA- do cargo de Assessora Parlamentar do Vereador Paulo César da Fonseca;_x000D_
 KLAYVER MAX MOREIRA SANTOS- do cargo de Assessor Parlamentar da Vereadora Celma Côrtes Bussular;_x000D_
 LAYANDRA MARIANA SANTANA- do cargo de Assessora Parlamentar do Vereador Sebastião Batista Araújo;_x000D_
 LUCAS ALVES PEDROSA JÚNIOR- do cargo de Assessor Parlamentar do Vereador Wilton Minarini;_x000D_
 MARCÉLIA ZIBEL BORCHARDT- do cargo de Assessora Parlamentar do Vereador Sebastião Batista Araújo;_x000D_
 MARCELO NUNES- do cargo de Assessor Parlamentar do Vereador Romilson Araújo Ferreira;_x000D_
 MÁRCIA FERNANDA DE FREITAS DARÓS- do cargo de Assessora Parlamentar da Vereadora Sueli Alves Teodoro;_x000D_
 MARCOS ANTÔNIO CORTELETTI STINGUEL- do cargo de Assessor Parlamentar da Vereadora Celma Côrtes Bussular;_x000D_
 MARCOS ROGERIO LINO NEPOMUCENO - do cargo de Assessor Parlamentar do Vereador Esmar da Vitório Costa;_x000D_
 MARIA KILL MAURÍCIO- do cargo de Assessora Parlamentar do Vereador Aguinaldo da Penha;_x000D_
 MARIA ODETE ESTRELA- do cargo de Assessora Parlamentar do Vereador Geraldo Boone;_x000D_
 NIVALDO TELES DE ALMEIDA- do cargo de Assessor Parlamentar do Vereador Sebastião Batista Araújo;_x000D_
 RENATA MARTINHO LITTIG- do cargo de Assessora Parlamentar do Vereador Aguinaldo da Penha;_x000D_
 ROSILANE ALVES DA SILVA- do cargo de Assessora Parlamentar do Vereador Wilton Minarini;_x000D_
 SANDRA ELENA HEIDMANN- do cargo de Assessora Parlamentar do Vereador Romilson Araújo Ferreira;_x000D_
 SARA CORREA FRANÇA- do cargo de Assessora Parlamentar do Vereador Valmir Estevão da Mota;_x000D_
 SIDINÉIA NUNES MONTEIRO DE OLIVEIRA- do cargo de Assessora Parlamentar do Vereador José Carlos Vieira;_x000D_
 TALES STEIN AMORIM- do cargo de Assessor Parlamentar do Vereador Valmir Estevão da Mota;_x000D_
 VANILDA SOARES PINTO- do cargo de Assessora Parlamentar do Vereador Paulo César da Fonseca;</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/799/portaria_no_110_-_exoneracao_laysa.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/799/portaria_no_110_-_exoneracao_laysa.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 11/12/2020, a Senhora LAYSA LEITE CACHOEIRO, do cargo de Assessora Parlamentar do Vereador Aguinaldo da Penha.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/798/portaria_no_109_-_exoneracao_servidores.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/798/portaria_no_109_-_exoneracao_servidores.pdf</t>
   </si>
   <si>
     <t>EXONERAR, a partir do dia 31/12/2020, os servidores ocupantes dos cargos abaixo alinhados: _x000D_
 KLEIDSON PIMENTEL DE FREITAS- do cargo de Assessor Especial II;_x000D_
 FILYPE RODRIGUES DE SOUZA- do cargo de Assessor Especial I;_x000D_
 LUCAS NEVES MONTEIRO- do cargo de Chefe de Gabinete.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/797/portaria_no_108_-_exoneracao_ludmilla_alves.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/797/portaria_no_108_-_exoneracao_ludmilla_alves.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 04/12/2020, a Senhora LUDMILLA FERREIRA LEITE ALVES, do cargo de Diretor Legislativo.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/796/portaria_no_107_-_ferias_sara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/796/portaria_no_107_-_ferias_sara.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora SARA CORREA FRANCA 30 (trinta) dias de férias, referente ao período aquisitivo de 02/01/2019 a 01/01/2020, a ser gozada no período de 01/12/2020 a 30/12/2020.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/795/portaria_no_106_-_exoneracao_-_fabyano_wagner.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/795/portaria_no_106_-_exoneracao_-_fabyano_wagner.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 31/12/2020, o Senhor FABYANO CORRÊA WAGNER, do cargo de Assessor Jurídico.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/794/portaria_no_105_-_nomeacao_-_gilberto_barteli.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/794/portaria_no_105_-_nomeacao_-_gilberto_barteli.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/12/2020, o Senhor GILBERTO BARTELI COSTA, no cargo de Assessor Jurídico.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/791/portaria_no_104_-_exoneracao_e_nomeacao_salatiel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/791/portaria_no_104_-_exoneracao_e_nomeacao_salatiel.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/12/2020, o Senhor SALATIEL DIAS BEBIANO, do cargo de Auxiliar Contábil e NOMEÁ-LO no cargo de Diretor Geral, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/790/portaria_no_103_-_exoneracao_jayne.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/790/portaria_no_103_-_exoneracao_jayne.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/12/2020, a Senhora JAYNE GONÇALVES CARDOSO, do cargo de Assessora Parlamentar da Vereadora Celma Côrtes Bussular.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/789/portaria_no_102_-_exoneracao_rosiara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/789/portaria_no_102_-_exoneracao_rosiara.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/12/2020, a Senhora ROSIARA APARECIDA VITÓRIO, do cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/788/portaria_no_101_-_premio_incentivo_rosinha_alves.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/788/portaria_no_101_-_premio_incentivo_rosinha_alves.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora ROSILANE ALVES DA SILVA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 11/02/2019 a 10/02/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/787/portaria_no_100_-_exoneracao_-_gilberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/787/portaria_no_100_-_exoneracao_-_gilberto.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/12/2020, o Senhor GILBERTO BARTELI COSTA, do cargo de Assessor Jurídico.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/786/portaria_no_099_-_exoneracao_-_jurandir.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/786/portaria_no_099_-_exoneracao_-_jurandir.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/12/2020, o Senhor JURANDIR GEOVANI DE SOUZA, do cargo de Diretor Geral.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/785/portaria_no_098_-_ferias_klayver_max.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/785/portaria_no_098_-_ferias_klayver_max.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor KLAYVER MAX MOREIRA SANTOS, 30 (trinta) dias de férias, referente ao período aquisitivo de 27/06/2019 a 25/06/2020, a ser gozada a partir no período de 05/11/2020 a 04/12/2020.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/784/portaria_no_097_-_ferias_aline_celia_maria.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/784/portaria_no_097_-_ferias_aline_celia_maria.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora CELIA MARIA DA SILVA SANTOS, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/07/2019 a 01/07/2020, a ser gozada no período de 03/11/2020 a 02/12/2020.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/783/portaria_no_096_-_portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/783/portaria_no_096_-_portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica, excepcionalmente, decretado ponto facultativo nos órgãos da Administração Legislativa no dia 30 de Outubro (Sexta-Feira), em comemoração ao dia do servidor Público (28 de Outubro).</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/782/portaria_no_095_-_ferias_isac_marques.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/782/portaria_no_095_-_ferias_isac_marques.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ISAC MARQUES PEREIRA, 30 (trinta) dias de férias, referente ao período aquisitivo de 16/10/2019 a 14/10/2020, a ser gozada no período de 16/10/2020 a 14/11/2020.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/781/portaria_no_094_-_ferias_aline_victer.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/781/portaria_no_094_-_ferias_aline_victer.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora ALINE FRANCIELLY VICTER DE SOUZA, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/10/2019 a 30/09/2020, a ser gozada no período de 16/10/2020 a 14/11/2020.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/780/portaria_no_093_-_ferias_elena_dalpra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/780/portaria_no_093_-_ferias_elena_dalpra.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora ELENA DALPRA DA CRUZ, 30 (trinta) dias de férias, referente ao período aquisitivo de 15/06/2019 a 13/06/2020, a ser gozada no período de 16/10/2020 a 14/11/2020.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/779/portaria_no_092_-_ferias_e_premio_incentivo_claudineia_rafasque.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/779/portaria_no_092_-_ferias_e_premio_incentivo_claudineia_rafasque.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora CLAUDINEIA RAFASQUE, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/04/2019 a 01/04/2020, a ser gozada no período de 16/10/2020 a 14/11/2020. Conceder à mesma servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 03/04/2019 a 01/04/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/778/portaria_no_091-_ferias_e_premio_incentivo_marcos_rogerio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/778/portaria_no_091-_ferias_e_premio_incentivo_marcos_rogerio.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MARCOS ROGERIO LINO NEPOMUCENO, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada a partir no período de 19/10/2020 a 17/11/2020. Conceder ao mesmo servidor, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 09/01/2019 a 08/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/777/portaria_no_090_-_ferias_marcia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/777/portaria_no_090_-_ferias_marcia.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora MARCIA FERNANDA DE FREITAS DAROS, 30 (trinta) dias de férias, referente ao período aquisitivo de 20/08/2019 a 18/08/2020, a ser gozada no período de 19/10/2020 a 17/11/2020.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/776/portaria_no_089_-_ferias_e_premio_incentivo_alessandra_marcia_silverio_agostinho.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/776/portaria_no_089_-_ferias_e_premio_incentivo_alessandra_marcia_silverio_agostinho.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ALESSANDRA MARCIA SILVERIO AGOSTINHO, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada a partir no período de 19/10/2020 a 17/11/2020.  Conceder a mesmo servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 03/02/2019 a 02/02/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/775/portaria_no_088_-_ferias_e_premio_incentivo_laysa_leito_cachoeiro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/775/portaria_no_088_-_ferias_e_premio_incentivo_laysa_leito_cachoeiro.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora LAYSA LEITE CACHOEIRO, 30 (trinta) dias de férias, referente ao período aquisitivo de 16/03/2019 a 14/03/2020, a ser gozada a partir no período de 16/10/2020 a 14/11/2020. Conceder a mesmo servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 16/03/2019 a 14/03/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/774/portaria_no_087_-_ferias_jayne_cardoso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/774/portaria_no_087_-_ferias_jayne_cardoso.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora JAYNE GONÇALVES CARDOSO, 30 (trinta) dias de férias, referente ao período aquisitivo de 26/06/2019 a 24/06/2020, a ser gozada no período de 01/10/2020 a 30/10/2020.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/773/portaria_no_086_-_ferias_e_premio_incentivo_marcos_antonio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/773/portaria_no_086_-_ferias_e_premio_incentivo_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MARCOS ANTÔNIO CORTELETTI STINGUEL, 30 (trinta) dias de férias, referente ao período aquisitivo de 06/05/2019 a 04/05/2020, a ser gozada a partir no período de 01/10/2020 a 30/10/2020. Conceder ao mesmo servidor, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 06/05/2019 a 04/05/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/772/portaria_no_085_-_designa_servidora_maria_rita_para_secretaria_comissao_de_licitacao.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/772/portaria_no_085_-_designa_servidora_maria_rita_para_secretaria_comissao_de_licitacao.docx</t>
   </si>
   <si>
     <t>Designar a Servidora Maria Rita Almeida Moares Araujo, Assessora Especial I, para assumir as funções de Secretária da Comissão Permanente de Licitação. O período da presente designação será o compreendido entre os dias 01/10/2020 a 30/10/2020.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/766/portaria_no_084-_covid-19_-_funcionamento_legislativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/766/portaria_no_084-_covid-19_-_funcionamento_legislativo.pdf</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/765/portaria_no_083_-_ferias_dinha.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/765/portaria_no_083_-_ferias_dinha.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora LUZENILDA SILVA SANTANA, 30 (trinta) dias de férias, referente ao período aquisitivo de 31/08/2019 a 29/08/2020, a ser gozada a partir do período de 01/10 a 30/10/2020.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/764/portaria_no_082_-_ferias_e_premio_incentivo_brena_coutinho.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/764/portaria_no_082_-_ferias_e_premio_incentivo_brena_coutinho.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora BRENA BURGALERI COUTINHO, 30 (trinta) dias de férias, referente ao período aquisitivo de 11/04/2019 a 09/04/2020, a ser gozada a partir do período de 21/09 a 20/10/2020._x000D_
 _x000D_
 Conceder à mesma servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 11/04/2019 a 09/04/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/763/portaria_no_081_-filype_rodrigues.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/763/portaria_no_081_-filype_rodrigues.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor FILYPE RODRIGUES DE SOUZA, 30 (trinta) dias de férias, referente ao período aquisitivo de 07/08/2019 a 05/08/2020, a ser gozada no período de 01/09/2020 a 30/09/2020.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/762/portaria_no_080_-_josiara_faqueres.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/762/portaria_no_080_-_josiara_faqueres.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora JOSIARA DA CUNHA FAQUERES, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/08/2019 a 06/08/2020, a ser gozada no período de 01/09/2020 a 30/09/2020.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/761/portaria_no_079_-_ferias_tiana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/761/portaria_no_079_-_ferias_tiana.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora SEBASTIANA CAETANO FERREIRA DIAS, 30 (trinta) dias de férias, referente ao período aquisitivo de 09/06/2019 a 07/06/2020, a ser gozada no período de 01/09/2020 a 30/09/2020.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/760/portaria_no_078_-_designa_servidora_ludimila_para_responder_como_secretario_legislativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/760/portaria_no_078_-_designa_servidora_ludimila_para_responder_como_secretario_legislativo.pdf</t>
   </si>
   <si>
     <t>Designar a Servidora LUDMILLA FERREIRA LEITE ALVES, Diretora Legislativa, para assumir as funções do cargo de Secretário Legislativo.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/759/portaria_no_077_-_nomeacao_-_alessandro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/759/portaria_no_077_-_nomeacao_-_alessandro.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 18/08/2020, o Senhor ALESSANDRO JÚNIO DA SILVA, no cargo de Assessora Parlamentar, do Vereador Esmar da Vitória Costa.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/758/portaria_no_076_-_ferias_fabiano_biriba.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/758/portaria_no_076_-_ferias_fabiano_biriba.docx</t>
   </si>
   <si>
     <t>Conceder ao servidor FABIANO ALBUQUERQUE CANUTO, 30 (trinta) dias de férias, referente ao período aquisitivo de 19/08/2019 a 17/08/2020, a ser gozada no período de 20/08/2020 a 18/09/2020.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/757/portaria_no_075_-_exoneracao_-_joao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/757/portaria_no_075_-_exoneracao_-_joao.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 14/08/2020, o Senhor JOÃO BATISTA DIAS, do cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/756/portaria_no_074_-_nomeacao_-_girlene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/756/portaria_no_074_-_nomeacao_-_girlene.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 10/08/2020, a Senhora GIRLENE FERREIRA LOPES SIMA, no cargo de Assessora Parlamentar, do Vereador Varli Queiroz (Lico Bororó).</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/755/portaria_no_073_-_ferias_rosiara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/755/portaria_no_073_-_ferias_rosiara.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora ROSIARA APARECIDA VITÓRIO RODRIGUES, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada no período de 05/08/2020 a 03/09/2020.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/754/portaria_no_072-_designa_servidor_anderson.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/754/portaria_no_072-_designa_servidor_anderson.pdf</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/753/portaria_no_071_-_designa_servidora_ludimila_para_responder_como_secretario_legislativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/753/portaria_no_071_-_designa_servidora_ludimila_para_responder_como_secretario_legislativo.pdf</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/752/portaria_no_070_-_paai_2020.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/752/portaria_no_070_-_paai_2020.pdf</t>
   </si>
   <si>
     <t>Aprovação do Plano Anual de Auditoria Interna-PAAI, elaborado pela Unidade de Controladoria do Sistema de Controle Interno, para o exercício do ano de 2020.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/751/portaria_no_069_-_ferias_carlos_roberto_buger.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/751/portaria_no_069_-_ferias_carlos_roberto_buger.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CARLOS ROBERTO BUGER, 30 (trinta) dias de férias, referente ao período aquisitivo de 09/03/2019 a 07/03/2020, a ser gozada no período de 13/07/2020 a 11/08/2020.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/750/portaria_no_068_-_exoneracao_-_lidiane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/750/portaria_no_068_-_exoneracao_-_lidiane.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 06/07/2020, a Senhora LIDIANE CANDIDA PINTO, do cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/749/portaria_no_067_-_ferias_caroline_kefler.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/749/portaria_no_067_-_ferias_caroline_kefler.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora CAROLINE KEFLER, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada no período de 06/07/2020 a 04/08/2020.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/739/portaria_no_066_-_nomeacao_-_andressa_lopes.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/739/portaria_no_066_-_nomeacao_-_andressa_lopes.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/07/2020, a Senhora ANDRESSA LOPES DE SOUZA, no cargo de Assessor Parlamentar, do Vereador Wilton Minarini.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/738/portaria_no_065_-_ferias_e_premio_incentivo_layandra_santana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/738/portaria_no_065_-_ferias_e_premio_incentivo_layandra_santana.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora LAYANDRA MARIANO SANTANA, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada a partir no período de 01/07 a 30/07/2020._x000D_
 Conceder à mesma servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 10/01/2019 a 09/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/737/portaria_no_064_-_ferias_maria_nete.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/737/portaria_no_064_-_ferias_maria_nete.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora IVANETE TOREZANI VON RONDOW, 30 (trinta) dias de férias, referente ao período aquisitivo de 01/03/2019 a 28/02/2020, a ser gozada no período de 01/07/2020 a 31/07/2020.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/736/portaria_no_063_-_licenca_maternidade_ana_paula.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/736/portaria_no_063_-_licenca_maternidade_ana_paula.pdf</t>
   </si>
   <si>
     <t>Autorizar à servidora ANA PAULA KEFNER DE MIRANDA SANTOS, o afastamento de suas funções, em virtude a Licença Maternidade, por 120 (cento e vinte) dias, a partir do dia 01/06/2020 a 28/09/2020, conforme dispõe Lei Federal 8.213/1991.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/735/portaria_no_062_-_nomeacao_-_ludmilla_leite.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/735/portaria_no_062_-_nomeacao_-_ludmilla_leite.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 15/06/2020, a Senhora LUDMILLA FERREIRA LEITE ALVES, no cargo de Diretor Legislativo</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/734/portaria_no_061_-_regras_encerramento_de_mandato.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/734/portaria_no_061_-_regras_encerramento_de_mandato.pdf</t>
   </si>
   <si>
     <t>Estabelece regras acerca do ano de encerramento de Mandato e dá outras providências</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/733/portaria_no_060_-_regras_atuacao_de_servidores.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/733/portaria_no_060_-_regras_atuacao_de_servidores.pdf</t>
   </si>
   <si>
     <t>Estabelece regras para atuação dos servidores públicos da Câmara Municipal de Baixo Guandu em ano eleitoral e dá outras providências</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/730/portaria_no_059-_covid-19_-_funcionamento_legislativo_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/730/portaria_no_059-_covid-19_-_funcionamento_legislativo_1.pdf</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/729/portaria_no_058_-_designa_servidor_para_responder_como_diretor_legislativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/729/portaria_no_058_-_designa_servidor_para_responder_como_diretor_legislativo.pdf</t>
   </si>
   <si>
     <t>Designar o Servidor FABYANO CORRÊA WAGNER, Assessor Jurídico desta Casa, para assumir as funções do cargo de Diretor Legislativo. O período da presente designação será o compreendido entre os dias 08/06/2020 a 30/06/2020.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/728/portaria_no_057_-_portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/728/portaria_no_057_-_portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica, excepcionalmente, decretado ponto facultativo nos órgãos da Administração Legislativa nos dia 11 e 12 de Junho (Quinta e Sexta-Feira), em virtude das tradições culturais de Corpus Christi.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/727/portaria_no_056_-_ferias_e_premio_incentivo_renata_martinho.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/727/portaria_no_056_-_ferias_e_premio_incentivo_renata_martinho.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora RENATA MARTINHO LITTIG, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada a partir no período de 03/06 a 02/07/2020._x000D_
 Conceder à mesma servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 13/01/2019 a 12/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/726/portaria_no_055_-_ferias_e_premio_incentivo_jorge_gomes.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/726/portaria_no_055_-_ferias_e_premio_incentivo_jorge_gomes.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor JORGE GOMES RIBEIRO, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/04/2019 a 01/04/2020, a ser gozada a partir no período de 03/06 a 02/07/2020._x000D_
 Conceder ao mesmo servidor, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 03/04/2019 a 01/04/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/725/portaria_no_054-_covid-19_-_funcionamento_legislativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/725/portaria_no_054-_covid-19_-_funcionamento_legislativo.pdf</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/724/portaria_no_053_-_ferias_e_premio_incentivo_nivaldo_teles.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/724/portaria_no_053_-_ferias_e_premio_incentivo_nivaldo_teles.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor NIVALDO TELES DE ALMEIDA, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada a partir no período de 01/06 a 30/06/2020.Conceder ao mesmo servidor, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 10/01/2019 a 09/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/723/portaria_no_052_-_ferias_e_premio_incentivo_sidineia.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/723/portaria_no_052_-_ferias_e_premio_incentivo_sidineia.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora SIDINEIA NUNES MONTEIRO DE OLIVEIRA, 30 (trinta) dias de férias, referente ao período aquisitivo de 14/05/2019 a 12/05/2020, a ser gozada a partir no período de 01/06 a 30/06/2020._x000D_
 Conceder à mesma servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 14/05/2019 a 12/05/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/722/portaria_no_051_-_ferias_e_premio_incentivo_cilenez.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/722/portaria_no_051_-_ferias_e_premio_incentivo_cilenez.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora CILENEZ ORTOLAN COSTA, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada a partir no período de 01/06 a 30/06/2020._x000D_
 Conceder à mesma servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 02/03/2019 a 29/02/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/721/portaria_no_050_-_premio_incentivo_maria_rita.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/721/portaria_no_050_-_premio_incentivo_maria_rita.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora MARIA RITA ALMEIDA MORAES ARAUJO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 10/05/2019 a 08/05/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/720/portaria_no_049_-_premio_incentivo_marcones.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/720/portaria_no_049_-_premio_incentivo_marcones.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MARCONES DE FREITAS DOS SANTOS, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 13/03/2019 a 11/03/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/719/portaria_no_048-_covid-19_-_funcionamento_legislativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/719/portaria_no_048-_covid-19_-_funcionamento_legislativo.pdf</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/718/portaria_no_047_-_ferias_e_premio_incentivo_gabriely_loose.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/718/portaria_no_047_-_ferias_e_premio_incentivo_gabriely_loose.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora GABRIELY LOOSE BARTELLI, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada a partir no período de 04/05 a 02/06/2020._x000D_
 Conceder à mesma servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 01/02/2019 a 31/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/717/portaria_no_046_-_ferias_e_premio_incentivo_vanilda.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/717/portaria_no_046_-_ferias_e_premio_incentivo_vanilda.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora VANILDA SOARES PINTO, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada a partir no período de 04/05 a 02/06/2020._x000D_
 Conceder à mesma servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 02/03/2019 a 29/02/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/716/portaria_no_045_-_ferias_e_premio_incentivo_marcelo_nunes.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/716/portaria_no_045_-_ferias_e_premio_incentivo_marcelo_nunes.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MARCELO NUNES, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada a partir no período de 04/05 a 02/06/2020._x000D_
 Conceder à mesma servidora, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 04/01/2019 a 03/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/715/portaria_no_044_-_premio_incentivo_-_dinha.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/715/portaria_no_044_-_premio_incentivo_-_dinha.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora LUZENILDA SILVA SANTANA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 14/04/2019 a 12/04/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/714/portaria_no_043-_ferias_e_premio_incentivo_matheus_tiburcio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/714/portaria_no_043-_ferias_e_premio_incentivo_matheus_tiburcio.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MATHEUS TIBURCIO DOS SANTOS, 30 (trinta) dias de férias, referente ao período aquisitivo de 01/04/2019 a 30/03/2020, a ser gozada a partir no período de 04/05 a 02/06/2020._x000D_
 Conceder ao mesmo servidor, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 17/01/2019 a 16/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/713/portaria_no_042_-_covid-19_-_funcionamento_legislativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/713/portaria_no_042_-_covid-19_-_funcionamento_legislativo.pdf</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/712/portaria_no_041_-_ferias_maria_odete.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/712/portaria_no_041_-_ferias_maria_odete.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora MARIA ODETE ESTRELA, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada no período de 16/04/2020 a 15/05/2020._x000D_
 Conceder a servidora o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 08/11/2018 a 07/11/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/650/portaria_no_040_-_exoneracao_-_daniel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/650/portaria_no_040_-_exoneracao_-_daniel.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 22/04/2020, o Senhor DANIEL DA SILVA, do cargo de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/649/portaria_no_039_-_ferias_ana_paula.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/649/portaria_no_039_-_ferias_ana_paula.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ANA PAULA KEFNER DE MIRANDA SANTOS, 30 (trinta) dias de férias, referente ao período aquisitivo de 01/02/2019 a 31/01/2020, a ser gozada no período de 13/04/2020 a 12/05/2020.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/648/portaria_no_038_-_premio_incentivo_-_aldeny.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/648/portaria_no_038_-_premio_incentivo_-_aldeny.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALDENY ALVES DE BRITTO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 03/04/2019 a 01/04/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/647/portaria_no_037_-_portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/647/portaria_no_037_-_portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica, excepcionalmente, decretado ponto facultativo nos órgãos da Administração Legislativa no dia 09 de Abril (Quinta-Feira), em virtude das tradições culturais da Semana Santa.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/646/portaria_no_036_-_exoneracao_-eliseu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/646/portaria_no_036_-_exoneracao_-eliseu.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 03/04/2020, o Senhor ELISEU SIQUEIRA LIMA, do cargo de Diretor Legislativo.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/645/portaria_no_035_-_ferias_e_premio_incentivo_lidiane_candido.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/645/portaria_no_035_-_ferias_e_premio_incentivo_lidiane_candido.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora LIDIANE CANDIDA PINTO, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2019 a 06/03/2020, a ser gozada a partir no período de 01/04 a 30/04/2020.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/643/portaria_no_034_-_premio_incentivo_e_adicional_-_leni.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/643/portaria_no_034_-_premio_incentivo_e_adicional_-_leni.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora LENI SIQUEIRA GOMES, com fundamentos no art. 79, I, da Lei nº 1.408/90, o direito ao 1º Adicional por Tempo de Serviço, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 10/03/2015 a 07/03/2020, este com efeito retroativo ao dia 08/03/2020._x000D_
 Conceder a servidora LENI SIQUEIRA GOMES, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 09/03/2019 a 07/03/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/642/portaria_no_033_-_premio_incentivo_e_adicional_-_carol.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/642/portaria_no_033_-_premio_incentivo_e_adicional_-_carol.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora CAROLINE KEFLER, com fundamentos no art. 79, I, da Lei nº 1.408/90, o direito ao 1º Adicional por Tempo de Serviço, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 11/02/2015 a 15/02/2020, este com efeito retroativo ao dia 16/02/2020._x000D_
 Conceder a servidora CAROLINE KEFLER, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 13/02/2019 a 12/02/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/641/portaria_no_032_-_premio_incentivo_-_carlos.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/641/portaria_no_032_-_premio_incentivo_-_carlos.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CARLOS ROBERTO BUGER, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 09/03/2019 a 07/03/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/640/portaria_no_031_-_premio_incentivo_-_anderson.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/640/portaria_no_031_-_premio_incentivo_-_anderson.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ANDERSON JOHANSON, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 13/03/2019 a 11/03/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/639/portaria_no_030_-_premio_incentivo_-_vanessa.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/639/portaria_no_030_-_premio_incentivo_-_vanessa.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora VANESSA SOARES, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 06/02/2019 a 05/02/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/638/portaria_no_029_-_premio_incentivo_-_alberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/638/portaria_no_029_-_premio_incentivo_-_alberto.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALBERTO DE OLIVEIRA JUNIOR, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 08/03/2019 a 06/03/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/637/portaria_no_028_-_premio_incentivo_-_salatiel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/637/portaria_no_028_-_premio_incentivo_-_salatiel.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor SALATIEL DIAS BEBIANO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 02/03/2019 a 29/02/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/636/portaria_no_027_-_premio_incentivo_-_luis_filipe.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/636/portaria_no_027_-_premio_incentivo_-_luis_filipe.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor LUIS FILIPE FAIER DA COSTA o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 01/03/2019 a 28/02/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/635/portaria_no_026_-_premio_incentivo_-_sebastiana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/635/portaria_no_026_-_premio_incentivo_-_sebastiana.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SEBASTIANA CAETANO FERREIRA DIAS, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 08/03/2019 a 06/03/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/634/portaria_no_025_-_premio_incentivo_-_ivanete.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/634/portaria_no_025_-_premio_incentivo_-_ivanete.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora IVANETE TOREZANI VON RONDOW, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 01/03/2019 a 28/02/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/633/portaria_no_024_-_covid-19-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/633/portaria_no_024_-_covid-19-otimizado_1.pdf</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/618/portaria_no_023_-_nomeacao_-_edna_aparecida.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/618/portaria_no_023_-_nomeacao_-_edna_aparecida.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 03/03/2020, a Senhora EDNA APARECIDA BERTTE SCHULZ, no cargo de Assessora Parlamentar do Vereador Paulo César da Fonseca.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/617/portaria_no_022_-_exoneracao_-tina.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/617/portaria_no_022_-_exoneracao_-tina.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/03/2020, a Senhora VICENTINA MARIA DE MORAES, do cargo de Assessora Parlamentar, do vereador PAULO CÉSAR DA FONSECA.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/615/portaria_no_21_-_portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/615/portaria_no_21_-_portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo nos dias 24, 25 e 26 de Fevereiro, Período de comemoração tradicional do Carnaval no Brasil, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/614/portaria_no_020-_premio_incentimo_-_gilberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/614/portaria_no_020-_premio_incentimo_-_gilberto.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor GILBERTO BARTELI COSTA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 01/02/2019 a 31/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/613/portaria_no_019-_premio_incentimo_-_rosiara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/613/portaria_no_019-_premio_incentimo_-_rosiara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ROSIARA APARECIDA VITORIO RODRIGUES, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 13/01/2019 a 12/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/612/portaria_no_018-_premio_incentimo_-_ana_paula.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/612/portaria_no_018-_premio_incentimo_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ANA PAULA KEFNER DE MIRANDA SANTOS, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 01/02/2019 a 31/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/611/portaria_no_017_-_premio_incentimo_-_jurandir.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/611/portaria_no_017_-_premio_incentimo_-_jurandir.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor JURANDIR GEOVANI DE SOUZA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 14/02/2019 a 13/02/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/610/portaria_no_016_-_licenca_maternidade_josiara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/610/portaria_no_016_-_licenca_maternidade_josiara.pdf</t>
   </si>
   <si>
     <t>Autorizar à servidora JOSIARA DA CUNHA FAQUERES CAPETTINI, o afastamento de suas funções, em virtude a Licença Maternidade, por 120 (cento e vinte) dias, a partir do dia 04/02/2020 a 03/06/2020, conforme dispõe Lei Federal 8.213/1991.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/609/portaria_no_015_-_comissao_de_levantamento_de_bens_moveis.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/609/portaria_no_015_-_comissao_de_levantamento_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Comissão Especial, para Levantamento de Bens Móveis deste Poder Legislativo Municipal, composta pelos seguintes funcionários:_x000D_
 _x000D_
 SALATIEL DIAS BEBIANO  – Presidente _x000D_
 ALDENY ALVES DE BRITTO - Secretário_x000D_
 ALBERTO DE OLIVEIRA JUNIOR -Membro_x000D_
 MATHEUS SOARES LEAL -Membro_x000D_
 ROSIARA APARECIDA VITORIO RODRIGUES- Membro</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/608/portaria_no_014_-_nomeacao_-_adriana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/608/portaria_no_014_-_nomeacao_-_adriana.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 17/02/2020, a Senhora ADRIANA DA SILVA SANTANA DE PAULA, no cargo de Controladora Geral desta Casa de Leis.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/607/portaria_no_013_-_exoneracao_-_adriana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/607/portaria_no_013_-_exoneracao_-_adriana.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 17/02/2020, a Senhora ADRIANA SILVA SANTANA DE PAULA do cargo de Controladora Geral, desta casa.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/605/portaria_no_012-_suspencao_de_ferias_-_fabyano-anderson-marcone.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/605/portaria_no_012-_suspencao_de_ferias_-_fabyano-anderson-marcone.pdf</t>
   </si>
   <si>
     <t>INTERROMPER o gozo de férias dos Servidores FABYANO CÔRREA WAGNER, ANDERSON JOHANSON e MARCONES FREITAS DOS SANTOS a partir da data 30/01/2020.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/603/portaria_no_011_-_nomeacao_-_amanda.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/603/portaria_no_011_-_nomeacao_-_amanda.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 15/01/2020, a Senhora AMANDA DO NASCIMENTO ROPKE RODRIGUES, no cargo de Assessora Parlamentar do Vereador Geraldo Boone.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/599/portaria_no_010_-_premio_incentimo_-_adriana_santana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/599/portaria_no_010_-_premio_incentimo_-_adriana_santana.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ADRIANA SILVA SANTANA DE PAULA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 04/01/2019 a 03/01/2020, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/598/portaria_no_009_-_ferias_marcones_freitas_dos_santos.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/598/portaria_no_009_-_ferias_marcones_freitas_dos_santos.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Marcones Freitas dos Santos, 30 (trinta) dias de férias, referente ao período aquisitivo de 10/12/2018 a 09/12/2019, a ser gozada no período de 20/01/2020 a 18/02/2020.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/597/portaria_no_008_-_exoneracao_-_rosimeire.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/597/portaria_no_008_-_exoneracao_-_rosimeire.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 08/01/2020, a Senhora ROSIMEIRE LANGAMER CASAGRANDE, do cargo de Assessora Parlamentar, do vereador Paulo César da Fonseca.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/596/portaria_no_007_-_nomeacao_-_josilene.docx</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/596/portaria_no_007_-_nomeacao_-_josilene.docx</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 08/01/2020, a Senhora JOSILENE NUNES PEREIRA, no cargo de Assessora Parlamentar do Vereador Paulo César da Fonseca.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/595/portaria_no_006-_ferias_fabyano_correa_wagner.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/595/portaria_no_006-_ferias_fabyano_correa_wagner.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Fabyano Corrêa Wagner, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/01/2019 a 01/01/2020, a ser gozada no período de 20/01/2020 a 18/02/2020.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/594/portaria_no_005-_ferias_anderson_johanson.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/594/portaria_no_005-_ferias_anderson_johanson.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor Anderson Johanson, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/03/2018 a 12/03/2019, a ser gozada no período de 20/01/2020 a 18/02/2020.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/593/portaria_no_004_-_nomeia_pregoeiro_2020.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/593/portaria_no_004_-_nomeia_pregoeiro_2020.pdf</t>
   </si>
   <si>
     <t>NOMEAR o Servidor GILBERTO BARTELI COSTA, PREGOEIRO deste Poder Legislativo e a Equipe de Apoio, exercício de 2020, composta dos seguintes Servidores: Luzenilda Silva Santana, Lucas Neves Monteiro. O período da presente designação será o compreendido entre os dias 02/01/2020 a 31/12/2020.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/592/portaria_no_003_-_comissao_permanente_de_licitacao_2020.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/592/portaria_no_003_-_comissao_permanente_de_licitacao_2020.pdf</t>
   </si>
   <si>
     <t>Fica constituída a Comissão Permanente de Licitação do Poder Legislativo Municipal, composta pelos seguintes funcionários: GILBERTO BARTELI COSTA - Presidente LUZENILDA SILVA SANTANA - Secretária LUCAS NEVES MONTEIRO - Membro. O período da presente designação será o compreendido entre os dias 02/01/2020 a 31/12/2020.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/591/portaria_no_002_-_exoneracao_-_girlene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/591/portaria_no_002_-_exoneracao_-_girlene.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 03/01/2020, a Senhora GIRLENE FERREIRA LOPES SIMA, do cargo de Assessora Parlamentar, do vereador GERALDO BOONE.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/590/portaria_no_001-_ferias_maria_rita.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/590/portaria_no_001-_ferias_maria_rita.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora Maria Rita Almeida Moraes Araújo, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/01/2019 a 01/01/2020, a ser gozada no período de 02/01/2020 a 31/01/2020.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/587/portaria_no_143_-_nomeacao_-jackeline_plantikow.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/587/portaria_no_143_-_nomeacao_-jackeline_plantikow.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 10/12/2019, a Senhora JACKELINE ROMLOW PLANTIKOW, no cargo de Assessora Parlamentar do Vereador Romilson Araújo Ferreira.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/579/portaria_no_142_-_portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/579/portaria_no_142_-_portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo nos dias 23 e 24 de Dezembro, véspera de Natal, 30 e 31 de Dezembro véspera de ano Novo do corrente ano respectivamente, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/578/portaria_no_141_-_ferias_e_premio_incentivo_rosimeire_langamer.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/578/portaria_no_141_-_ferias_e_premio_incentivo_rosimeire_langamer.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora ROSIMEIRE LANGAMER CASAGRANDE, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/12/2018 a 03/12/2019, a ser gozada a partir no período de 09/12/2019 a 07/01/2020. Conceder à mesma servidora, o prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 04/12/2018 a 03/12/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/575/portaria_no_140_-_indicacao_responsavel_pela_sapl.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/575/portaria_no_140_-_indicacao_responsavel_pela_sapl.pdf</t>
   </si>
   <si>
     <t>Fica nomeado o servidor SALATIEL DIAS BEBIANO, para que responda pelos atos de responsabilidade do SAPL, ou seja alimentação, controle, manutenção, serviços de protocolo legislativo, normas Jurídicas, confecção de atas, e registros das sessões ordinárias, Solenes, Especiais entre outros serviços Legislativos executados pelo Sistema de apoio ao Processo Legislativo (SAPL)  cumprido todos os atos inerentes à sua função e aos Setores da Secretaria Legislativa, respondendo pelos atos praticados durante a sua gestão que será do dia 01/12/2019 a 31/12/2020.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/574/portaria_no_139-_designa_servidor_secretaria_salatiel_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/574/portaria_no_139-_designa_servidor_secretaria_salatiel_1.pdf</t>
   </si>
   <si>
     <t>Designar o Servidor SALATIEL DIAS BEBIANO, auxiliar financeiro, para assumir as funções do cargo de Secretário Legislativo Municipal.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/572/portaria_no_138_-_premio_incentimo_-marcones.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/572/portaria_no_138_-_premio_incentimo_-marcones.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MARCONES FREITAS DOS SANTOS, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 13/03/2018 a 12/03/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/571/portaria_no_137_-_ferias_eliseu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/571/portaria_no_137_-_ferias_eliseu.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ELISEU SIQUEIRA LIMA, 30 (trinta) dias de férias, referente ao período aquisitivo de 13/03/2018 a 12/03/2019, a ser gozada a partir no período de 02/12/2019 a 31/12/2019.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/570/portaria_no_136-_ferias_sandra_elena.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/570/portaria_no_136-_ferias_sandra_elena.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora SANDRA ELENA HEIDMANN, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada no período de 02/12/2019 a 31/12/2019. Conceder à mesma servidora, o prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 30/09/2018 a 29/09/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/569/portaria_no_135-_ferias_lucas_pedrosa.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/569/portaria_no_135-_ferias_lucas_pedrosa.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor LUCAS ALVES PEDROSA JUNIOR, 30 (trinta) dias de férias, referente ao período aquisitivo de 01/11/2018 a 31/10/2019, a ser gozada no período de 02/12/2019 a 31/12/2019.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/568/portaria_no_134-_ferias_alessandra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/568/portaria_no_134-_ferias_alessandra.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora ALESSANDRA MARCIA SILVERIO AGOSTINHO, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada no período de 02/12/2019 a 31/12/2019.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/567/portaria_no_133-_ferias_guilhermina.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/567/portaria_no_133-_ferias_guilhermina.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora GUILHERMINA PINHEIRO NETO, 30 (trinta) dias de férias, referente ao período aquisitivo de 16/10/2018 a 15/10/2019, a ser gozada no período de 02/12/2019 a 31/12/2019.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/566/portaria_no_132-_ferias_vanessa.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/566/portaria_no_132-_ferias_vanessa.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora VANESSA SOARES, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada no período de 02/12/2019 a 31/12/2019.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/565/portaria_no_131-_ferias_carol.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/565/portaria_no_131-_ferias_carol.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora CAROLINE KEFLER, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada no período de 02/12/2019 a 31/12/2019.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/564/portaria_no_130_-_nomeacao_-_aldeny_alves.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/564/portaria_no_130_-_nomeacao_-_aldeny_alves.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 12/11/2019, o Senhor ALDENY ALVES DE BRITTO, ao cargo de Auxiliar Financeiro.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/563/portaria_no_129_-_exoneracao_-_aldeny-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/563/portaria_no_129_-_exoneracao_-_aldeny-otimizado_1.pdf</t>
   </si>
   <si>
     <t>EXONERAR A PEDIDO a partir do dia 12/11/2019, o Senhor ALDENY ALVES DE BRITTO, do cargo de Auxiliar Financeiro.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/562/portaria_no_128-_comisao_levatamento_de_bens_de_almoxarifado-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/562/portaria_no_128-_comisao_levatamento_de_bens_de_almoxarifado-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Comissão para Levantamento de Bens em almoxarifado deste Poder Legislativo Municipal, composta pelos seguintes funcionários:_x000D_
 _x000D_
 LUZENILDA SILVA SANTANA  – Presidente _x000D_
 ALDENY ALVES DE BRITTO - Secretário_x000D_
 ALBERTO DE OLIVEIRA JUNIOR -Membro_x000D_
 MATHEUS TIBURCIO DOS SANTOS -Membro_x000D_
 ROSIARA APARECIDA VITORIO RODRIGUES- Membro</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/559/portaria_no_127_-_ferias_e_premio_incentivo_isac_marques.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/559/portaria_no_127_-_ferias_e_premio_incentivo_isac_marques.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ISAC MARQUES PEREIRA, 30 (trinta) dias de férias, referente ao período aquisitivo de 16/10/2018 a 15/10/2019, a ser gozada a partir no período de 01/11/2019 a 30/11/2019.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/558/portaria_no_126_-_nomeacao_-_gilberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/558/portaria_no_126_-_nomeacao_-_gilberto.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/11/2019, o Senhor GILBERTO BARTELI COSTA, ao cargo de Assessor Jurídico.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/557/portaria_no_125_-_portaria_ponto_facultativo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/557/portaria_no_125_-_portaria_ponto_facultativo.pdf</t>
   </si>
   <si>
     <t>Fica decretado ponto facultativo no dia 28 de Outubro de 2019, segunda-feira, dia do Funcionário Público, em todos os Setores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/556/portaria_no_124_-_ferias_e_premio_incentivo_claudineia_rafasque.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/556/portaria_no_124_-_ferias_e_premio_incentivo_claudineia_rafasque.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora CLAUDINEIA RAFASQUE, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/04/2018 a 02/04/2019, a ser gozada a partir no período de 01/11/2019 a 30/11/2019.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/553/portaria_no_123_-_exoneracao_-_gilberto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/553/portaria_no_123_-_exoneracao_-_gilberto.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/11/2019, o Senhor GILBERTO BARTELI COSTA, do cargo de Assessor Jurídico.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/552/portaria_no_122_-_nomeacao_-_kleidson_pimentel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/552/portaria_no_122_-_nomeacao_-_kleidson_pimentel.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 10/10/2019, o Senhor KLEIDSON PIMENTEL DE FREITAS, ao cargo em comissão de Assessor Especial II, deste Poder Legislativo.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/551/portaria_no_121-_suspencao_de_ferias_-_fabyano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/551/portaria_no_121-_suspencao_de_ferias_-_fabyano.pdf</t>
   </si>
   <si>
     <t>INTERROMPER o gozo de férias do Servidor FABYANO CÔRREA WAGNER (Assessor Jurídico) a partir da data 11/10/2019.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/542/portaria_no_120_-_nomeacao_-aline_victer.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/542/portaria_no_120_-_nomeacao_-aline_victer.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 02/10/2019, a Senhora ALINE FRANCIELLY VICTER DE SOUZA, no cargo de Assessora Parlamentar do Vereador Elias Fernando Mendes de Araújo.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/541/portaria_no_119_-_exoneracao_-_levi_quirino.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/541/portaria_no_119_-_exoneracao_-_levi_quirino.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/10/2019, o Senhor LEVI QUIRINO DIAS NETO, do cargo de Assessor Parlamentar, do vereador Elias Fernando Mendes de Araujo.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/540/portaria_no_118_-_exoneracao_-_silivia_maria.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/540/portaria_no_118_-_exoneracao_-_silivia_maria.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/10/2019, a Senhora SILVIA MARIA PEREIRA, do cargo de Assessora Parlamentar, do vereador Romilson Araujo Ferreira.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/538/portaria_no_117-_exeneracao_e_nomeacao-_matheus_leal.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/538/portaria_no_117-_exeneracao_e_nomeacao-_matheus_leal.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/10/2019, o Senhor MATHEUS SOARES LEAL, do cargo de Assessor Especial II e NOMEÁ-LO no cargo de Assessor Especial I, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/524/portaria_no_116-_ferias_rosiara-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/524/portaria_no_116-_ferias_rosiara-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora ROSIARA APARECIDA VITORIO RODRIGUES, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada no período de 01/10/2019 a 30/10/2019.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/539/portaria_no_115-_ferias_leni__-_duplicada.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/539/portaria_no_115-_ferias_leni__-_duplicada.pdf</t>
   </si>
   <si>
     <t>PORTARIA DUPLICADA - CANCELADA POR ERRO FORMAL</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/375/portaria_no_114-_ferias_leni.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/375/portaria_no_114-_ferias_leni.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora LENI SIQUEIRA GOMES, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada no período de 01/10/2019 a 30/10/2019.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/374/portaria_no_113_-_ferias_fabyano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/374/portaria_no_113_-_ferias_fabyano.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor FABYANO CORRÊA WAGNER, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/01/2018 a 01/01/2019, a ser gozada a partir no período de 01/10/2019 a 30/10/2019.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/373/portaria_no_112_-_ferias_adriana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/373/portaria_no_112_-_ferias_adriana.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora ADRIANA DA SILVA SANTANA DE PAULA, 30 (trinta) dias de férias, referente ao período aquisitivo de 04/01/2018 a 03/01/2019, a ser gozada no período de 01/10/2019 a 30/10/2019.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/372/portaria_no_111-_comisao_levatamento_de_bens_moveis.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/372/portaria_no_111-_comisao_levatamento_de_bens_moveis.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Comissão Especial, para Levantamento de Bens Móveis deste Poder Legislativo Municipal, composta pelos seguintes funcionários:_x000D_
 _x000D_
 SALATIEL DIAS BEBIANO  – Presidente _x000D_
 ALDENY ALVES DE BRITTO - Secretário_x000D_
 ALBERTO DE OLIVEIRA JUNIOR -Membro_x000D_
 MATHEUS TIBURCIO DOS SANTOS -Membro_x000D_
 ROSIARA APARECIDA VITORIO RODRIGUES- Membro</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/371/portaria_no_110_-_ferias_dinha.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/371/portaria_no_110_-_ferias_dinha.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora LUZENILDA SILVA SANTANA, 30 (trinta) dias de férias, referente ao período aquisitivo de 31/08/2018 a 30/08/2019, a ser gozada no período de 09/09/2019 a 08/10/2019.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/370/portaria_no_109_-_ferias_e_premio_incentivo_silvia_equer.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/370/portaria_no_109_-_ferias_e_premio_incentivo_silvia_equer.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora SILVIA MARIA PEREIRA EQUER, 30 (trinta) dias de férias, referente ao período aquisitivo de 09/08/2018 a 08/08/2019, a ser gozada a partir no período de 02/09/2019 a 01/10/2019.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/369/portaria_no_108_-_ferias_e_premio_incentivo_rogerinho.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/369/portaria_no_108_-_ferias_e_premio_incentivo_rogerinho.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MARCOS ROGÉRIO LINO NEPOMUCENO, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada a partir no período de 02/09/2019 a 01/10/2019.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/368/portaria_no_107-_adicional_por_tempo_aldeny.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/368/portaria_no_107-_adicional_por_tempo_aldeny.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALDENY ALVES DE BRITTO, com fundamentos no art. 79, I, da Lei nº 1.408/90, o direito ao 2º Adicional por Tempo de Serviço, correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 25/05/2014 a 25/08/2019.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/367/portaria_no_106_-_ferias_e_premio_incentivo_charlene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/367/portaria_no_106_-_ferias_e_premio_incentivo_charlene.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora CHARLENE MARIA BINDA DALMONECH 30 (trinta) dias de férias, referente ao período aquisitivo de 01/08/2018 a 31/07/2019, a ser gozada a partir no período de 02/09/2019 a 01/10/2019.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/366/portaria_no_105_-_ferias_e_premio_incentivo_maria_kill.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/366/portaria_no_105_-_ferias_e_premio_incentivo_maria_kill.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora MARIA KILL MAURÍCIO 30 (trinta) dias de férias, referente ao período aquisitivo de 17/08/2018 a 16/08/2019, a ser gozada a partir no período de 02/09/2019 a 01/10/2019.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/329/portaria_no_104_-_exoneracao_-igor.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/329/portaria_no_104_-_exoneracao_-igor.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 28/08/2019, o Senhor IGOR ZILTON DOS SANTOS MOLINO, do cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/328/portaria_no_103_-_nomeacao_-vicentina.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/328/portaria_no_103_-_nomeacao_-vicentina.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 02/09/2019, a Senhora VICENTINA MARIA MORAES, no cargo de Assessora Parlamentar do Vereador requerente.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/327/portaria_no_102_-_exoneracao_-_franciele_moraes.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/327/portaria_no_102_-_exoneracao_-_franciele_moraes.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/09/2019, a Senhora FRANCIELE MORAES FREIRE, do cargo de Assessora Parlamentar, do vereador requerente.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/322/portaria_no_101_-_nomeacao_-marcia_fernanda.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/322/portaria_no_101_-_nomeacao_-marcia_fernanda.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 20/08/2019, a Senhora MÁRCIA FERNANDA DE FREITAS DAROS, no cargo de Assessora Parlamentar da Vereadora Sueli_x000D_
 Alves Teodoro.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/320/portaria_no_100_-_nomeacao_-_lucas_neves.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/320/portaria_no_100_-_nomeacao_-_lucas_neves.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 19/08/2019, o Senhor LUCAS NEVES MONTEIRO, ao cargo em comissão de Chefe de Gabinete.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/319/portaria_no_099_-_nomeacao_-_fabiano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/319/portaria_no_099_-_nomeacao_-_fabiano.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 19/08/2019, o Senhor FABIANO ALBUQUERQUE CANUTO, ao cargo em comissão de Assessor Especial I, deste Poder Legislativo.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/318/portaria_no_098_-_exoneracao_-_lucas.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/318/portaria_no_098_-_exoneracao_-_lucas.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 16/08/2019, o Senhor LUCAS NEVES MONTEIRO, do cargo de Chefe de Gabinete.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/317/portaria_no_097_-_exoneracao_-_biriba.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/317/portaria_no_097_-_exoneracao_-_biriba.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 14/08/2019, o Senhor FABIANO ALBUQUERQUE CANUTO, do cargo de Assessor Especial I.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/316/portaria_no_096_-_nomeacao_-_josiara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/316/portaria_no_096_-_nomeacao_-_josiara.pdf</t>
   </si>
   <si>
     <t>1º NOMEAR a partir do dia 08/08/2019, a Senhora JOSIARA DA CUNHA FAQUERES CAPETTINI, no cargo de Assessora Parlamentar do Vereador Esmar da Vitória Costa.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/315/portaria_no_095_-_nomeacao_-_fylipe.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/315/portaria_no_095_-_nomeacao_-_fylipe.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 07/08/2019, o Senhor FILYPE RODRIGUES DE SOUZA, ao cargo em comissão de Assessor Especial I, deste Poder Legislativo.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/314/portaria_no_094_-_nomeacao_-_matheus_soares_leal.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/314/portaria_no_094_-_nomeacao_-_matheus_soares_leal.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 06/08/2019, o Senhor MATHEUS SOARES LEAL, ao cargo em comissão de Assessor Especial II, deste Poder Legislativo.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/313/portaria_no_093_-_revoga_portarias_dinha.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/313/portaria_no_093_-_revoga_portarias_dinha.pdf</t>
   </si>
   <si>
     <t>REVOGAR a partir do dia 31/07/2019, as portarias de nº 46/2019 e 49/2019, datadas de 29 de março e 16 de abril de 2019, respectivamente.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/312/portaria_no_092_-_designa_servidor_secretaria_eliseu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/312/portaria_no_092_-_designa_servidor_secretaria_eliseu.pdf</t>
   </si>
   <si>
     <t>Designar o Servidor ELISEU SIQUEIRA LIMA, Diretor Legislativo Municipal, para assumir as funções do cargo de Secretário Legislativo Municipal.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/311/portaria_no_091_-_exonera_servidor-_albmar.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/311/portaria_no_091_-_exonera_servidor-_albmar.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/08/2019, o Senhor ALBMAR REIS DE MEDEIROS, do cargo de Assessor Parlamentar da Vereador Esmar Da Vitória Costa.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/287/portaria_no_090_-_premio_incentimo_-eliseu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/287/portaria_no_090_-_premio_incentimo_-eliseu.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ELISEU SIQUEIRA LIMA, o direito à um prêmio incentivo, convertidos em espécie (sexta parte de seu vencimento), referente ao período aquisitivo de 13/03/2018 a 12/03/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/286/portaria_no_089_-_premio_incentimo_-_igor_zilton_dos__xr9EH37.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/286/portaria_no_089_-_premio_incentimo_-_igor_zilton_dos__xr9EH37.pdf</t>
   </si>
   <si>
     <t>Conceder à servidor IGOR ZILTON DOS SANTOS MOLINO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 14/07/2018 a 13/07/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/285/portaria_no_088-_ferias_e_premio_incentivo_marcelia_zibel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/285/portaria_no_088-_ferias_e_premio_incentivo_marcelia_zibel.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora MARCELIA ZIBEL BORCHARDT, 30 (trinta) dias de férias, referente ao período aquisitivo de 12/07/2018 a 11/07/2019, a ser gozada a partir no período de 01/08/2019 a 30/08/2019.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/284/portaria_no_087-_ferias_e_premio_incentivo_celia_mari_YRpBxuD.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/284/portaria_no_087-_ferias_e_premio_incentivo_celia_mari_YRpBxuD.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora CELIA MARIA DA SILVA SANTOS, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/07/2018 a 02/07/2019, a ser gozada a partir no período de 22/07/2019 a 20/08/2019.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/279/portaria_no_086_-_nomeacao_-_franciele_moraes.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/279/portaria_no_086_-_nomeacao_-_franciele_moraes.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 10/07/2019, a Senhora FRANCIELE MORAES FREIRE, no cargo de Assessora Parlamentar do Vereador Paulo César da Fonseca.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/278/portaria_no_085_-_substitui_servidor_-_buge.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/278/portaria_no_085_-_substitui_servidor_-_buge.pdf</t>
   </si>
   <si>
     <t>Determinar que o Servidor, Senhor Anderson Johanson, cargo de provimento comissionado, responda pelos atos dos Setores de Contabilidade e Pessoal, até o retorno do Servidor Carlos Roberto Buger às suas funções.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/277/portaria_no_084_-_exoneracao_-_tina.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/277/portaria_no_084_-_exoneracao_-_tina.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 08/07/2019, a Senhora VICENTINA MARIA DE MORAES, do cargo de Assessora Parlamentar do vereador PAULO CÉSAR DA FONSECA.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/276/portaria_no_083_-_licenca_maternidade_carol.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/276/portaria_no_083_-_licenca_maternidade_carol.pdf</t>
   </si>
   <si>
     <t>Autorizar à servidora CAROLINE KEFLER, o afastamento de suas funções, em virtude a Licença Maternidade, por 120 (cento e vinte) dias, a partir do dia 03/07/2019 a 30/10/2019, conforme dispõe Lei Federal 8.213/1991.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/275/portaria_no_082_-_designa_servidor_secretaria_eliseu.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/275/portaria_no_082_-_designa_servidor_secretaria_eliseu.pdf</t>
   </si>
   <si>
     <t>Designar o Servidor ELISEU SIQUEIRA LIMA, Diretor Legislativo Municipal, para assumir as funções do cargo de Secretário Legislativo Municipal, tendo em vista férias da servidora designada a este cargo.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/274/portaria_no_081_-_exoneracao_-_mickezie.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/274/portaria_no_081_-_exoneracao_-_mickezie.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/07/2019, a Senhora MICKEZIE DE PAULA EVANGELISTA BELMIRO, do cargo de Assessor Especial II.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/273/portaria_no_080_-_nomeacao_-_klayver.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/273/portaria_no_080_-_nomeacao_-_klayver.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 27/06/2019, o Senhor KLAYVER MAX MOREIRA SANTOS, no cargo de Assessor Parlamentar da Vereadora Celma Côrtes Bussular.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/272/portaria_no_079_-_nomeacao_-_jayne_cardoso.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/272/portaria_no_079_-_nomeacao_-_jayne_cardoso.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 26/06/2019, a Senhora JAYNE GONÇALVES CARDOSO, no cargo de Assessora Parlamentar da Vereadora Celma Côrtes Bussular.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/271/portaria_no_078_-_ferias_sebastiana_caetano_ferreira_dias.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/271/portaria_no_078_-_ferias_sebastiana_caetano_ferreira_dias.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora SEBASTIANA CAETANO FERREIRA DIAS, 30 (trinta) dias de férias, referente ao período aquisitivo de 09/06/2018 a 08/06/2019, a ser gozada a partir no período de 01/07/2019 a 30/07/2019.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/270/portaria_no_077-_ferias_e_premio_incentivo_girlene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/270/portaria_no_077-_ferias_e_premio_incentivo_girlene.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora GIRLENE FERREIRA LOPES SIMA, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/01/2018 a 01/01/2019, a ser gozada no período de 01/07/2019 a 30/07/2019.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/269/portaria_no_076_-_ferias_e_premio_incentivo_elena_dalpra.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/269/portaria_no_076_-_ferias_e_premio_incentivo_elena_dalpra.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora ELENA DALPRA DA CRUZ, 30 (trinta) dias de férias, referente ao período aquisitivo de 15/06/2018 a 14/06/2019, a ser gozada no período de 01/07/2019 a 30/07/2019.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/247/portaria_no_075_-_carta_de_intencao_ouvidoria.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/247/portaria_no_075_-_carta_de_intencao_ouvidoria.pdf</t>
   </si>
   <si>
     <t>CARTA DE SERVIÇOS AO CIDADÃO - OUVIDORIA E E-SIC -</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/246/portaria_no_074_-_ferias_carlos_buger.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/246/portaria_no_074_-_ferias_carlos_buger.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CARLOS ROBERTO BUGER, 30 (trinta) dias de férias, referente ao período aquisitivo de 09/03/2018 a 08/03/2019, a ser gozada a partir no período de 08/07/2019 a 06/08/2019.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/245/portaria_no_073_-_ferias_e_premio_incentivo_brena.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/245/portaria_no_073_-_ferias_e_premio_incentivo_brena.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora BRENA BURGALERI COUTINHO, 30 (trinta) dias de férias, referente ao período aquisitivo de 11/04/2018 a 10/04/2019, a ser gozada no período de 01/07/2019 a 30/07/2019.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/244/portaria_no_072_-_ferias_e_premio_incentivo_layandra__Ijr8D54.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/244/portaria_no_072_-_ferias_e_premio_incentivo_layandra__Ijr8D54.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora LAYANDRA MARIANO SANTANA, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada no período de 01/07/2019 a 30/07/2019.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/243/portaria_no_071_-_ferias_e_premio_incentivo_laysa_leite.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/243/portaria_no_071_-_ferias_e_premio_incentivo_laysa_leite.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora LAYSA LEITE CACHOEIRO, 30 (trinta) dias de férias, referente ao período aquisitivo de 16/03/2018 a 15/03/2019, a ser gozada no período de 01/07/2019 a 30/07/2019.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/242/portaria_no_070_-_ferias_dinha.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/242/portaria_no_070_-_ferias_dinha.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora LUZENILDA SILVA SANTANA, 30 (trinta) dias de férias, referente ao período aquisitivo de 31/08/2017 a 30/08/2018, a ser gozada no período de 01/07/2019 a 30/07/2019.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/241/portaria_no_069_-_exoneracao_-_hingrydd_quirino_westphal.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/241/portaria_no_069_-_exoneracao_-_hingrydd_quirino_westphal.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 14/06/2019, a Senhora HINGRYDD QUIRINO WESTPHAL, do cargo de Assessora Parlamentar, da vereadora Celma Côrtes.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/231/portaria_no_068_-_exonera_e_nomeia_servidor_salatiel.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/231/portaria_no_068_-_exonera_e_nomeia_servidor_salatiel.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/06/2019, o Senhor SALATIEL DIAS BEBIANO, do cargo de Assessor Especial I e NOMEÁ-LO no cargo de Auxiliar Contábil, deste Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/230/portaria_no_067_-_ferias_e_premio_incentivo_sidineia_monteiro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/230/portaria_no_067_-_ferias_e_premio_incentivo_sidineia_monteiro.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora SIDINEIA NUNES MONTEIRO DE OLIVEIRA, 30 (trinta) dias de férias, referente ao período aquisitivo de 14/05/2018 a 13/05/2019, a ser gozada no período de 03/06/2019 a 02/07/2019.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/229/portaria_no_066_-_ferias_e_premio_incentivo_renata_martinho.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/229/portaria_no_066_-_ferias_e_premio_incentivo_renata_martinho.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora RENATA MARTINHO, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada no período de 03/06/2019 a 02/07/2019.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/228/portaria_no_065_-_ferias_e_premio_incentivo_daniel_da_costa.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/228/portaria_no_065_-_ferias_e_premio_incentivo_daniel_da_costa.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor DANIEL DA COSTA, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/05/2018 a 01/05/2019, a ser gozada no período de 03/06/2019 a 02/07/2019.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/227/portaria_no_064_-_ferias_alberto_de_oliveira.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/227/portaria_no_064_-_ferias_alberto_de_oliveira.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALBERTO DE OLIVEIRA JUNIOR, 30 (trinta) dias de férias, referente ao período aquisitivo de 02/02/2018 a 01/02/2019, a ser gozada a partir no período de 03/06/2019 a 02/07/2019.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/226/portaria_no_063_-_premio_incentimo_-_maria_rita.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/226/portaria_no_063_-_premio_incentimo_-_maria_rita.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora MARIA RITA ALMEIDA MORAES ARAUJO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 10/05/2018 a 09/05/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/225/portaria_no_062_-_premio_incentimo_-jurandir.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/225/portaria_no_062_-_premio_incentimo_-jurandir.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor JURANDIR GEOVANI DE SOUZA, o direito à dois prêmios incentivos, convertidos em espécie (sexta parte de seu vencimento), um referente ao período aquisitivo de 10/01/2017 a 09/01/2018 e outro referente à 10/01/2018 a 09/01/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/224/portaria_no_061_-_nomeacao_-_marcos_antonio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/224/portaria_no_061_-_nomeacao_-_marcos_antonio.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 06/05/2019, o Senhor MARCOS ANTÔNIO CORTELETTI STINGUEL, no cargo de Assessor Parlamentar da Vereadora Celma Côrtes Bussular.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/223/portaria_no_060_-_nomeacao_-_hingrydd_quirino.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/223/portaria_no_060_-_nomeacao_-_hingrydd_quirino.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 02/05/2019, a Senhora HINGRYDD QUIRINO WESTPHAL, no cargo de Assessora Parlamentar da Vereadora Celma Côrtes Bussular.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/222/portaria_no_059_-_exoneracao_-_thamyris_amaral.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/222/portaria_no_059_-_exoneracao_-_thamyris_amaral.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 02/05/2019, a Senhora THAMIRYS AMARAL ALVARENGA, do cargo de Assessora Parlamentar, da vereadora requerente.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/221/portaria_no_058_-_ferias_e_premio_incentivo_-_mickezie.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/221/portaria_no_058_-_ferias_e_premio_incentivo_-_mickezie.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora MICKEZIE DE PAULA EVANGELISTA BELMIRO, 30 (trinta) dias de férias, referente ao período aquisitivo de 12/01/2018 a 11/01/2019, a ser gozada a partir no período de 07/05/2019 a 05/06/2019.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/220/portaria_no_057_-_ferias_e_premio_incentivo_vanilda_soares.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/220/portaria_no_057_-_ferias_e_premio_incentivo_vanilda_soares.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora VANILDA SOARES PINTO, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada a partir no período de 02/05/2019 a 31/05/2019.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/219/portaria_no_056_-_ferias_e_premio_incentivo_tales_amorim.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/219/portaria_no_056_-_ferias_e_premio_incentivo_tales_amorim.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor TALES STEIN AMORIM, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada a partir no período de 02/05/2019 a 31/05/2019.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/218/portaria_no_055_-_ferias_e_premio_incentivo_cilenez_ortelan.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/218/portaria_no_055_-_ferias_e_premio_incentivo_cilenez_ortelan.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora CILENEZ ORTOLAN COSTA, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada a partir no período de 02/05/2019 a 31/05/2019.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/217/portaria_no_054_-_ferias_e_premio_incentivo_jorge_gom_hbFNEth.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/217/portaria_no_054_-_ferias_e_premio_incentivo_jorge_gom_hbFNEth.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor JORGE GOMES RIBEIRO, 30 (trinta) dias de férias, referente ao período aquisitivo de 03/04/2018 a 02/04/2019, a ser gozada a partir no período de 02/05/2019 a 31/05/2019.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/216/portaria_no_053_-_premio_incentimo_-dinha.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/216/portaria_no_053_-_premio_incentimo_-dinha.pdf</t>
   </si>
   <si>
     <t>Conceder à servidora LUZENILDA SILVA SANTANA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 14/04/2018 a 13/04/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/215/portaria_no_052_-_premio_incentimo_-aldeny.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/215/portaria_no_052_-_premio_incentimo_-aldeny.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALDENY ALVES DE BRITTO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 03/04/2018 a 02/04/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/214/portaria_no_051-_instrucao_normativa_protocolo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/214/portaria_no_051-_instrucao_normativa_protocolo.pdf</t>
   </si>
   <si>
     <t>Institui a Instrução Normativa SGAP – Sistema Geral de Administração de Protocolo nº 001/2019, que dispõe sobre a organização de procedimentos da Unidade de Protocolo e Recepção do Poder Legislativo do Município Baixo Guandu e dá outras providências.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/213/portaria_no_050_-_indicacao_responsavel_pelo_e-sic.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/213/portaria_no_050_-_indicacao_responsavel_pelo_e-sic.pdf</t>
   </si>
   <si>
     <t>Fica nomeado o servidor GILBERTO BARTELI COSTA, para ser o responsável pela ferramenta e-SIC, devendo acompanhar diariamente os questionamentos, informações e demais ações pertinentes da ferramenta no site da Câmara Municipal, obedecendo os prazos estabelecidos em Lei.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/212/portaria_no_049-_servico_extra_dinha.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/212/portaria_no_049-_servico_extra_dinha.pdf</t>
   </si>
   <si>
     <t>Autorizar a servidora LUZENILDA SILVA SANTANA, Tesoureira Legislativa Municipal, provimento efetivo, a prestar serviços extraordinários, 40 horas extras/mensais, durante o período de exercício da função de Secretária Legislativa.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/211/portaria_no_048_-_nomeacao_-_matheus_tiburcio.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/211/portaria_no_048_-_nomeacao_-_matheus_tiburcio.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/04/2019, o Senhor MATHEUS TIBURCIO DOS SANTOS, no cargo de Assessor Especial I, deste Poder Legislativo.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/210/portaria_no_047_-_ferias_e_premio_incentivo_nivaldo_t_p40clth.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/210/portaria_no_047_-_ferias_e_premio_incentivo_nivaldo_t_p40clth.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor NIVALDO TELES DE ALMEIDA, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada a partir no período de 01/04 a 30/04/2019.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/209/portaria_no_046_-_nomeacao_dinha_secretaria.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/209/portaria_no_046_-_nomeacao_dinha_secretaria.pdf</t>
   </si>
   <si>
     <t>Designar a Servidora LUZENILDA SILVA SANTANA, Tesoureira Legislativa Municipal, para assumir as funções do cargo de Secretária Legislativa Municipal.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/208/portaria_no_045_-_exonera_servidor-_matheus.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/208/portaria_no_045_-_exonera_servidor-_matheus.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/04/2019, o Senhor MATHEUS TIBURCIO DOS SANTOS, do cargo de Assessor Parlamentar da Vereadora Celma Côrtes Bussular.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/207/portaria_no_044_-_ferias__-maria_odete.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/207/portaria_no_044_-_ferias__-maria_odete.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora MARIA ODETE ESTRELA, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada a partir do dia 01/04/2019 a 30/04/2019.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/206/portaria_no_043_-_premio_incentimo_-lucas.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/206/portaria_no_043_-_premio_incentimo_-lucas.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor LUCAS NEVES MONTEIRO, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 16/03/2018 a 15/03/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/205/portaria_no_042_-_premio_incentimo_-_gabriely.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/205/portaria_no_042_-_premio_incentimo_-_gabriely.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora GABRIELY LOOSE BARTELLI, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada a partir do dia 01/04/2019 a 30/04/2019.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/204/portaria_no_041_-_premio_incentimo_-_marcelo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/204/portaria_no_041_-_premio_incentimo_-_marcelo.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor MARCELO NUNES, 30 (trinta) dias de férias, referente ao período aquisitivo de 08/03/2018 a 07/03/2019, a ser gozada a partir do dia 01/04/2019 a 30/04/2019.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/268/portaria_no_040_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/268/portaria_no_040_-.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor CARLOS ROBERTO BUGER o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento) referente ao período aquisitivo 09/03/2018 a 08/03/2019 conforme dispõe o artigo 82 da Lei nº 1408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/267/portaria_no_039_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/267/portaria_no_039_-.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ANDERSON JOHANSON, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao_x000D_
 período aquisitivo 13/03/2018 a 12/03/2019 conforme dispõe o artigo 82 da Lei nº 1. 408/90, (Estatuto do funcionalismo Público Municipal)</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/266/portaria_no_038_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/266/portaria_no_038_-.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor ALBERTO DE OLIVEIRA JÚNIOR, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 08/03/2018 a 07/03/2019, conforme dispõe o artigo 82 da Lei nº 1 408/90 (Estatuto do funcionalismo Público municipal).</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/265/portaria_no_037_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/265/portaria_no_037_-.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor SALATIEL DIAS BEBIANO o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento) referente ao período aquisitivo 02/03/2018 a 01/03/2019, conforme dispõe o artigo 82 da Lei nº 1. 408/90, (Estatuto do funcionalismo Público Municipal)</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/264/portaria_no_036_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/264/portaria_no_036_-.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora LENI SIQUEIRA GOMES o direito ao prêmio incentivo convertido em espécie (sexta parte de seu vencimento) referente ao período aquisitivo 09/03/2018 a 08/03/2019, conforme dispõe o artigo 82 da Lei nº 1. 408/90, (Estatuto do funcionalismo Público Municipal)</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/263/portaria_no_035_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/263/portaria_no_035_-.pdf</t>
   </si>
   <si>
     <t>Conceder" a servidora"”SEBASTIANA CAETANO FERREIRA DIAS, o direito ao prêmio incentivo, convertido em especie (sexta parte de seu vencimento), referente ao período aquisitivo 08/03/2018 a 07/03/2019, conforme dispõe o artigo 82 da Lei nº 1 .408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/262/portaria_no_034_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/262/portaria_no_034_-.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor JOÃO BATISTA DIAS, 30 (trinta) dias de férias referente ao período aquisitivo de 08/03/2018 à 07/03/2019, a ser gozada a partir do dia 01/04/2019 a 30/04/2019.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/261/portaria_no_033_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/261/portaria_no_033_-.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor LUCAS NEVES MONTEIRO, com fundamentos no ART. 79, I, da Lei nº 1. 408/90, o direito ao 1º Adicional por Tempo de Serviço correspondente a 5% (cinco por cento), sobre o vencimento base, referente ao período aquisitivo de 02/01/2013 a 02/01/2019.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/260/portaria_no_032_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/260/portaria_no_032_-.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 08/03/2019, a Senhora LIDIANE CANDIDA PINTO, no cargo de Assessora Parlamentar do Vereador Varli Queiroz.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/259/portaria_no_031_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/259/portaria_no_031_-.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/03/2019, o Senhor LEVI QUIRINO DIAS DE ARAÚJO NETO, no cargo de Assessor Parlamentar do Vereador Elias Fernando Mendes.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/258/portaria_no_030_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/258/portaria_no_030_-.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/03/2019 o Senhor LUIS FILIPE FAIER DA COSTA, ao cargo em comissão de Assessor Especial II, deste Poder Legislativo.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/257/portaria_no_029_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/257/portaria_no_029_-.pdf</t>
   </si>
   <si>
     <t>EXONERAR—a partir do dia 01/03/2019, a Senhora GILDA COELHO DE SOUZA LIMA, do cargo de Assessor Parlamentar do Vereador ELIAS FERNANDO MENDES DE ARAÚJO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/256/portaria_no_028_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/256/portaria_no_028_-.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/03/2019, a Senhora IVANETE TOREZONI VON RONDOW, ao cargo em comissão de Assessor Especial II, deste Poder Legislativo.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/255/portaria_no_027_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/255/portaria_no_027_-.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/03/2019, o Senhor PAULO CÉSAR GOMES DIAS do cargo de Assessor Parlamentar do Vereador Varli Queiroz.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/254/portaria_no_026_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/254/portaria_no_026_-.pdf</t>
   </si>
   <si>
     <t>APROVA PLANO DE AUDITORIA INTERNA PAAI/2019</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/253/portaria_no_025_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/253/portaria_no_025_-.pdf</t>
   </si>
   <si>
     <t>Fica instituída a Instrução Normativa SCL Nº 003 — Sistema de Compras, Licitação e Contratos e Comissão Permanente de Licitação (CPL) na aquisição de bens ou serviços por meio de processo licitatório ou por dispensa e inexigibilidade, que segue anexa como parte integrante da presente Portaria.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/240/portaria_no_024_-_premio_incentivo_caroline_kefler.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/240/portaria_no_024_-_premio_incentivo_caroline_kefler.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora CAROLINE KEFLER, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 13/02/2018 a 12/02/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/239/portaria_no_023_-_premio_incentivo_vanessa_soares.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/239/portaria_no_023_-_premio_incentivo_vanessa_soares.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora VANESSA SOARES, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 06/02/2018 a 05/02/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/238/portaria_no_022_-_nomeia_servidor_jurandir_geovani_de_souza.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/238/portaria_no_022_-_nomeia_servidor_jurandir_geovani_de_souza.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 14/02/2019, o Senhor JURANDIR GEOVANI DE SOUZA, no cargo de Diretor Geral.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/203/portaria_no_021_-_exoneracao_-_maria_do_perpetuo.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/203/portaria_no_021_-_exoneracao_-_maria_do_perpetuo.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 13/02/2019, a Senhora MARIA DO PERPÉTUO SOCORRO SILVA GOMES, do cargo em comissão de Assessor Especial II, deste Poder Legislativo.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/202/portaria_no_020_-_nomeacao_-_rosilane.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/202/portaria_no_020_-_nomeacao_-_rosilane.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 11/02/2019, a Senhora ROSILANE ALVES DA SILVA, no cargo de Assessora Parlamentar do Vereador Wilton Minarini de Souza Filho.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/201/portaria_no_019_-_exoneracao_tubarao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/201/portaria_no_019_-_exoneracao_tubarao.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 11/02/2019, o Senhor  WILLIANS GUIMARÃES ALVES,  do cargo de Assessor Parlamentar do Vereador Wilton Minarini de Souza Filho.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/252/portaria_18-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/252/portaria_18-otimizado_1.pdf</t>
   </si>
   <si>
     <t>Concede ao Servidor Gilberto Barteli, Prêmio incentivo.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/200/portaria_no_017_-_nomeacao_-_ana_paula.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/200/portaria_no_017_-_nomeacao_-_ana_paula.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/02/2019, a Senhora ANA PAULA KEFNER DE MIRANDA SANTOS, ao cargo em comissão de Assessor Especial II, deste Poder Legislativo.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/199/portaria_no_016_-_nomeacao_-_fabiano_canuto.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/199/portaria_no_016_-_nomeacao_-_fabiano_canuto.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/02/2019, o Senhor FABIANO ALBUQUERQUE CANUTO, ao cargo em comissão de Assessor Especial I, deste Poder Legislativo.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/198/portaria_no_015_-_suspencao_de_ferias_-_fabyano_e_anderson.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/198/portaria_no_015_-_suspencao_de_ferias_-_fabyano_e_anderson.pdf</t>
   </si>
   <si>
     <t>INTERROMPER o gozo de férias dos Servidores FABYANO CÔRREA WAGNER (Assessor Jurídico) e ANDERSON JOHANSON (Diretor Financeiro) a partir desta data 28/01/2019.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/197/portaria_no_014_-_nomeacao_-_albmar.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/197/portaria_no_014_-_nomeacao_-_albmar.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 01/02/2019, o Senhor ALBMAR REIS DE MEDEIROS, no cargo de Assessor Parlamentar do Vereador Esmar da Vitória Costa.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/196/portaria_no_013_-_premio_incentimo_-_girlene.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/196/portaria_no_013_-_premio_incentimo_-_girlene.pdf</t>
   </si>
   <si>
     <t>1º Conceder a servidora GIRLENE FERREIRA LOPES SIMA , o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 02/01/2018 a 01/01/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/195/portaria_no_012_-_premio_incentimo_-_rosiara.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/195/portaria_no_012_-_premio_incentimo_-_rosiara.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ROSIARA APARECIDA VITÓRIO RODRIGUES, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 13/01/2018 a 12/01/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/194/portaria_no_011_-_premio_incentimo_-_adriana.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/194/portaria_no_011_-_premio_incentimo_-_adriana.pdf</t>
   </si>
   <si>
     <t>Conceder a servidora ADRIANA DA SILVA SANTANA DE PAULA, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 04/01/2018 a 03/01/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/193/portaria_no_010_-_premio_incentimo_-_fabyano.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/193/portaria_no_010_-_premio_incentimo_-_fabyano.pdf</t>
   </si>
   <si>
     <t>Conceder ao servidor FABYANO CORRÊA WAGNER, o direito ao prêmio incentivo, convertido em espécie (sexta parte de seu vencimento), referente ao período aquisitivo 02/01/2018 a 01/01/2019, conforme dispõe o artigo 82 da Lei nº 1.408/90, (Estatuto do funcionalismo Público Municipal).</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/251/portaria_9-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/251/portaria_9-otimizado_1.pdf</t>
   </si>
   <si>
     <t>NOMEAR a partir do dia 17/01/2019, o Senhor MATHEUS TIBURCIO DOS SANTOS, no cargo de Assessor Parlamentar da Vereadora Celma Côrtes Bussular.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/192/portaria_no_008_-_exonera_servidor.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/192/portaria_no_008_-_exonera_servidor.pdf</t>
   </si>
   <si>
     <t>EXONERAR a partir do dia 01/02/2019, o Senhor EDIMAR DA SILVA SANTOS, do cargo de Assessor Parlamentar do Vereador Esmar da Vitória Costa</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/250/portaria_no_007_-.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/250/portaria_no_007_-.pdf</t>
   </si>
   <si>
     <t>Autorizar a servidora MICKEZIE DE PAULA EVANGELISTA BELMIRO, o afastamento de suas funções, em virtude a Licença Maternidade, por 120 (cento e vinte) dias, a partir do dia 07/01/2019 a 06/05/2019, conforme dispõe a Lei Federal 8213/1991.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/191/portaria_no_006_-_prestacao_de_servicos_ordinarios.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/191/portaria_no_006_-_prestacao_de_servicos_ordinarios.pdf</t>
   </si>
   <si>
     <t>Autoriza prestação de Serviços extraordinários”.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/248/portaria_5-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/248/portaria_5-otimizado_1.pdf</t>
   </si>
   <si>
     <t>”Institui sobre procedimentos a serem_x000D_
 observados pelo Sistema de Compras e_x000D_
 Almoxarifado, no âmbito da Câmara_x000D_
 Municipal de Baixo Guandu-E ”.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/249/portaria_4-otimizado_1.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/249/portaria_4-otimizado_1.pdf</t>
   </si>
   <si>
     <t>”Institui sobre procedimentos a serem observados pelo Sistema de Controle de secretaria geral, no âmbito da Câmara Municipal de Baixo Guandu-ES ”.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/190/portaria_no_003_-_nomeacao_de_pregoeiro.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/190/portaria_no_003_-_nomeacao_de_pregoeiro.pdf</t>
   </si>
   <si>
     <t>“NOMEAÇÃO DE PREGOEIRO E EQUIPE DE APOIO”</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/189/portaria_no_002_-_comissao_permanente_de_licitacao.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/189/portaria_no_002_-_comissao_permanente_de_licitacao.pdf</t>
   </si>
   <si>
     <t>“Institui Comissão Permanente de Licitação e dá outras providências”</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/188/portaria_no_001_-_designa_servidora_secretaria.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/188/portaria_no_001_-_designa_servidora_secretaria.pdf</t>
   </si>
   <si>
     <t>Designar a Servidora LUZENILDA SILVA SANTANA, Tesoureira legislativa Municipal, para assumir as funções do cargo de Secretária Legislativa Municipal, tendo em vista o Pedido de Exoneração da Secretaria Legislativa CELMA CÔRTES BUSSULAR.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2017/4626/portaria_63-_altera_a_portaria_035-2015.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2017/4626/portaria_63-_altera_a_portaria_035-2015.pdf</t>
   </si>
   <si>
     <t>“Altera a Portaria nº 035/2015, datada de 16/03/2015” - “DISCIPLINA A CONCESSÃO DE DIÁRIA”</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2015/4627/portaria__35-2015.pdf</t>
+    <t>http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2015/4627/portaria__35-2015.pdf</t>
   </si>
   <si>
     <t>“DISCIPLINA A CONCESSÃO DE DIÁRIA”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8154,66 +8154,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4857/portaria_no_126-_assiduidade_alessandra.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4856/portaria_no_125-_assiduidade_edna.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4855/portaria_no_124-_quinquenio_e_assiduidade_estefania.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4854/portaria_no_123-_quinquenio_e_assiduidade_gabriele.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4853/portaria_no_122-_quinquenio_e_assiduidade_odilon.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4852/portaria_no_121-_quinquenio_marcia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4851/portaria_no_120-_ferias_servidores_novembro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4850/portaria_no_119-_quinquenio_ercilene.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4849/portaria_no_118-_ponto_facultativo_dia_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4836/portaria_no_116-_ferias_servidores_outubro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4834/portaria_no_115-_ferias_servidores_setembro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4813/portaria_no_114-_nomeacao_comissao_poc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4812/portaria_no_113-_nomeacao_jakelline.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4811/portaria_no_112-_ferias_albmar_-_estefania_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4810/portaria_no_111-_nomeacao_luana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4809/portaria_no_110-_exoneracao_darzila_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4808/portaria_no_109-_exoneracao_darzila_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4807/portaria_no_108-_nomeacao_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4806/portaria_no_107-_retificadora_gilberto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4805/portaria_no_106-_ferias_edna_-_fernanda_-_gilmara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4804/portaria_no_105-_ferias_carlos_-_salatiel_e_rafael.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4803/portaria_no_104-_quinquenio_gilberto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4802/portaria_no_103-_assiduidade_rosilane.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4801/portaria_no_102-_quinquenio_rafael.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4800/portaria_no_101-_assiduidade_gilmara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4799/portaria_no_100-_quinquenio_gilmara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4798/portaria_no_099-_assiduidade_alonso.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4797/portaria_no_098-_quinquenio_alonso.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4796/portaria_no_097-_assiduidade_livia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4795/portaria_no_096-_quinquenio_adriana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4794/portaria_no_095-_quinquenio_taynara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4793/portaria_no_094-_assiduidade_taynara.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4792/portaria_no_093-_assiduidade_alberto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4791/portaria_no_092-_nomeacao_rafael.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4790/portaria_no_091-_exoneracao_geovana.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4789/portaria_no_090-_ferias_gabriely.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4788/portaria_no_089-_quinquenio_sabrina.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4784/portaria_no_088-_assiduidade_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4780/portaria_no_087-_ponto_facultativo_solo_espirito_santense_e_corpus_christi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4778/portaria_no_086-_ferias_ariele_e_elzinete.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4777/portaria_no_085-_quinquenio_rosilane.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4776/portaria_no_084-_quinquenio_edna.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4775/portaria_no_083-_quinquenio_juliene.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4774/portaria_no_082-_quinquenio_salatiel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4773/portaria_no_081-_assiduidade_anderson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4772/portaria_no_080-_assiduidade_salatiel.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4770/portaria_no_079-_ferias_alexandre.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4769/portaria_no_078-_nomeacao_suellen.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4768/portaria_no_077-_exoneracao_maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4767/portaria_no_076-_licenca_maternidade_valdirene.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4766/portaria_no_075-_quinquenio_gilsani.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4759/portaria_no_074-_nomeacao_adriana.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4758/portaria_no_073-_demissao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4757/portaria_no_072_-_nomeacao_da_comissao_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4745/portaria_no_071-_nomeacao_gilsani.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4744/portaria_no_070-_exoneracao-nomeacao_livia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4743/portaria_no_069-_exoneracao_pammela.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4742/portaria_no_068-_premio_incentivo_rosilane.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4741/portaria_no_067-_premio_incentivo_isaac.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4739/portaria_no_066-_nomeacao_brena.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4738/portaria_no_065_-_nomeacao_da_comissao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4737/portaria_no_064_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4736/portaria_no_063-_premio_incentivo_fernanda.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4735/portaria_no_062-_licenca_maternidade_gabriely.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4734/portaria_no_061-_premio_incentivo_gabriele.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4733/portaria_no_060-_premio_incentivo_sandra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4732/portaria_no_059-_premio_incentivo_juscelene.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4731/portaria_no_058-_premio_incentivo_alonso.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4730/portaria_no_057-_premio_incentivo_maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4729/portaria_no_056-_premio_incentivo_albmar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4726/portaria_no_055-_ferias_rosilane.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4725/portaria_no_054-_ferias_ercilene.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4724/portaria_no_053-_atualizacao_do_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4723/portaria_no_052-_quinquenio_albmar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4713/portaria_no_051-_ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4712/portaria_no_050-_nomeacao_willam.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4711/portaria_no_049-_nomeacao_nicolly.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4710/portaria_no_048-_portaria_agente_de_contratacao_e_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4709/portaria_no_047-_nomeacao_keila.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4708/portaria_no_046-_exoneracao_alonso.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4707/portaria_no_045-_exoneracao_mariano.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4706/portaria_no_044-_nomeacao_gilberto.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4705/portaria_no_043-_exoneracao_fabyano.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4704/portaria_no_042-_nomeacao_luiz_filipe.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4703/portaria_no_041-_premio_incentivo_taynara.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4702/portaria_no_040-_premio_incentivo_david.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4701/portaria_no_039-_premio_incentivo_silvia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4700/portaria_no_038-_premio_adicional_tempo_de_servico_alessandra.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4699/portaria_no_037-_premio_adicional_tempo_de_servico_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4698/portaria_no_036-_premio_incentivo_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4697/portaria_no_035-_premio_incentivo_marcia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4696/portaria_no_034-_premio_incentivo_yuri.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4695/portaria_no_033-_premio_incentivo_alessandra.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4694/portaria_no_032-_premio_incentivo_werike.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4693/portaria_no_031-_premio_incentivo_jamily.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4692/portaria_no_030-_premio_incentivo_livia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4691/portaria_no_029-_premio_incentivo_renan.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4690/portaria_no_028-_premio_incentivo_valdirene.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4689/portaria_no_027-_premio_incentivo_geovana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4688/portaria_no_026-_premio_incentivo_elena.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4687/portaria_no_025-_premio_incentivo_rafael.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4686/portaria_no_024-_premio_incentivo_odilon.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4685/portaria_no_023-_premio_incentivo_celia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4684/portaria_no_022-_exoneracao_ze_neto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4683/portaria_no_021-_exoneracao_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4681/portaria_no_020-_premio_incentivo_ercilene_-_dias.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4680/portaria_no_019-_premio_incentivo_e_quinquenio_alberto_e_estefania.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4679/portaria_no_018-_premio_incentivo_edna.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4678/portaria_no_017-_premio_incentivo_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4677/portaria_no_016-_premio_incentivo_aline.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4676/portaria_no_015-_premio_incentivo_eduardo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4675/portaria_no_014-_premio_incentivo_claudineia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4674/portaria_no_013-_quinquenio_anderson.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4673/portaria_no_012-_premio_incentivo_anderson_sabrina_e_pammela.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4672/portaria_no_011-_premio_incentivo_fabyano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4671/portaria_no_010-_premio_incentivo_salatiel.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4670/portaria_no_009-_calendario_oficial_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4669/portaria_no_008-_nomeacao_claudiano.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4668/portaria_no_007-_exoneracao_edneia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4667/portaria_no_006-_premio_incentivo_rosilane.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4666/portaria_no_005-_nomeacao_raquel.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4665/portaria_no_004-_portaria_agente_de_contratacao_e_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4664/portaria_no_003-_nomeacao_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4663/portaria_no_002-_nomeacao_giovane.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4662/portaria_no_001-_exoneracao_patricia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4661/portaria_no_145-_plano_de_contratacoes_anuais_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4660/portaria_no_144-_ferias_taynara.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4659/portaria_no_143-_ferias_gabriele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4658/portaria_no_142-_ferias_david.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4657/portaria_no_141-_ferias_alonso.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4656/portaria_no_140-_ferias_alberto.docx.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4645/portaria_no_139-_paa_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4644/portaria_no_138-_ponto_inicio_de_ano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4643/portaria_no_137-_exoneracao_a_pedido_milena_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4642/portaria_no_136-_exoneracao_douglas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4641/portaria_no_135-_abono.docx.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4640/portaria_no_134-_ferias_livia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4639/portaria_no_133-_nomeacao_milena.docx.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4638/portaria_no_132_-_nomeacao_da_comissao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4637/portaria_no_131-_exoneracao_a_pedido_maria_carolaine.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4628/portaria_no_130-_ponto_facultativo_finados.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4619/portaria_no_129_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4618/portaria_no_128-_ponto_facultativo_nossa_senhora.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4617/portaria_no_127-_nomeacao_marieta.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4616/portaria_no_126-_exoneracao_a_pedido_sheila.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4615/portaria_no_125-_nomeacao_valeria_-_alderino.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4614/portaria_no_124-_alteracao_de_portaria_017_e_087-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4613/portaria_no_123-_ponto_facultativo_independencia-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4612/portaria_no_122-_nomeacao_odilon-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4611/portaria_no_121-_exoneracao_a_pedido_drielly-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4610/portaria_no_120-_premio_incentivo_gleiciane_2-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4608/portaria_no_119-_disciplina_procedimentos_ir-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4606/portaria_no_118-_ferias_drielly.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4605/portaria_no_117-_ferias_alonso.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4363/portaria_no_116_-_designa_servidora_juliene_tesouraria.docx.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4362/portaria_no_115-_nomeacao_juliene.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4352/portaria_no_114-_exoneracao_a_pedido_euripedes.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4351/portaria_no_113-_designacao_equipe_procuradoria.docx.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4350/portaria_no_112-_designacao_equipe_direcao_legislativa.docx.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4349/portaria_no_111-_licenca_maternidade_livia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4348/portaria_no_110-_exoneracao_e_nomeacao_pammela.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4295/portaria_no_109-_nomeacao_lorrayni.docx.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4293/portaria_no_108-_luto_drielly.docx.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4292/portaria_no_107-_ferias_gilmara.docx.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4291/portaria_no_106-_ferias_edna.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4290/portaria_no_105-_ferias_ercilene.docx.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4289/portaria_no_104-_ferias_rosilane.docx.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4288/portaria_no_103-_ferias_estefania.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4287/portaria_no_102-_ferias_carlos_buger.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4286/portaria_no_101-_exoneracao_a_pedido_renata.docx.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4285/portaria_no_100-_ponto_facultativo_sao_pedro.docx.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4284/portaria_no_099-_nomeacao_mariano.docx.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4281/portaria_no_098-_nomeacao_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4280/portaria_no_097-_ponto_facultativo_corpus_christi.docx.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4279/portaria_no_096-_nomeacao_darzila.docx.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4278/portaria_no_095-_nomeacao_herlon.docx.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4276/portaria_no_095-_nomeacao_herlon.docx.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4275/portaria_no_093-_exoneracao_a_pedido_zedenilde.docx.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4270/portaria_no_092-_licenca_casamento_pammela.docx.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4269/portaria_no_091-_ponto_facultativo_solo_espirito_santense.docx.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4268/portaria_no_090-_nomeacao_douglas.docx.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4267/portaria_no_089-_premio_incentivo_drielly.docx.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4266/portaria_no_088-_premio_incentivo_elzinete.docx.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4265/portaria_no_087-_alteracao_de_portaria.docx.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4264/portaria_no_086-_nomeacao_sirlei.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4263/portaria_no_085-_exonera_servidora_karolaine.docx.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4262/portaria_no_084-_nomeacao_assessor_edmar.docx.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4261/portaria_no_083-_nomeacao_assessor_juscelino.docx.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4260/portaria_no_082-_nomeacao_assessores_clovis.docx.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4259/portaria_no_081-_nomeacao_assessores_alcebiades.docx.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4258/portaria_no_080-_revoga-se_portaria_alberto_ferias.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4257/portaria_no_079-_reenquadramento_servidor.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4256/portaria_no_078-_nomeacao_assessores_edmar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4255/portaria_no_077-_nomeacao_assessores_clovis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4254/portaria_no_076-_nomeacao_assessores_eliseu.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4253/portaria_no_075-_nomeacao_assessores_leandro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4252/portaria_no_074-_nomeacao_assessores_aprigio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4251/portaria_no_073-_nomeacao_assessores_valmir.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4250/portaria_no_072-_nomeacao_assessores_juscelino.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4249/portaria_no_071-_nomeacao_assessores_alderino.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4248/portaria_no_070-_nomeacao_assessores_sueli.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4247/portaria_no_069-_nomeacao_assessores_jose_roberto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4246/portaria_no_068-_nomeacao_assessores_lico.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4245/portaria_no_067-_nomeacao_assessores_alcebiades.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4244/portaria_no_066-_nomeacao_assessores_liu.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4243/portaria_no_065_-_premio_incentivo_gilmara.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4242/portaria_no_064_-_premio_incentivo_livia.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4241/portaria_no_063-_premio_incentivo_jamily.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4240/portaria_no_062_-_premio_incentivo_renan.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4239/portaria_no_061_-_premio_incentivo_walasse.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4238/portaria_no_060-_premio_incentivo_fernanda.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4237/portaria_no_059-_ferias_de_alberto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4236/portaria_no_058_-_exonera_e_designa_servidora-_gleiciane_firme.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4235/portaria_no_057-_exoneracao_assessores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4234/portaria_no_056-_exoneracao_e_nomeacao_servidores_direcao.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4233/portaria_no_055-_nomeacao_maria_carolaine.docx.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4232/portaria_no_054-_exoneracao_e_nomeacao_rafael.docx.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4231/portaria_no_053-_nomeacao_leticia.docx.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4230/portaria_no_052-_exoneracao_a_pedido_luis_filipe.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4229/portaria_no_051-_exonera_servidora-_rosinete.docx.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4228/portaria_no_050-_premio_incentivo_e_quinquenio_patricia.docx.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4227/portaria_no_049-quinquenio_claudineia.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4226/portaria_no_048-_premio_incentivo_murilo.docx.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4225/portaria_no_047-_premio_incentivo_sheila.docx.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4224/portaria_no_046-_premio_incentivo_silvia.docx.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4223/portaria_no_045-_atualizacao_do_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4222/portaria_no_044-_nomeacao_alexandre.docx.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4221/portaria_no_043-_nomeacao_jose_neto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4220/portaria_no_042-_premio_incentivo_euripedes.docx.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4219/portaria_no_041-_exoneracao_a_pedido_cilenez.docx.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4218/portaria_no_040-_revoga-se_portaria_livia_ferias.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4217/portaria_no_039-_premio_incentivo_sandra.docx.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4216/portaria_no_038-_premio_incentivo_juscelene.docx.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4215/portaria_no_037-_premio_incentivo_celia.docx.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4214/portaria_no_036-_premio_incentivo_cilenez.docx.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4213/portaria_no_035-_premio_incentivo_eduardo.docx.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4212/portaria_no_034-_premio_incentivo_aline.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4211/portaria_no_033-_premio_incentivo_marcia.docx.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4209/portaria_no_031-_nomeacao_vinycius.docx.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4202/portaria_no_024-_exoneracao_gabriel.docx.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4208/portaria_no_030-_ferias_flaviana.docx.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4207/portaria_no_029-_ferias_renata.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4206/portaria_no_028-_ferias_silvia.docx.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4205/portaria_no_027-_ferias_odilon.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4204/portaria_no_026-_ferias_livia.docx.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4203/portaria_no_025-_ferias_valdirene.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4185/portaria_no_023-_ponto_facultativo_carnaval.docx.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4184/portaria_no_022-_exonera_servidora_a_pedido_-_luciana_montebeller.docx.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4183/portaria_no_021-_nomeacao_guilhermina.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4182/portaria_no_020-_ferias_walasse.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4181/portaria_no_019-_ferias_patricia_sanches.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4180/portaria_no_018-_ferias_lucas_pedrosa.docx.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4179/portaria_no_017-_portaria_agente_de_contratacao_e_pregoeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4178/portaria_no_016-_premio_incentivo_alessandra.docx.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4177/portaria_no_015-_premio_incentivo_alonso.docx.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4176/portaria_no_014-_premio_incentivo_ercilene.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4175/portaria_no_013-_premio_incentivo_taynara.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4165/portaria_no_012-_premio_incentivo_estefania.docx.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4162/portaria_no_009-_premio_incentivo_edna.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4161/portaria_no_008-_premio_incentivo_rafael.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4160/portaria_no_007_-_interrompe_ferias.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4159/portaria_no_006-quinquenio_cilenez.docx.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4158/portaria_no_005-_designa_servidora.docx.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4157/portaria_no_004-_premio_incentivo_fabyano.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4156/portaria_no_003-_premio_incentivo_sabrina.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4155/portaria_no_002-_premio_incentivo_pammela.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4136/portaria_no_001_-_nomeia_agente_de_contratacao-pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4198/portaria_no_153-_plano_de_contratacoes_anuais_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4154/portaria_no_152-_paai_2022.docx.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4153/portaria_no_151-_ferias_michele.docx.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4152/portaria_no_150_-_ferias_claudiano.docx.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4151/portaria_no_149_-_ferias_eloi.docx.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4150/portaria_no_148_-_ferias_jamily.docx.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4149/portaria_no_147_-_ferias_juscelene.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4148/portaria_no_146_-_ferias_sandra.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4147/portaria_no_145_-_ferias_cilenez.docx.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4146/portaria_no_144-_ferias_aline.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4145/portaria_no_143-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4144/portaria_no_142-_nomeacao_elena.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4143/portaria_no_141_-_exoneracao_joel.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4142/portaria_no_140-_licenca_maternidade_luciana.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4141/portaria_no_139-_ferias_vanessa.docx.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4140/portaria_no_138-_ferias_salatiel.docx.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4139/portaria_no_137_-_ferias_fabyano.docx.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4138/portaria_no_136-_ferias_david.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4137/portaria_no_135_-_ferias_anderson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4134/portaria_no_134_-_exonera_servidor_a_pedido_-_brena.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4122/portaria_no_133_-_jogo_do_brasil.docx.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4121/portaria_no_132_-_nomeacao_da_comissao_de_bens_em_almoxarifado.docx.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4120/portaria_no_131-_jogo_do_brasil.docx.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4119/portaria_no_130-_nomeacao_yuri.docx.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4118/portaria_no_129_-_nomeacao_da_comissao_para_elaboracao_do_plano_de_contratacoes_anuais.docx.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4117/portaria_no_128_-_ferias_sabrina.docx.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4116/portaria_no_127_-_ferias_pammela.docx.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4115/portaria_no_126-_revogacao_premio_incentivo_rosilane.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4114/portaria_no_125_-concede_adiconal_servidor-_renata.docx.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4113/portaria_no_124-_ponto_facultativo.docx.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4112/portaria_no_123-_nomeacao_isaac.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4111/portaria_no_122-_nomeacao_gabriele.docx.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4110/portaria_no_121-_nomeacao_brena.docx.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4109/portaria_no_120-_exoneracao_lorrayni.docx.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4108/portaria_no_119-_premio_incentivo_luis_filipe.docx.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4107/portaria_no_118-_premio_incentivo_rosilane.docx.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4106/portaria_no_117-_premio_incentivo_alberto.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4105/portaria_no_116-_premio_incentivo_vanessa.docx.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4104/portaria_no_115-_premio_incentivo_salatiel.docx.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4103/portaria_no_114-_premio_incentivo_anderson.docx.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4102/portaria_no_113-_premio_incentivo_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4101/portaria_no_112_-_ferias_renan.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4100/portaria_no_111_-_ferias_joel.docx.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4099/portaria_no_110_-_ferias_gabriel.docx.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4098/portaria_no_109_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4097/portaria_no_108_-_nomeacao_da_comissao_de_bens_moveis.docx.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4096/portaria_no_107_-_nomeacao_zedenilde.docx.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4093/portaria_no_106_-_ferias_luis_filipe.docx.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4092/portaria_no_105_-_nomeacao_tamiris.docx.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4091/portaria_no_104-_nomeacao_rosinete.docx.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4090/portaria_no_103-_nomeacao_lorrayni.docx.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4089/portaria_no_102-_nomeacao_geovana.docx.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4088/portaria_no_101_-_exoneracao_servidor_-_elena.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4087/portaria_no_100_-_exonera_servidor_-_geovana.docx.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4086/portaria_no_099_-_exonera_servidora_-_suellen.docx.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4085/portaria_no_098_-_exonera_servidora_a_pedido_-_valeriana.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4084/portaria_no_097_-_nomeacao_servidor.docx.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4083/portaria_no_096_-_nomeia_servidor_junior.docx.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4082/portaria_no_095_-_exoneracao_luzenilda.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4081/portaria_no_094_-_nomeia_alberto_gestor_compras.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4080/portaria_no_093_-_nomeacao_de_responsavel_pelo_e-sic..docx.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4079/portaria_no_092_-_nomeacao_de_comissao_permanente_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4078/portaria_no_091_-_nomeia_pregoeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4077/portaria_no_090_-_ferias_fernanda.docx.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4076/portaria_no_089_-_ferias_eduardo.docx.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4075/portaria_no_088_-_ferias_claudineia.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4074/portaria_no_087_-_ferias_cilenez.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4073/portaria_no_086_-_ferias_celia.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4072/portaria_no_085_-_ferias_aline.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4071/portaria_no_084_-_concede_adicional_a_servidor.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4070/portaria_no_083_-_nomeacao_ricardo_carvalho.docx.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4069/portaria_no_082_-_exoneracao_gilberto.docx.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4068/portaria_no_081_-_exonera_carlos_henrique.docx.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4063/portaria_no_080_-_ferias_suellen.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4062/portaria_no_079_-_ferias_alessandra.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4061/portaria_no_078_-_ferias_albmar.docx.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4060/portaria_no_077-_licenca_maternidade_-_taynara.docx.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4059/portaria_no_076_-_exonera_servidora_a_pedido_-_juliene.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4058/portaria_no_075-_nomeacao_werike.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4057/portaria_no_074_-_nomeia_pregoeiro_2022.docx.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4056/portaria_no_073_-_ferias_rafael.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4055/portaria_no_072_-_ferias_gilberto.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4054/portaria_no_071_-_ferias_estefania.docx.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4053/portaria_no_070_-_ferias_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4052/portaria_no_069_-_ponto_facultativo.docx.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4051/portaria_no_068_-_nomeacao_-_karolaine.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4050/portaria_no_067-_exoneracao_e_nomeacao_maria_aparecida.docx.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4049/portaria_no_066_-_ferias_marcos_humberto.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4048/portaria_no_065-_ferias_lucas_pedrosa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4047/portaria_no_064_-_exonera_servidor_a_pedido_-_franklin.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4046/portaria_no_063_-_nomeia_servidora.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4045/portaria_no_062-_exonera_rutymilla.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4044/portaria_no_061-_designa_servidora_secretaria.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4043/portaria_no_060-_ferias_valdirene.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4042/portaria_no_059-_ferias_silvia.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4041/portaria_no_058-_ferias_renata.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4040/portaria_no_057-_exoneracao_e_nomeacao_drielly.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4035/portaria_no_056-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4034/portaria_no_055_-_nomeacao_-_elzinete.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3989/portaria_no_053_-_nomeacao_-_gilmara.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3990/portaria_no_054_-_nomeacao_-_lusinete.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3987/portaria_no_051_-_nomeacao_-_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3986/portaria_no_050_-_nomeacao_-_rutymila.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3985/portaria_no_049_-_nomeacao_-_wendely.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3984/portaria_no_048_-_nomeacao_-_drielly.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3983/portaria_no_047-_exoneracao_graciela.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3982/portaria_no_046_-_nomeacao_-_valeriana.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3981/portaria_no_045_-_nomeacao_-_luciana.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3980/portaria_no_044_-_nomeacao_-_karla.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3979/portaria_no_043_-_nomeacao_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3978/portaria_no_042_-_nomeacao_-_renato.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3977/portaria_no_041-_exoneracao_e_nomeacao_alberto.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3976/portaria_no_040_-_ferias_euripedes.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3975/portaria_no_039-_ferias_mykaela.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3974/portaria_no_038-_ferias_marcelo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3973/portaria_no_037-_ferias_walace.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3972/portaria_no_36-_exoneracao_samia.docx.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3971/portaria_no_035_-_ferias_alonso.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3970/portaria_no_034_-_ferias_maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3969/portaria_no_033_-_ferias_livia.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3967/portaria_no_032_-_ferias_rosilane.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3966/portaria_no_031-_ponto_facultativo_-_carnaval.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3965/untitled_20220916_084421.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3964/portaria_no_029-_in_geral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3963/portaria_no_028-_designa_servidor_secretaria_valdirene.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3962/portaria_no_027_-_exoneracao_drielly.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3961/portaria_no_025_-_exoneracao_lorrainy.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3960/portaria_no_023_-_exoneracao_sara.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3959/portaria_no_022_-_ferias_odilon.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3958/portaria_no_021-_ferias_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3957/portaria_no_020_-_ferias_graciela.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3956/portaria_no_019_-_ferias_ercilene.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3955/portaria_no_018_-_ferias_sheila.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3954/portaria_no_017_-_ferias_sara.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3953/portaria_no_016_-_ferias_sandra.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3952/portaria_no_015_-_ferias_patricia.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3951/portaria_no_014_-_ferias_murilo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3950/portaria_no_013_-_ferias_michele.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3949/portaria_no_012_-_ferias_marcia.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3948/portaria_no_011_-_ferias_lorrayni.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3947/portaria_no_010_-_ferias_juscelene.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3946/portaria_no_009_-_ferias_jamily.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3943/portaria_no_007_-_ferias_franklin.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3942/portaria_no_006_-_ferias_eloi.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3941/portaria_no_005_-_ferias_claudiano.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3940/portaria_no_004-_designa_servidora.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3988/portaria_no_052-_exoneracao_e_nomeacao_edna.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3945/portaria_no_008_-_nomeacao_-_assessoras_lico.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3939/portaria_no_003_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3938/portaria_no_002_-_nomeacao_da_comissao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3937/portaria_no_001_-_nomeacao_taynara.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/4095/portaria_no_109_-_paai_2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3913/portaria_no_108_-_nomeacao_de_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3936/portaria_no_107_-_exoneracao_ozilia.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3935/portaria_no_106_-_ferias_vanessa.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3934/portaria_no_105_-_ferias_salatiel.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3933/portaria_no_104_-_ferias_luzenilda.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3932/portaria_no_103_-_ferias_fabyano.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3931/portaria_no_102_-_ferias_elena.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3930/portaria_no_101-_ferias_david.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3929/portaria_no_100_-_ferias_anderson.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3928/portaria_no_099-_ferias_alberto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3927/portaria_no_098_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3926/portaria_no_097-_designa_servidor.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3925/portaria_no_096-_nomeacao_ozilia.docx.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3924/portaria_no_095_-_exoneracao_taynara.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3923/portaria_no_094_-_nomeacao_flaviana_vieira.docx.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3922/portaria_no_093_-_exoneracao_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3921/portaria_no_092-_licenca_maternidade_-_livia.docx.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3920/portaria_no_091_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3919/portaria_no_090_-_nomeacao_renan_valadao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3918/portaria_no_089_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3917/portaria_no_088_-_nomeacao_joel_goncalves.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3916/portaria_no_087-_nomeacao_-_gabriel.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3915/portaria_no_086_-_designa_comissao_de_pad.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3914/portaria_no_085-_designa_comissao_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3908/portaria_no_084-_exoneracao_moacir.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3907/portaria_no_083-_exonera_a_pedido_-_girlene.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3906/portaria_no_082_-_designa_servidor_-_fabyano.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3395/portaria_no_081-_covid-19_-_funcionamento_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3394/portaria_no_080-_designa_servidora_-_gleiciane_firme.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3393/portaria_no_079_-_exoneracao_gleiciane.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3392/portaria_no_078-_exoneracao_a_pedido_-_ricardo_souza.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3391/portaria_no_077_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3390/portaria_no_076_-_nomeacao_-_fernanda.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/2331/portaria_no_075_-_exoneracao_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1146/portaria_no_074-_designa_servidor.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1144/portaria_no_73-_ferias_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1143/portaria_no_072-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1140/portaria_no_071-_ponto_facultativo.docx.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1139/portaria_no_070-_licenca_maternidade_-_samia_marise.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1138/portaria_no_069-_nomeacao_-_gilberto_barteli.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1133/portaria_no_068_-_licenca_maternidade_girlene_ferreira.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1132/portaria_no_067_-_nomeia_pregoeiro_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/886/portaria_no_066-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/885/portaria_065-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/860/portaria_no_064-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/878/portaria_no_063_-_nomeacao_-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/877/portaria_no_062_-_exoneracao_helder_tabosa.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/876/portaria_no_061_-_nomeacao_-_drielly_secretaria.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/875/portaria_no_060-nomeacao-_marcos_humberto.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/874/portaria_no_059_-_exoneracao-_joao_floriano_martelo_stein.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/873/portaria_no_058_-_nomeacao_alberto_-_transparencia_setor_de_compras.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/872/portaria_no_057-_nomeacao_servidores_da_comissao_almoxarifado_-__luzenilda_estefania_e_suellem.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/871/portaria_no_056_-__nomeacao_-_helder_tabosa_delfino.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/870/portaria_no_055-_nomeacao_-_fabyano_correa_wagner_-_e-sic..pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/869/portaria_no_054_-__nomeacao-_livia_stein.docx.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/868/portaria_no_053_-_exoneracao_maria_rita_almeida_moraes_araujo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/867/portaria_no_052_-_portaria_ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/866/portaria_no_051_-_nomeacao_-_edna_aparecida.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/865/portaria_no_050_-_nomeacao_-_assessores_jose_roberto_albmar_medeiros.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/864/portaria_no_049-_ferias_vanessa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/863/portaria_no_048_-_exoneracao_e_nomeacao_pammela.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/862/portaria_no_047_-_exoneracao_-_biriba.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/861/portaria_no_046_-_exoneracao_-_assessor_jose_roberto_fabricio.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/859/portaria_no_045_-_nomeacao_-_ercilene.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/857/portaria_no_044_-_nomeacao_-_assessores_jose_roberto_samia.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/856/portaria_no_043_-_nomeacao_-_assessores_clovis_moacir_carlos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/855/portaria_no_042_-_nomeacao_-_renata_martinho_assessora_bidim.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/854/portaria_no_041-_nomeacao_-_assessores_juscelino_joao_floriano.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/853/portaria_no_040_-_nomeacao_-_assessor_alderino.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/852/portaria_no_039-_adicional_por_tempo_de_servico_geovana.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/851/portaria_no_038_-_suspencao_de_ferias_-_alberto.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/849/portaria_no_037_-_suspencao_de_ferias_-anderson.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/848/portaria_no_036_-_nomeacao_-lucas_alves_assessor_bidim.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/847/portaria_no_035_-_nomeacao_-_euripedes.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/846/portaria_no_034-_ferias_alberto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/845/portaria_no_033-_ferias_anderson.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/844/portaria_no_032_-_nomeacao_-_assessores_leandro_graciela.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/843/portaria_no_031_-_nomeacao_-_assessores_jose_roberto_michele.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/842/portaria_no_030_-_nomeacao_servidores_pamella_gleiciane_e_taynara_iris.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/841/portaria_no_029_-_nomeacao_-_maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/840/portaria_no_028_-_exoneracao_servidores_guilhermina_nete_leni_e_tiana.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/839/portaria_no_027_-_exoneracao_adriana.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/838/portaria_no_026_-_nomeacao_-_assessores_juscelino_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/837/portaria_no_025_-_nomeacao_-_assessores_aprigio_sheila.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/836/portaria_no_024-_nomeacao_-_assessora_juscelino_henck_mykaela.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/835/portaria_no_023-_nomeacao_-_assessores_sueli_alessandra_e.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/834/portaria_no_022_-_nomeacao_-_assessores_edmar.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/833/portaria_no_021_-_nomeacao_-_drielly.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/832/portaria_no_020_-_nomeacao_-_assessores_alderino.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/831/portaria_no_019_-_nomeacao_-_assessores_jose_roberto.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/830/portaria_no_018_-_nomeacao_-_assessores_aprigio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/829/portaria_no_017_-_nomeacao_-_assessores_valmir.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/828/portaria_no_016_-_comissao_de_levantamento_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/827/portaria_no_015_-_comissao_permanente_de_licitacao_2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/826/portaria_no_014_-_nomeacao_servidores_suellen_rosilana_rafael.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/825/portaria_no_013_-_exoneracao_aldeny_alves.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/824/portaria_no_012_-_nomeacao_-_assessores_clovis.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/823/portaria_no_011_-_nomeacao_-_assessores_eliseu.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/822/portaria_no_010_-_nomeacao_-_assessores_leandro.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/821/portaria_no_009_-_nomeacao_-_assessores_liu.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/820/portaria_no_008_-_nomeacao_-_assessoras_lico.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/819/portaria_no_007_-_nomeacao_-_lorrayni_assessora_bidim.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/818/portaria_no_006_-_nomeacao_servidores_david_estefania_geovana_valdirene_elena_alonso_e_mariana.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/817/portaria_no_005_-_exoneracao_e_nomeacao_luis_filipe.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/816/portaria_no_004_-_nomeacao_-_sabrina_schimidt.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/815/portaria_no_003_-_nomeacao_-_fabyano_wagner.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/814/portaria_no_002_-_exoneracao_servidores_ana_paula_marcones_matheus_soares_carol_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/813/portaria_no_001-_designa_servidor_secretaria_salatiel.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/3944/portaria_no_115_-_paai_2021.docx.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/850/portaria_114-2020_-_sistema_de_contadoria_-cronograma_paramentos.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/802/portaria_no_113_-_exoneracao_-_matheus_tiburcio.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/801/portaria_no_112_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/800/portaria_no_111_-_exoneracao_assessores_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/799/portaria_no_110_-_exoneracao_laysa.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/798/portaria_no_109_-_exoneracao_servidores.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/797/portaria_no_108_-_exoneracao_ludmilla_alves.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/796/portaria_no_107_-_ferias_sara.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/795/portaria_no_106_-_exoneracao_-_fabyano_wagner.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/794/portaria_no_105_-_nomeacao_-_gilberto_barteli.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/791/portaria_no_104_-_exoneracao_e_nomeacao_salatiel.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/790/portaria_no_103_-_exoneracao_jayne.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/789/portaria_no_102_-_exoneracao_rosiara.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/788/portaria_no_101_-_premio_incentivo_rosinha_alves.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/787/portaria_no_100_-_exoneracao_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/786/portaria_no_099_-_exoneracao_-_jurandir.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/785/portaria_no_098_-_ferias_klayver_max.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/784/portaria_no_097_-_ferias_aline_celia_maria.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/783/portaria_no_096_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/782/portaria_no_095_-_ferias_isac_marques.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/781/portaria_no_094_-_ferias_aline_victer.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/780/portaria_no_093_-_ferias_elena_dalpra.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/779/portaria_no_092_-_ferias_e_premio_incentivo_claudineia_rafasque.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/778/portaria_no_091-_ferias_e_premio_incentivo_marcos_rogerio.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/777/portaria_no_090_-_ferias_marcia.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/776/portaria_no_089_-_ferias_e_premio_incentivo_alessandra_marcia_silverio_agostinho.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/775/portaria_no_088_-_ferias_e_premio_incentivo_laysa_leito_cachoeiro.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/774/portaria_no_087_-_ferias_jayne_cardoso.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/773/portaria_no_086_-_ferias_e_premio_incentivo_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/772/portaria_no_085_-_designa_servidora_maria_rita_para_secretaria_comissao_de_licitacao.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/766/portaria_no_084-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/765/portaria_no_083_-_ferias_dinha.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/764/portaria_no_082_-_ferias_e_premio_incentivo_brena_coutinho.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/763/portaria_no_081_-filype_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/762/portaria_no_080_-_josiara_faqueres.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/761/portaria_no_079_-_ferias_tiana.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/760/portaria_no_078_-_designa_servidora_ludimila_para_responder_como_secretario_legislativo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/759/portaria_no_077_-_nomeacao_-_alessandro.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/758/portaria_no_076_-_ferias_fabiano_biriba.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/757/portaria_no_075_-_exoneracao_-_joao.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/756/portaria_no_074_-_nomeacao_-_girlene.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/755/portaria_no_073_-_ferias_rosiara.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/754/portaria_no_072-_designa_servidor_anderson.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/753/portaria_no_071_-_designa_servidora_ludimila_para_responder_como_secretario_legislativo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/752/portaria_no_070_-_paai_2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/751/portaria_no_069_-_ferias_carlos_roberto_buger.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/750/portaria_no_068_-_exoneracao_-_lidiane.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/749/portaria_no_067_-_ferias_caroline_kefler.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/739/portaria_no_066_-_nomeacao_-_andressa_lopes.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/738/portaria_no_065_-_ferias_e_premio_incentivo_layandra_santana.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/737/portaria_no_064_-_ferias_maria_nete.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/736/portaria_no_063_-_licenca_maternidade_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/735/portaria_no_062_-_nomeacao_-_ludmilla_leite.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/734/portaria_no_061_-_regras_encerramento_de_mandato.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/733/portaria_no_060_-_regras_atuacao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/730/portaria_no_059-_covid-19_-_funcionamento_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/729/portaria_no_058_-_designa_servidor_para_responder_como_diretor_legislativo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/728/portaria_no_057_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/727/portaria_no_056_-_ferias_e_premio_incentivo_renata_martinho.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/726/portaria_no_055_-_ferias_e_premio_incentivo_jorge_gomes.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/725/portaria_no_054-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/724/portaria_no_053_-_ferias_e_premio_incentivo_nivaldo_teles.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/723/portaria_no_052_-_ferias_e_premio_incentivo_sidineia.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/722/portaria_no_051_-_ferias_e_premio_incentivo_cilenez.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/721/portaria_no_050_-_premio_incentivo_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/720/portaria_no_049_-_premio_incentivo_marcones.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/719/portaria_no_048-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/718/portaria_no_047_-_ferias_e_premio_incentivo_gabriely_loose.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/717/portaria_no_046_-_ferias_e_premio_incentivo_vanilda.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/716/portaria_no_045_-_ferias_e_premio_incentivo_marcelo_nunes.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/715/portaria_no_044_-_premio_incentivo_-_dinha.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/714/portaria_no_043-_ferias_e_premio_incentivo_matheus_tiburcio.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/713/portaria_no_042_-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/712/portaria_no_041_-_ferias_maria_odete.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/650/portaria_no_040_-_exoneracao_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/649/portaria_no_039_-_ferias_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/648/portaria_no_038_-_premio_incentivo_-_aldeny.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/647/portaria_no_037_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/646/portaria_no_036_-_exoneracao_-eliseu.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/645/portaria_no_035_-_ferias_e_premio_incentivo_lidiane_candido.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/643/portaria_no_034_-_premio_incentivo_e_adicional_-_leni.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/642/portaria_no_033_-_premio_incentivo_e_adicional_-_carol.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/641/portaria_no_032_-_premio_incentivo_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/640/portaria_no_031_-_premio_incentivo_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/639/portaria_no_030_-_premio_incentivo_-_vanessa.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/638/portaria_no_029_-_premio_incentivo_-_alberto.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/637/portaria_no_028_-_premio_incentivo_-_salatiel.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/636/portaria_no_027_-_premio_incentivo_-_luis_filipe.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/635/portaria_no_026_-_premio_incentivo_-_sebastiana.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/634/portaria_no_025_-_premio_incentivo_-_ivanete.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/633/portaria_no_024_-_covid-19-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/618/portaria_no_023_-_nomeacao_-_edna_aparecida.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/617/portaria_no_022_-_exoneracao_-tina.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/615/portaria_no_21_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/614/portaria_no_020-_premio_incentimo_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/613/portaria_no_019-_premio_incentimo_-_rosiara.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/612/portaria_no_018-_premio_incentimo_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/611/portaria_no_017_-_premio_incentimo_-_jurandir.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/610/portaria_no_016_-_licenca_maternidade_josiara.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/609/portaria_no_015_-_comissao_de_levantamento_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/608/portaria_no_014_-_nomeacao_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/607/portaria_no_013_-_exoneracao_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/605/portaria_no_012-_suspencao_de_ferias_-_fabyano-anderson-marcone.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/603/portaria_no_011_-_nomeacao_-_amanda.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/599/portaria_no_010_-_premio_incentimo_-_adriana_santana.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/598/portaria_no_009_-_ferias_marcones_freitas_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/597/portaria_no_008_-_exoneracao_-_rosimeire.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/596/portaria_no_007_-_nomeacao_-_josilene.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/595/portaria_no_006-_ferias_fabyano_correa_wagner.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/594/portaria_no_005-_ferias_anderson_johanson.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/593/portaria_no_004_-_nomeia_pregoeiro_2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/592/portaria_no_003_-_comissao_permanente_de_licitacao_2020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/591/portaria_no_002_-_exoneracao_-_girlene.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/590/portaria_no_001-_ferias_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/587/portaria_no_143_-_nomeacao_-jackeline_plantikow.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/579/portaria_no_142_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/578/portaria_no_141_-_ferias_e_premio_incentivo_rosimeire_langamer.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/575/portaria_no_140_-_indicacao_responsavel_pela_sapl.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/574/portaria_no_139-_designa_servidor_secretaria_salatiel_1.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/572/portaria_no_138_-_premio_incentimo_-marcones.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/571/portaria_no_137_-_ferias_eliseu.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/570/portaria_no_136-_ferias_sandra_elena.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/569/portaria_no_135-_ferias_lucas_pedrosa.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/568/portaria_no_134-_ferias_alessandra.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/567/portaria_no_133-_ferias_guilhermina.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/566/portaria_no_132-_ferias_vanessa.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/565/portaria_no_131-_ferias_carol.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/564/portaria_no_130_-_nomeacao_-_aldeny_alves.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/563/portaria_no_129_-_exoneracao_-_aldeny-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/562/portaria_no_128-_comisao_levatamento_de_bens_de_almoxarifado-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/559/portaria_no_127_-_ferias_e_premio_incentivo_isac_marques.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/558/portaria_no_126_-_nomeacao_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/557/portaria_no_125_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/556/portaria_no_124_-_ferias_e_premio_incentivo_claudineia_rafasque.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/553/portaria_no_123_-_exoneracao_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/552/portaria_no_122_-_nomeacao_-_kleidson_pimentel.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/551/portaria_no_121-_suspencao_de_ferias_-_fabyano.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/542/portaria_no_120_-_nomeacao_-aline_victer.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/541/portaria_no_119_-_exoneracao_-_levi_quirino.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/540/portaria_no_118_-_exoneracao_-_silivia_maria.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/538/portaria_no_117-_exeneracao_e_nomeacao-_matheus_leal.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/524/portaria_no_116-_ferias_rosiara-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/539/portaria_no_115-_ferias_leni__-_duplicada.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/375/portaria_no_114-_ferias_leni.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/374/portaria_no_113_-_ferias_fabyano.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/373/portaria_no_112_-_ferias_adriana.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/372/portaria_no_111-_comisao_levatamento_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/371/portaria_no_110_-_ferias_dinha.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/370/portaria_no_109_-_ferias_e_premio_incentivo_silvia_equer.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/369/portaria_no_108_-_ferias_e_premio_incentivo_rogerinho.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/368/portaria_no_107-_adicional_por_tempo_aldeny.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/367/portaria_no_106_-_ferias_e_premio_incentivo_charlene.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/366/portaria_no_105_-_ferias_e_premio_incentivo_maria_kill.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/329/portaria_no_104_-_exoneracao_-igor.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/328/portaria_no_103_-_nomeacao_-vicentina.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/327/portaria_no_102_-_exoneracao_-_franciele_moraes.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/322/portaria_no_101_-_nomeacao_-marcia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/320/portaria_no_100_-_nomeacao_-_lucas_neves.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/319/portaria_no_099_-_nomeacao_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/318/portaria_no_098_-_exoneracao_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/317/portaria_no_097_-_exoneracao_-_biriba.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/316/portaria_no_096_-_nomeacao_-_josiara.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/315/portaria_no_095_-_nomeacao_-_fylipe.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/314/portaria_no_094_-_nomeacao_-_matheus_soares_leal.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/313/portaria_no_093_-_revoga_portarias_dinha.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/312/portaria_no_092_-_designa_servidor_secretaria_eliseu.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/311/portaria_no_091_-_exonera_servidor-_albmar.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/287/portaria_no_090_-_premio_incentimo_-eliseu.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/286/portaria_no_089_-_premio_incentimo_-_igor_zilton_dos__xr9EH37.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/285/portaria_no_088-_ferias_e_premio_incentivo_marcelia_zibel.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/284/portaria_no_087-_ferias_e_premio_incentivo_celia_mari_YRpBxuD.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/279/portaria_no_086_-_nomeacao_-_franciele_moraes.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/278/portaria_no_085_-_substitui_servidor_-_buge.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/277/portaria_no_084_-_exoneracao_-_tina.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/276/portaria_no_083_-_licenca_maternidade_carol.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/275/portaria_no_082_-_designa_servidor_secretaria_eliseu.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/274/portaria_no_081_-_exoneracao_-_mickezie.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/273/portaria_no_080_-_nomeacao_-_klayver.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/272/portaria_no_079_-_nomeacao_-_jayne_cardoso.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/271/portaria_no_078_-_ferias_sebastiana_caetano_ferreira_dias.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/270/portaria_no_077-_ferias_e_premio_incentivo_girlene.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/269/portaria_no_076_-_ferias_e_premio_incentivo_elena_dalpra.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/247/portaria_no_075_-_carta_de_intencao_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/246/portaria_no_074_-_ferias_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/245/portaria_no_073_-_ferias_e_premio_incentivo_brena.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/244/portaria_no_072_-_ferias_e_premio_incentivo_layandra__Ijr8D54.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/243/portaria_no_071_-_ferias_e_premio_incentivo_laysa_leite.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/242/portaria_no_070_-_ferias_dinha.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/241/portaria_no_069_-_exoneracao_-_hingrydd_quirino_westphal.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/231/portaria_no_068_-_exonera_e_nomeia_servidor_salatiel.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/230/portaria_no_067_-_ferias_e_premio_incentivo_sidineia_monteiro.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/229/portaria_no_066_-_ferias_e_premio_incentivo_renata_martinho.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/228/portaria_no_065_-_ferias_e_premio_incentivo_daniel_da_costa.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/227/portaria_no_064_-_ferias_alberto_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/226/portaria_no_063_-_premio_incentimo_-_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/225/portaria_no_062_-_premio_incentimo_-jurandir.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/224/portaria_no_061_-_nomeacao_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/223/portaria_no_060_-_nomeacao_-_hingrydd_quirino.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/222/portaria_no_059_-_exoneracao_-_thamyris_amaral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/221/portaria_no_058_-_ferias_e_premio_incentivo_-_mickezie.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/220/portaria_no_057_-_ferias_e_premio_incentivo_vanilda_soares.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/219/portaria_no_056_-_ferias_e_premio_incentivo_tales_amorim.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/218/portaria_no_055_-_ferias_e_premio_incentivo_cilenez_ortelan.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/217/portaria_no_054_-_ferias_e_premio_incentivo_jorge_gom_hbFNEth.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/216/portaria_no_053_-_premio_incentimo_-dinha.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/215/portaria_no_052_-_premio_incentimo_-aldeny.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/214/portaria_no_051-_instrucao_normativa_protocolo.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/213/portaria_no_050_-_indicacao_responsavel_pelo_e-sic.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/212/portaria_no_049-_servico_extra_dinha.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/211/portaria_no_048_-_nomeacao_-_matheus_tiburcio.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/210/portaria_no_047_-_ferias_e_premio_incentivo_nivaldo_t_p40clth.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/209/portaria_no_046_-_nomeacao_dinha_secretaria.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/208/portaria_no_045_-_exonera_servidor-_matheus.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/207/portaria_no_044_-_ferias__-maria_odete.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/206/portaria_no_043_-_premio_incentimo_-lucas.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/205/portaria_no_042_-_premio_incentimo_-_gabriely.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/204/portaria_no_041_-_premio_incentimo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/268/portaria_no_040_-.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/267/portaria_no_039_-.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/266/portaria_no_038_-.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/265/portaria_no_037_-.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/264/portaria_no_036_-.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/263/portaria_no_035_-.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/262/portaria_no_034_-.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/261/portaria_no_033_-.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/260/portaria_no_032_-.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/259/portaria_no_031_-.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/258/portaria_no_030_-.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/257/portaria_no_029_-.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/256/portaria_no_028_-.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/255/portaria_no_027_-.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/254/portaria_no_026_-.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/253/portaria_no_025_-.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/240/portaria_no_024_-_premio_incentivo_caroline_kefler.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/239/portaria_no_023_-_premio_incentivo_vanessa_soares.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/238/portaria_no_022_-_nomeia_servidor_jurandir_geovani_de_souza.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/203/portaria_no_021_-_exoneracao_-_maria_do_perpetuo.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/202/portaria_no_020_-_nomeacao_-_rosilane.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/201/portaria_no_019_-_exoneracao_tubarao.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/252/portaria_18-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/200/portaria_no_017_-_nomeacao_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/199/portaria_no_016_-_nomeacao_-_fabiano_canuto.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/198/portaria_no_015_-_suspencao_de_ferias_-_fabyano_e_anderson.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/197/portaria_no_014_-_nomeacao_-_albmar.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/196/portaria_no_013_-_premio_incentimo_-_girlene.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/195/portaria_no_012_-_premio_incentimo_-_rosiara.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/194/portaria_no_011_-_premio_incentimo_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/193/portaria_no_010_-_premio_incentimo_-_fabyano.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/251/portaria_9-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/192/portaria_no_008_-_exonera_servidor.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/250/portaria_no_007_-.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/191/portaria_no_006_-_prestacao_de_servicos_ordinarios.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/248/portaria_5-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/249/portaria_4-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/190/portaria_no_003_-_nomeacao_de_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/189/portaria_no_002_-_comissao_permanente_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/188/portaria_no_001_-_designa_servidora_secretaria.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2017/4626/portaria_63-_altera_a_portaria_035-2015.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2015/4627/portaria__35-2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4857/portaria_no_126-_assiduidade_alessandra.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4856/portaria_no_125-_assiduidade_edna.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4855/portaria_no_124-_quinquenio_e_assiduidade_estefania.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4854/portaria_no_123-_quinquenio_e_assiduidade_gabriele.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4853/portaria_no_122-_quinquenio_e_assiduidade_odilon.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4852/portaria_no_121-_quinquenio_marcia.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4851/portaria_no_120-_ferias_servidores_novembro.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4850/portaria_no_119-_quinquenio_ercilene.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4849/portaria_no_118-_ponto_facultativo_dia_do_servidor_publico.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4836/portaria_no_116-_ferias_servidores_outubro.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4834/portaria_no_115-_ferias_servidores_setembro.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4813/portaria_no_114-_nomeacao_comissao_poc.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4812/portaria_no_113-_nomeacao_jakelline.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4811/portaria_no_112-_ferias_albmar_-_estefania_-_marcia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4810/portaria_no_111-_nomeacao_luana.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4809/portaria_no_110-_exoneracao_darzila_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4808/portaria_no_109-_exoneracao_darzila_de_fatima.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4807/portaria_no_108-_nomeacao_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4806/portaria_no_107-_retificadora_gilberto.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4805/portaria_no_106-_ferias_edna_-_fernanda_-_gilmara.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4804/portaria_no_105-_ferias_carlos_-_salatiel_e_rafael.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4803/portaria_no_104-_quinquenio_gilberto.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4802/portaria_no_103-_assiduidade_rosilane.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4801/portaria_no_102-_quinquenio_rafael.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4800/portaria_no_101-_assiduidade_gilmara.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4799/portaria_no_100-_quinquenio_gilmara.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4798/portaria_no_099-_assiduidade_alonso.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4797/portaria_no_098-_quinquenio_alonso.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4796/portaria_no_097-_assiduidade_livia.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4795/portaria_no_096-_quinquenio_adriana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4794/portaria_no_095-_quinquenio_taynara.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4793/portaria_no_094-_assiduidade_taynara.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4792/portaria_no_093-_assiduidade_alberto.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4791/portaria_no_092-_nomeacao_rafael.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4790/portaria_no_091-_exoneracao_geovana.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4789/portaria_no_090-_ferias_gabriely.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4788/portaria_no_089-_quinquenio_sabrina.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4784/portaria_no_088-_assiduidade_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4780/portaria_no_087-_ponto_facultativo_solo_espirito_santense_e_corpus_christi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4778/portaria_no_086-_ferias_ariele_e_elzinete.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4777/portaria_no_085-_quinquenio_rosilane.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4776/portaria_no_084-_quinquenio_edna.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4775/portaria_no_083-_quinquenio_juliene.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4774/portaria_no_082-_quinquenio_salatiel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4773/portaria_no_081-_assiduidade_anderson.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4772/portaria_no_080-_assiduidade_salatiel.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4770/portaria_no_079-_ferias_alexandre.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4769/portaria_no_078-_nomeacao_suellen.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4768/portaria_no_077-_exoneracao_maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4767/portaria_no_076-_licenca_maternidade_valdirene.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4766/portaria_no_075-_quinquenio_gilsani.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4759/portaria_no_074-_nomeacao_adriana.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4758/portaria_no_073-_demissao.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4757/portaria_no_072_-_nomeacao_da_comissao_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4745/portaria_no_071-_nomeacao_gilsani.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4744/portaria_no_070-_exoneracao-nomeacao_livia.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4743/portaria_no_069-_exoneracao_pammela.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4742/portaria_no_068-_premio_incentivo_rosilane.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4741/portaria_no_067-_premio_incentivo_isaac.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4739/portaria_no_066-_nomeacao_brena.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4738/portaria_no_065_-_nomeacao_da_comissao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4737/portaria_no_064_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4736/portaria_no_063-_premio_incentivo_fernanda.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4735/portaria_no_062-_licenca_maternidade_gabriely.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4734/portaria_no_061-_premio_incentivo_gabriele.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4733/portaria_no_060-_premio_incentivo_sandra.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4732/portaria_no_059-_premio_incentivo_juscelene.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4731/portaria_no_058-_premio_incentivo_alonso.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4730/portaria_no_057-_premio_incentivo_maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4729/portaria_no_056-_premio_incentivo_albmar.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4726/portaria_no_055-_ferias_rosilane.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4725/portaria_no_054-_ferias_ercilene.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4724/portaria_no_053-_atualizacao_do_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4723/portaria_no_052-_quinquenio_albmar.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4713/portaria_no_051-_ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4712/portaria_no_050-_nomeacao_willam.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4711/portaria_no_049-_nomeacao_nicolly.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4710/portaria_no_048-_portaria_agente_de_contratacao_e_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4709/portaria_no_047-_nomeacao_keila.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4708/portaria_no_046-_exoneracao_alonso.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4707/portaria_no_045-_exoneracao_mariano.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4706/portaria_no_044-_nomeacao_gilberto.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4705/portaria_no_043-_exoneracao_fabyano.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4704/portaria_no_042-_nomeacao_luiz_filipe.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4703/portaria_no_041-_premio_incentivo_taynara.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4702/portaria_no_040-_premio_incentivo_david.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4701/portaria_no_039-_premio_incentivo_silvia.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4700/portaria_no_038-_premio_adicional_tempo_de_servico_alessandra.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4699/portaria_no_037-_premio_adicional_tempo_de_servico_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4698/portaria_no_036-_premio_incentivo_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4697/portaria_no_035-_premio_incentivo_marcia.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4696/portaria_no_034-_premio_incentivo_yuri.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4695/portaria_no_033-_premio_incentivo_alessandra.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4694/portaria_no_032-_premio_incentivo_werike.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4693/portaria_no_031-_premio_incentivo_jamily.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4692/portaria_no_030-_premio_incentivo_livia.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4691/portaria_no_029-_premio_incentivo_renan.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4690/portaria_no_028-_premio_incentivo_valdirene.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4689/portaria_no_027-_premio_incentivo_geovana.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4688/portaria_no_026-_premio_incentivo_elena.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4687/portaria_no_025-_premio_incentivo_rafael.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4686/portaria_no_024-_premio_incentivo_odilon.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4685/portaria_no_023-_premio_incentivo_celia.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4684/portaria_no_022-_exoneracao_ze_neto.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4683/portaria_no_021-_exoneracao_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4681/portaria_no_020-_premio_incentivo_ercilene_-_dias.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4680/portaria_no_019-_premio_incentivo_e_quinquenio_alberto_e_estefania.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4679/portaria_no_018-_premio_incentivo_edna.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4678/portaria_no_017-_premio_incentivo_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4677/portaria_no_016-_premio_incentivo_aline.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4676/portaria_no_015-_premio_incentivo_eduardo.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4675/portaria_no_014-_premio_incentivo_claudineia.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4674/portaria_no_013-_quinquenio_anderson.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4673/portaria_no_012-_premio_incentivo_anderson_sabrina_e_pammela.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4672/portaria_no_011-_premio_incentivo_fabyano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4671/portaria_no_010-_premio_incentivo_salatiel.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4670/portaria_no_009-_calendario_oficial_2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4669/portaria_no_008-_nomeacao_claudiano.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4668/portaria_no_007-_exoneracao_edneia.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4667/portaria_no_006-_premio_incentivo_rosilane.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4666/portaria_no_005-_nomeacao_raquel.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4665/portaria_no_004-_portaria_agente_de_contratacao_e_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4664/portaria_no_003-_nomeacao_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4663/portaria_no_002-_nomeacao_giovane.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2024/4662/portaria_no_001-_exoneracao_patricia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4661/portaria_no_145-_plano_de_contratacoes_anuais_2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4660/portaria_no_144-_ferias_taynara.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4659/portaria_no_143-_ferias_gabriele.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4658/portaria_no_142-_ferias_david.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4657/portaria_no_141-_ferias_alonso.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4656/portaria_no_140-_ferias_alberto.docx.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4645/portaria_no_139-_paa_2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4644/portaria_no_138-_ponto_inicio_de_ano.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4643/portaria_no_137-_exoneracao_a_pedido_milena_de_jesus.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4642/portaria_no_136-_exoneracao_douglas.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4641/portaria_no_135-_abono.docx.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4640/portaria_no_134-_ferias_livia.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4639/portaria_no_133-_nomeacao_milena.docx.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4638/portaria_no_132_-_nomeacao_da_comissao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4637/portaria_no_131-_exoneracao_a_pedido_maria_carolaine.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4628/portaria_no_130-_ponto_facultativo_finados.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4619/portaria_no_129_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4618/portaria_no_128-_ponto_facultativo_nossa_senhora.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4617/portaria_no_127-_nomeacao_marieta.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4616/portaria_no_126-_exoneracao_a_pedido_sheila.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4615/portaria_no_125-_nomeacao_valeria_-_alderino.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4614/portaria_no_124-_alteracao_de_portaria_017_e_087-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4613/portaria_no_123-_ponto_facultativo_independencia-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4612/portaria_no_122-_nomeacao_odilon-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4611/portaria_no_121-_exoneracao_a_pedido_drielly-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4610/portaria_no_120-_premio_incentivo_gleiciane_2-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4608/portaria_no_119-_disciplina_procedimentos_ir-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4606/portaria_no_118-_ferias_drielly.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4605/portaria_no_117-_ferias_alonso.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4363/portaria_no_116_-_designa_servidora_juliene_tesouraria.docx.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4362/portaria_no_115-_nomeacao_juliene.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4352/portaria_no_114-_exoneracao_a_pedido_euripedes.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4351/portaria_no_113-_designacao_equipe_procuradoria.docx.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4350/portaria_no_112-_designacao_equipe_direcao_legislativa.docx.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4349/portaria_no_111-_licenca_maternidade_livia.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4348/portaria_no_110-_exoneracao_e_nomeacao_pammela.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4295/portaria_no_109-_nomeacao_lorrayni.docx.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4293/portaria_no_108-_luto_drielly.docx.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4292/portaria_no_107-_ferias_gilmara.docx.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4291/portaria_no_106-_ferias_edna.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4290/portaria_no_105-_ferias_ercilene.docx.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4289/portaria_no_104-_ferias_rosilane.docx.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4288/portaria_no_103-_ferias_estefania.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4287/portaria_no_102-_ferias_carlos_buger.docx.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4286/portaria_no_101-_exoneracao_a_pedido_renata.docx.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4285/portaria_no_100-_ponto_facultativo_sao_pedro.docx.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4284/portaria_no_099-_nomeacao_mariano.docx.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4281/portaria_no_098-_nomeacao_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4280/portaria_no_097-_ponto_facultativo_corpus_christi.docx.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4279/portaria_no_096-_nomeacao_darzila.docx.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4278/portaria_no_095-_nomeacao_herlon.docx.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4276/portaria_no_095-_nomeacao_herlon.docx.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4275/portaria_no_093-_exoneracao_a_pedido_zedenilde.docx.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4270/portaria_no_092-_licenca_casamento_pammela.docx.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4269/portaria_no_091-_ponto_facultativo_solo_espirito_santense.docx.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4268/portaria_no_090-_nomeacao_douglas.docx.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4267/portaria_no_089-_premio_incentivo_drielly.docx.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4266/portaria_no_088-_premio_incentivo_elzinete.docx.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4265/portaria_no_087-_alteracao_de_portaria.docx.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4264/portaria_no_086-_nomeacao_sirlei.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4263/portaria_no_085-_exonera_servidora_karolaine.docx.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4262/portaria_no_084-_nomeacao_assessor_edmar.docx.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4261/portaria_no_083-_nomeacao_assessor_juscelino.docx.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4260/portaria_no_082-_nomeacao_assessores_clovis.docx.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4259/portaria_no_081-_nomeacao_assessores_alcebiades.docx.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4258/portaria_no_080-_revoga-se_portaria_alberto_ferias.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4257/portaria_no_079-_reenquadramento_servidor.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4256/portaria_no_078-_nomeacao_assessores_edmar.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4255/portaria_no_077-_nomeacao_assessores_clovis.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4254/portaria_no_076-_nomeacao_assessores_eliseu.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4253/portaria_no_075-_nomeacao_assessores_leandro.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4252/portaria_no_074-_nomeacao_assessores_aprigio.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4251/portaria_no_073-_nomeacao_assessores_valmir.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4250/portaria_no_072-_nomeacao_assessores_juscelino.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4249/portaria_no_071-_nomeacao_assessores_alderino.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4248/portaria_no_070-_nomeacao_assessores_sueli.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4247/portaria_no_069-_nomeacao_assessores_jose_roberto.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4246/portaria_no_068-_nomeacao_assessores_lico.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4245/portaria_no_067-_nomeacao_assessores_alcebiades.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4244/portaria_no_066-_nomeacao_assessores_liu.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4243/portaria_no_065_-_premio_incentivo_gilmara.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4242/portaria_no_064_-_premio_incentivo_livia.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4241/portaria_no_063-_premio_incentivo_jamily.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4240/portaria_no_062_-_premio_incentivo_renan.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4239/portaria_no_061_-_premio_incentivo_walasse.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4238/portaria_no_060-_premio_incentivo_fernanda.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4237/portaria_no_059-_ferias_de_alberto.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4236/portaria_no_058_-_exonera_e_designa_servidora-_gleiciane_firme.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4235/portaria_no_057-_exoneracao_assessores.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4234/portaria_no_056-_exoneracao_e_nomeacao_servidores_direcao.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4233/portaria_no_055-_nomeacao_maria_carolaine.docx.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4232/portaria_no_054-_exoneracao_e_nomeacao_rafael.docx.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4231/portaria_no_053-_nomeacao_leticia.docx.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4230/portaria_no_052-_exoneracao_a_pedido_luis_filipe.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4229/portaria_no_051-_exonera_servidora-_rosinete.docx.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4228/portaria_no_050-_premio_incentivo_e_quinquenio_patricia.docx.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4227/portaria_no_049-quinquenio_claudineia.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4226/portaria_no_048-_premio_incentivo_murilo.docx.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4225/portaria_no_047-_premio_incentivo_sheila.docx.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4224/portaria_no_046-_premio_incentivo_silvia.docx.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4223/portaria_no_045-_atualizacao_do_auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4222/portaria_no_044-_nomeacao_alexandre.docx.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4221/portaria_no_043-_nomeacao_jose_neto.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4220/portaria_no_042-_premio_incentivo_euripedes.docx.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4219/portaria_no_041-_exoneracao_a_pedido_cilenez.docx.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4218/portaria_no_040-_revoga-se_portaria_livia_ferias.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4217/portaria_no_039-_premio_incentivo_sandra.docx.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4216/portaria_no_038-_premio_incentivo_juscelene.docx.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4215/portaria_no_037-_premio_incentivo_celia.docx.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4214/portaria_no_036-_premio_incentivo_cilenez.docx.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4213/portaria_no_035-_premio_incentivo_eduardo.docx.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4212/portaria_no_034-_premio_incentivo_aline.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4211/portaria_no_033-_premio_incentivo_marcia.docx.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4209/portaria_no_031-_nomeacao_vinycius.docx.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4202/portaria_no_024-_exoneracao_gabriel.docx.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4208/portaria_no_030-_ferias_flaviana.docx.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4207/portaria_no_029-_ferias_renata.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4206/portaria_no_028-_ferias_silvia.docx.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4205/portaria_no_027-_ferias_odilon.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4204/portaria_no_026-_ferias_livia.docx.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4203/portaria_no_025-_ferias_valdirene.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4185/portaria_no_023-_ponto_facultativo_carnaval.docx.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4184/portaria_no_022-_exonera_servidora_a_pedido_-_luciana_montebeller.docx.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4183/portaria_no_021-_nomeacao_guilhermina.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4182/portaria_no_020-_ferias_walasse.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4181/portaria_no_019-_ferias_patricia_sanches.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4180/portaria_no_018-_ferias_lucas_pedrosa.docx.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4179/portaria_no_017-_portaria_agente_de_contratacao_e_pregoeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4178/portaria_no_016-_premio_incentivo_alessandra.docx.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4177/portaria_no_015-_premio_incentivo_alonso.docx.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4176/portaria_no_014-_premio_incentivo_ercilene.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4175/portaria_no_013-_premio_incentivo_taynara.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4165/portaria_no_012-_premio_incentivo_estefania.docx.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4162/portaria_no_009-_premio_incentivo_edna.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4161/portaria_no_008-_premio_incentivo_rafael.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4160/portaria_no_007_-_interrompe_ferias.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4159/portaria_no_006-quinquenio_cilenez.docx.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4158/portaria_no_005-_designa_servidora.docx.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4157/portaria_no_004-_premio_incentivo_fabyano.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4156/portaria_no_003-_premio_incentivo_sabrina.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4155/portaria_no_002-_premio_incentivo_pammela.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2023/4136/portaria_no_001_-_nomeia_agente_de_contratacao-pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4198/portaria_no_153-_plano_de_contratacoes_anuais_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4154/portaria_no_152-_paai_2022.docx.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4153/portaria_no_151-_ferias_michele.docx.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4152/portaria_no_150_-_ferias_claudiano.docx.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4151/portaria_no_149_-_ferias_eloi.docx.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4150/portaria_no_148_-_ferias_jamily.docx.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4149/portaria_no_147_-_ferias_juscelene.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4148/portaria_no_146_-_ferias_sandra.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4147/portaria_no_145_-_ferias_cilenez.docx.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4146/portaria_no_144-_ferias_aline.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4145/portaria_no_143-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4144/portaria_no_142-_nomeacao_elena.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4143/portaria_no_141_-_exoneracao_joel.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4142/portaria_no_140-_licenca_maternidade_luciana.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4141/portaria_no_139-_ferias_vanessa.docx.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4140/portaria_no_138-_ferias_salatiel.docx.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4139/portaria_no_137_-_ferias_fabyano.docx.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4138/portaria_no_136-_ferias_david.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4137/portaria_no_135_-_ferias_anderson.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4134/portaria_no_134_-_exonera_servidor_a_pedido_-_brena.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4122/portaria_no_133_-_jogo_do_brasil.docx.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4121/portaria_no_132_-_nomeacao_da_comissao_de_bens_em_almoxarifado.docx.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4120/portaria_no_131-_jogo_do_brasil.docx.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4119/portaria_no_130-_nomeacao_yuri.docx.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4118/portaria_no_129_-_nomeacao_da_comissao_para_elaboracao_do_plano_de_contratacoes_anuais.docx.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4117/portaria_no_128_-_ferias_sabrina.docx.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4116/portaria_no_127_-_ferias_pammela.docx.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4115/portaria_no_126-_revogacao_premio_incentivo_rosilane.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4114/portaria_no_125_-concede_adiconal_servidor-_renata.docx.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4113/portaria_no_124-_ponto_facultativo.docx.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4112/portaria_no_123-_nomeacao_isaac.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4111/portaria_no_122-_nomeacao_gabriele.docx.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4110/portaria_no_121-_nomeacao_brena.docx.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4109/portaria_no_120-_exoneracao_lorrayni.docx.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4108/portaria_no_119-_premio_incentivo_luis_filipe.docx.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4107/portaria_no_118-_premio_incentivo_rosilane.docx.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4106/portaria_no_117-_premio_incentivo_alberto.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4105/portaria_no_116-_premio_incentivo_vanessa.docx.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4104/portaria_no_115-_premio_incentivo_salatiel.docx.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4103/portaria_no_114-_premio_incentivo_anderson.docx.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4102/portaria_no_113-_premio_incentivo_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4101/portaria_no_112_-_ferias_renan.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4100/portaria_no_111_-_ferias_joel.docx.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4099/portaria_no_110_-_ferias_gabriel.docx.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4098/portaria_no_109_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4097/portaria_no_108_-_nomeacao_da_comissao_de_bens_moveis.docx.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4096/portaria_no_107_-_nomeacao_zedenilde.docx.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4093/portaria_no_106_-_ferias_luis_filipe.docx.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4092/portaria_no_105_-_nomeacao_tamiris.docx.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4091/portaria_no_104-_nomeacao_rosinete.docx.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4090/portaria_no_103-_nomeacao_lorrayni.docx.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4089/portaria_no_102-_nomeacao_geovana.docx.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4088/portaria_no_101_-_exoneracao_servidor_-_elena.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4087/portaria_no_100_-_exonera_servidor_-_geovana.docx.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4086/portaria_no_099_-_exonera_servidora_-_suellen.docx.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4085/portaria_no_098_-_exonera_servidora_a_pedido_-_valeriana.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4084/portaria_no_097_-_nomeacao_servidor.docx.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4083/portaria_no_096_-_nomeia_servidor_junior.docx.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4082/portaria_no_095_-_exoneracao_luzenilda.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4081/portaria_no_094_-_nomeia_alberto_gestor_compras.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4080/portaria_no_093_-_nomeacao_de_responsavel_pelo_e-sic..docx.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4079/portaria_no_092_-_nomeacao_de_comissao_permanente_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4078/portaria_no_091_-_nomeia_pregoeiro.docx.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4077/portaria_no_090_-_ferias_fernanda.docx.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4076/portaria_no_089_-_ferias_eduardo.docx.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4075/portaria_no_088_-_ferias_claudineia.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4074/portaria_no_087_-_ferias_cilenez.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4073/portaria_no_086_-_ferias_celia.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4072/portaria_no_085_-_ferias_aline.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4071/portaria_no_084_-_concede_adicional_a_servidor.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4070/portaria_no_083_-_nomeacao_ricardo_carvalho.docx.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4069/portaria_no_082_-_exoneracao_gilberto.docx.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4068/portaria_no_081_-_exonera_carlos_henrique.docx.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4063/portaria_no_080_-_ferias_suellen.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4062/portaria_no_079_-_ferias_alessandra.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4061/portaria_no_078_-_ferias_albmar.docx.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4060/portaria_no_077-_licenca_maternidade_-_taynara.docx.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4059/portaria_no_076_-_exonera_servidora_a_pedido_-_juliene.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4058/portaria_no_075-_nomeacao_werike.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4057/portaria_no_074_-_nomeia_pregoeiro_2022.docx.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4056/portaria_no_073_-_ferias_rafael.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4055/portaria_no_072_-_ferias_gilberto.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4054/portaria_no_071_-_ferias_estefania.docx.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4053/portaria_no_070_-_ferias_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4052/portaria_no_069_-_ponto_facultativo.docx.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4051/portaria_no_068_-_nomeacao_-_karolaine.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4050/portaria_no_067-_exoneracao_e_nomeacao_maria_aparecida.docx.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4049/portaria_no_066_-_ferias_marcos_humberto.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4048/portaria_no_065-_ferias_lucas_pedrosa.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4047/portaria_no_064_-_exonera_servidor_a_pedido_-_franklin.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4046/portaria_no_063_-_nomeia_servidora.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4045/portaria_no_062-_exonera_rutymilla.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4044/portaria_no_061-_designa_servidora_secretaria.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4043/portaria_no_060-_ferias_valdirene.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4042/portaria_no_059-_ferias_silvia.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4041/portaria_no_058-_ferias_renata.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4040/portaria_no_057-_exoneracao_e_nomeacao_drielly.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4035/portaria_no_056-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/4034/portaria_no_055_-_nomeacao_-_elzinete.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3989/portaria_no_053_-_nomeacao_-_gilmara.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3990/portaria_no_054_-_nomeacao_-_lusinete.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3987/portaria_no_051_-_nomeacao_-_arnaldo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3986/portaria_no_050_-_nomeacao_-_rutymila.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3985/portaria_no_049_-_nomeacao_-_wendely.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3984/portaria_no_048_-_nomeacao_-_drielly.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3983/portaria_no_047-_exoneracao_graciela.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3982/portaria_no_046_-_nomeacao_-_valeriana.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3981/portaria_no_045_-_nomeacao_-_luciana.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3980/portaria_no_044_-_nomeacao_-_karla.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3979/portaria_no_043_-_nomeacao_-_paulo.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3978/portaria_no_042_-_nomeacao_-_renato.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3977/portaria_no_041-_exoneracao_e_nomeacao_alberto.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3976/portaria_no_040_-_ferias_euripedes.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3975/portaria_no_039-_ferias_mykaela.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3974/portaria_no_038-_ferias_marcelo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3973/portaria_no_037-_ferias_walace.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3972/portaria_no_36-_exoneracao_samia.docx.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3971/portaria_no_035_-_ferias_alonso.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3970/portaria_no_034_-_ferias_maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3969/portaria_no_033_-_ferias_livia.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3967/portaria_no_032_-_ferias_rosilane.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3966/portaria_no_031-_ponto_facultativo_-_carnaval.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3965/untitled_20220916_084421.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3964/portaria_no_029-_in_geral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3963/portaria_no_028-_designa_servidor_secretaria_valdirene.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3962/portaria_no_027_-_exoneracao_drielly.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3961/portaria_no_025_-_exoneracao_lorrainy.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3960/portaria_no_023_-_exoneracao_sara.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3959/portaria_no_022_-_ferias_odilon.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3958/portaria_no_021-_ferias_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3957/portaria_no_020_-_ferias_graciela.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3956/portaria_no_019_-_ferias_ercilene.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3955/portaria_no_018_-_ferias_sheila.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3954/portaria_no_017_-_ferias_sara.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3953/portaria_no_016_-_ferias_sandra.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3952/portaria_no_015_-_ferias_patricia.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3951/portaria_no_014_-_ferias_murilo.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3950/portaria_no_013_-_ferias_michele.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3949/portaria_no_012_-_ferias_marcia.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3948/portaria_no_011_-_ferias_lorrayni.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3947/portaria_no_010_-_ferias_juscelene.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3946/portaria_no_009_-_ferias_jamily.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3943/portaria_no_007_-_ferias_franklin.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3942/portaria_no_006_-_ferias_eloi.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3941/portaria_no_005_-_ferias_claudiano.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3940/portaria_no_004-_designa_servidora.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3988/portaria_no_052-_exoneracao_e_nomeacao_edna.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3945/portaria_no_008_-_nomeacao_-_assessoras_lico.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3939/portaria_no_003_-_nomeacao_da_comissao_de_bens_em_almoxarifado.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3938/portaria_no_002_-_nomeacao_da_comissao_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2022/3937/portaria_no_001_-_nomeacao_taynara.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/4095/portaria_no_109_-_paai_2022.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3913/portaria_no_108_-_nomeacao_de_comissao_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3936/portaria_no_107_-_exoneracao_ozilia.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3935/portaria_no_106_-_ferias_vanessa.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3934/portaria_no_105_-_ferias_salatiel.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3933/portaria_no_104_-_ferias_luzenilda.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3932/portaria_no_103_-_ferias_fabyano.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3931/portaria_no_102_-_ferias_elena.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3930/portaria_no_101-_ferias_david.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3929/portaria_no_100_-_ferias_anderson.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3928/portaria_no_099-_ferias_alberto.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3927/portaria_no_098_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3926/portaria_no_097-_designa_servidor.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3925/portaria_no_096-_nomeacao_ozilia.docx.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3924/portaria_no_095_-_exoneracao_taynara.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3923/portaria_no_094_-_nomeacao_flaviana_vieira.docx.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3922/portaria_no_093_-_exoneracao_paulo_cesar.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3921/portaria_no_092-_licenca_maternidade_-_livia.docx.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3920/portaria_no_091_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3919/portaria_no_090_-_nomeacao_renan_valadao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3918/portaria_no_089_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3917/portaria_no_088_-_nomeacao_joel_goncalves.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3916/portaria_no_087-_nomeacao_-_gabriel.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3915/portaria_no_086_-_designa_comissao_de_pad.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3914/portaria_no_085-_designa_comissao_sindicancia.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3908/portaria_no_084-_exoneracao_moacir.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3907/portaria_no_083-_exonera_a_pedido_-_girlene.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3906/portaria_no_082_-_designa_servidor_-_fabyano.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3395/portaria_no_081-_covid-19_-_funcionamento_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3394/portaria_no_080-_designa_servidora_-_gleiciane_firme.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3393/portaria_no_079_-_exoneracao_gleiciane.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3392/portaria_no_078-_exoneracao_a_pedido_-_ricardo_souza.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3391/portaria_no_077_-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/3390/portaria_no_076_-_nomeacao_-_fernanda.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/2331/portaria_no_075_-_exoneracao_ana_carolina.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1146/portaria_no_074-_designa_servidor.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1144/portaria_no_73-_ferias_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1143/portaria_no_072-_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1140/portaria_no_071-_ponto_facultativo.docx.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1139/portaria_no_070-_licenca_maternidade_-_samia_marise.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1138/portaria_no_069-_nomeacao_-_gilberto_barteli.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1133/portaria_no_068_-_licenca_maternidade_girlene_ferreira.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/1132/portaria_no_067_-_nomeia_pregoeiro_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/886/portaria_no_066-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/885/portaria_065-2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/860/portaria_no_064-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/878/portaria_no_063_-_nomeacao_-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/877/portaria_no_062_-_exoneracao_helder_tabosa.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/876/portaria_no_061_-_nomeacao_-_drielly_secretaria.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/875/portaria_no_060-nomeacao-_marcos_humberto.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/874/portaria_no_059_-_exoneracao-_joao_floriano_martelo_stein.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/873/portaria_no_058_-_nomeacao_alberto_-_transparencia_setor_de_compras.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/872/portaria_no_057-_nomeacao_servidores_da_comissao_almoxarifado_-__luzenilda_estefania_e_suellem.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/871/portaria_no_056_-__nomeacao_-_helder_tabosa_delfino.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/870/portaria_no_055-_nomeacao_-_fabyano_correa_wagner_-_e-sic..pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/869/portaria_no_054_-__nomeacao-_livia_stein.docx.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/868/portaria_no_053_-_exoneracao_maria_rita_almeida_moraes_araujo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/867/portaria_no_052_-_portaria_ponto_facultativo_carnaval.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/866/portaria_no_051_-_nomeacao_-_edna_aparecida.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/865/portaria_no_050_-_nomeacao_-_assessores_jose_roberto_albmar_medeiros.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/864/portaria_no_049-_ferias_vanessa.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/863/portaria_no_048_-_exoneracao_e_nomeacao_pammela.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/862/portaria_no_047_-_exoneracao_-_biriba.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/861/portaria_no_046_-_exoneracao_-_assessor_jose_roberto_fabricio.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/859/portaria_no_045_-_nomeacao_-_ercilene.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/857/portaria_no_044_-_nomeacao_-_assessores_jose_roberto_samia.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/856/portaria_no_043_-_nomeacao_-_assessores_clovis_moacir_carlos.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/855/portaria_no_042_-_nomeacao_-_renata_martinho_assessora_bidim.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/854/portaria_no_041-_nomeacao_-_assessores_juscelino_joao_floriano.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/853/portaria_no_040_-_nomeacao_-_assessor_alderino.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/852/portaria_no_039-_adicional_por_tempo_de_servico_geovana.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/851/portaria_no_038_-_suspencao_de_ferias_-_alberto.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/849/portaria_no_037_-_suspencao_de_ferias_-anderson.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/848/portaria_no_036_-_nomeacao_-lucas_alves_assessor_bidim.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/847/portaria_no_035_-_nomeacao_-_euripedes.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/846/portaria_no_034-_ferias_alberto.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/845/portaria_no_033-_ferias_anderson.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/844/portaria_no_032_-_nomeacao_-_assessores_leandro_graciela.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/843/portaria_no_031_-_nomeacao_-_assessores_jose_roberto_michele.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/842/portaria_no_030_-_nomeacao_servidores_pamella_gleiciane_e_taynara_iris.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/841/portaria_no_029_-_nomeacao_-_maria_aparecida.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/840/portaria_no_028_-_exoneracao_servidores_guilhermina_nete_leni_e_tiana.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/839/portaria_no_027_-_exoneracao_adriana.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/838/portaria_no_026_-_nomeacao_-_assessores_juscelino_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/837/portaria_no_025_-_nomeacao_-_assessores_aprigio_sheila.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/836/portaria_no_024-_nomeacao_-_assessora_juscelino_henck_mykaela.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/835/portaria_no_023-_nomeacao_-_assessores_sueli_alessandra_e.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/834/portaria_no_022_-_nomeacao_-_assessores_edmar.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/833/portaria_no_021_-_nomeacao_-_drielly.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/832/portaria_no_020_-_nomeacao_-_assessores_alderino.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/831/portaria_no_019_-_nomeacao_-_assessores_jose_roberto.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/830/portaria_no_018_-_nomeacao_-_assessores_aprigio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/829/portaria_no_017_-_nomeacao_-_assessores_valmir.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/828/portaria_no_016_-_comissao_de_levantamento_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/827/portaria_no_015_-_comissao_permanente_de_licitacao_2021.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/826/portaria_no_014_-_nomeacao_servidores_suellen_rosilana_rafael.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/825/portaria_no_013_-_exoneracao_aldeny_alves.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/824/portaria_no_012_-_nomeacao_-_assessores_clovis.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/823/portaria_no_011_-_nomeacao_-_assessores_eliseu.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/822/portaria_no_010_-_nomeacao_-_assessores_leandro.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/821/portaria_no_009_-_nomeacao_-_assessores_liu.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/820/portaria_no_008_-_nomeacao_-_assessoras_lico.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/819/portaria_no_007_-_nomeacao_-_lorrayni_assessora_bidim.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/818/portaria_no_006_-_nomeacao_servidores_david_estefania_geovana_valdirene_elena_alonso_e_mariana.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/817/portaria_no_005_-_exoneracao_e_nomeacao_luis_filipe.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/816/portaria_no_004_-_nomeacao_-_sabrina_schimidt.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/815/portaria_no_003_-_nomeacao_-_fabyano_wagner.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/814/portaria_no_002_-_exoneracao_servidores_ana_paula_marcones_matheus_soares_carol_e_gilberto.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2021/813/portaria_no_001-_designa_servidor_secretaria_salatiel.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/3944/portaria_no_115_-_paai_2021.docx.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/850/portaria_114-2020_-_sistema_de_contadoria_-cronograma_paramentos.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/802/portaria_no_113_-_exoneracao_-_matheus_tiburcio.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/801/portaria_no_112_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/800/portaria_no_111_-_exoneracao_assessores_parlamentar.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/799/portaria_no_110_-_exoneracao_laysa.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/798/portaria_no_109_-_exoneracao_servidores.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/797/portaria_no_108_-_exoneracao_ludmilla_alves.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/796/portaria_no_107_-_ferias_sara.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/795/portaria_no_106_-_exoneracao_-_fabyano_wagner.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/794/portaria_no_105_-_nomeacao_-_gilberto_barteli.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/791/portaria_no_104_-_exoneracao_e_nomeacao_salatiel.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/790/portaria_no_103_-_exoneracao_jayne.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/789/portaria_no_102_-_exoneracao_rosiara.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/788/portaria_no_101_-_premio_incentivo_rosinha_alves.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/787/portaria_no_100_-_exoneracao_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/786/portaria_no_099_-_exoneracao_-_jurandir.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/785/portaria_no_098_-_ferias_klayver_max.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/784/portaria_no_097_-_ferias_aline_celia_maria.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/783/portaria_no_096_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/782/portaria_no_095_-_ferias_isac_marques.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/781/portaria_no_094_-_ferias_aline_victer.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/780/portaria_no_093_-_ferias_elena_dalpra.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/779/portaria_no_092_-_ferias_e_premio_incentivo_claudineia_rafasque.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/778/portaria_no_091-_ferias_e_premio_incentivo_marcos_rogerio.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/777/portaria_no_090_-_ferias_marcia.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/776/portaria_no_089_-_ferias_e_premio_incentivo_alessandra_marcia_silverio_agostinho.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/775/portaria_no_088_-_ferias_e_premio_incentivo_laysa_leito_cachoeiro.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/774/portaria_no_087_-_ferias_jayne_cardoso.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/773/portaria_no_086_-_ferias_e_premio_incentivo_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/772/portaria_no_085_-_designa_servidora_maria_rita_para_secretaria_comissao_de_licitacao.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/766/portaria_no_084-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/765/portaria_no_083_-_ferias_dinha.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/764/portaria_no_082_-_ferias_e_premio_incentivo_brena_coutinho.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/763/portaria_no_081_-filype_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/762/portaria_no_080_-_josiara_faqueres.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/761/portaria_no_079_-_ferias_tiana.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/760/portaria_no_078_-_designa_servidora_ludimila_para_responder_como_secretario_legislativo.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/759/portaria_no_077_-_nomeacao_-_alessandro.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/758/portaria_no_076_-_ferias_fabiano_biriba.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/757/portaria_no_075_-_exoneracao_-_joao.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/756/portaria_no_074_-_nomeacao_-_girlene.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/755/portaria_no_073_-_ferias_rosiara.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/754/portaria_no_072-_designa_servidor_anderson.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/753/portaria_no_071_-_designa_servidora_ludimila_para_responder_como_secretario_legislativo.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/752/portaria_no_070_-_paai_2020.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/751/portaria_no_069_-_ferias_carlos_roberto_buger.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/750/portaria_no_068_-_exoneracao_-_lidiane.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/749/portaria_no_067_-_ferias_caroline_kefler.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/739/portaria_no_066_-_nomeacao_-_andressa_lopes.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/738/portaria_no_065_-_ferias_e_premio_incentivo_layandra_santana.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/737/portaria_no_064_-_ferias_maria_nete.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/736/portaria_no_063_-_licenca_maternidade_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/735/portaria_no_062_-_nomeacao_-_ludmilla_leite.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/734/portaria_no_061_-_regras_encerramento_de_mandato.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/733/portaria_no_060_-_regras_atuacao_de_servidores.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/730/portaria_no_059-_covid-19_-_funcionamento_legislativo_1.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/729/portaria_no_058_-_designa_servidor_para_responder_como_diretor_legislativo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/728/portaria_no_057_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/727/portaria_no_056_-_ferias_e_premio_incentivo_renata_martinho.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/726/portaria_no_055_-_ferias_e_premio_incentivo_jorge_gomes.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/725/portaria_no_054-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/724/portaria_no_053_-_ferias_e_premio_incentivo_nivaldo_teles.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/723/portaria_no_052_-_ferias_e_premio_incentivo_sidineia.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/722/portaria_no_051_-_ferias_e_premio_incentivo_cilenez.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/721/portaria_no_050_-_premio_incentivo_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/720/portaria_no_049_-_premio_incentivo_marcones.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/719/portaria_no_048-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/718/portaria_no_047_-_ferias_e_premio_incentivo_gabriely_loose.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/717/portaria_no_046_-_ferias_e_premio_incentivo_vanilda.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/716/portaria_no_045_-_ferias_e_premio_incentivo_marcelo_nunes.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/715/portaria_no_044_-_premio_incentivo_-_dinha.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/714/portaria_no_043-_ferias_e_premio_incentivo_matheus_tiburcio.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/713/portaria_no_042_-_covid-19_-_funcionamento_legislativo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/712/portaria_no_041_-_ferias_maria_odete.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/650/portaria_no_040_-_exoneracao_-_daniel.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/649/portaria_no_039_-_ferias_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/648/portaria_no_038_-_premio_incentivo_-_aldeny.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/647/portaria_no_037_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/646/portaria_no_036_-_exoneracao_-eliseu.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/645/portaria_no_035_-_ferias_e_premio_incentivo_lidiane_candido.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/643/portaria_no_034_-_premio_incentivo_e_adicional_-_leni.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/642/portaria_no_033_-_premio_incentivo_e_adicional_-_carol.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/641/portaria_no_032_-_premio_incentivo_-_carlos.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/640/portaria_no_031_-_premio_incentivo_-_anderson.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/639/portaria_no_030_-_premio_incentivo_-_vanessa.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/638/portaria_no_029_-_premio_incentivo_-_alberto.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/637/portaria_no_028_-_premio_incentivo_-_salatiel.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/636/portaria_no_027_-_premio_incentivo_-_luis_filipe.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/635/portaria_no_026_-_premio_incentivo_-_sebastiana.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/634/portaria_no_025_-_premio_incentivo_-_ivanete.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/633/portaria_no_024_-_covid-19-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/618/portaria_no_023_-_nomeacao_-_edna_aparecida.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/617/portaria_no_022_-_exoneracao_-tina.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/615/portaria_no_21_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/614/portaria_no_020-_premio_incentimo_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/613/portaria_no_019-_premio_incentimo_-_rosiara.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/612/portaria_no_018-_premio_incentimo_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/611/portaria_no_017_-_premio_incentimo_-_jurandir.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/610/portaria_no_016_-_licenca_maternidade_josiara.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/609/portaria_no_015_-_comissao_de_levantamento_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/608/portaria_no_014_-_nomeacao_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/607/portaria_no_013_-_exoneracao_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/605/portaria_no_012-_suspencao_de_ferias_-_fabyano-anderson-marcone.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/603/portaria_no_011_-_nomeacao_-_amanda.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/599/portaria_no_010_-_premio_incentimo_-_adriana_santana.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/598/portaria_no_009_-_ferias_marcones_freitas_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/597/portaria_no_008_-_exoneracao_-_rosimeire.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/596/portaria_no_007_-_nomeacao_-_josilene.docx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/595/portaria_no_006-_ferias_fabyano_correa_wagner.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/594/portaria_no_005-_ferias_anderson_johanson.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/593/portaria_no_004_-_nomeia_pregoeiro_2020.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/592/portaria_no_003_-_comissao_permanente_de_licitacao_2020.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/591/portaria_no_002_-_exoneracao_-_girlene.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2020/590/portaria_no_001-_ferias_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/587/portaria_no_143_-_nomeacao_-jackeline_plantikow.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/579/portaria_no_142_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/578/portaria_no_141_-_ferias_e_premio_incentivo_rosimeire_langamer.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/575/portaria_no_140_-_indicacao_responsavel_pela_sapl.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/574/portaria_no_139-_designa_servidor_secretaria_salatiel_1.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/572/portaria_no_138_-_premio_incentimo_-marcones.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/571/portaria_no_137_-_ferias_eliseu.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/570/portaria_no_136-_ferias_sandra_elena.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/569/portaria_no_135-_ferias_lucas_pedrosa.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/568/portaria_no_134-_ferias_alessandra.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/567/portaria_no_133-_ferias_guilhermina.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/566/portaria_no_132-_ferias_vanessa.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/565/portaria_no_131-_ferias_carol.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/564/portaria_no_130_-_nomeacao_-_aldeny_alves.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/563/portaria_no_129_-_exoneracao_-_aldeny-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/562/portaria_no_128-_comisao_levatamento_de_bens_de_almoxarifado-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/559/portaria_no_127_-_ferias_e_premio_incentivo_isac_marques.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/558/portaria_no_126_-_nomeacao_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/557/portaria_no_125_-_portaria_ponto_facultativo.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/556/portaria_no_124_-_ferias_e_premio_incentivo_claudineia_rafasque.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/553/portaria_no_123_-_exoneracao_-_gilberto.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/552/portaria_no_122_-_nomeacao_-_kleidson_pimentel.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/551/portaria_no_121-_suspencao_de_ferias_-_fabyano.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/542/portaria_no_120_-_nomeacao_-aline_victer.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/541/portaria_no_119_-_exoneracao_-_levi_quirino.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/540/portaria_no_118_-_exoneracao_-_silivia_maria.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/538/portaria_no_117-_exeneracao_e_nomeacao-_matheus_leal.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/524/portaria_no_116-_ferias_rosiara-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/539/portaria_no_115-_ferias_leni__-_duplicada.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/375/portaria_no_114-_ferias_leni.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/374/portaria_no_113_-_ferias_fabyano.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/373/portaria_no_112_-_ferias_adriana.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/372/portaria_no_111-_comisao_levatamento_de_bens_moveis.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/371/portaria_no_110_-_ferias_dinha.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/370/portaria_no_109_-_ferias_e_premio_incentivo_silvia_equer.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/369/portaria_no_108_-_ferias_e_premio_incentivo_rogerinho.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/368/portaria_no_107-_adicional_por_tempo_aldeny.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/367/portaria_no_106_-_ferias_e_premio_incentivo_charlene.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/366/portaria_no_105_-_ferias_e_premio_incentivo_maria_kill.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/329/portaria_no_104_-_exoneracao_-igor.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/328/portaria_no_103_-_nomeacao_-vicentina.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/327/portaria_no_102_-_exoneracao_-_franciele_moraes.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/322/portaria_no_101_-_nomeacao_-marcia_fernanda.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/320/portaria_no_100_-_nomeacao_-_lucas_neves.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/319/portaria_no_099_-_nomeacao_-_fabiano.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/318/portaria_no_098_-_exoneracao_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/317/portaria_no_097_-_exoneracao_-_biriba.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/316/portaria_no_096_-_nomeacao_-_josiara.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/315/portaria_no_095_-_nomeacao_-_fylipe.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/314/portaria_no_094_-_nomeacao_-_matheus_soares_leal.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/313/portaria_no_093_-_revoga_portarias_dinha.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/312/portaria_no_092_-_designa_servidor_secretaria_eliseu.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/311/portaria_no_091_-_exonera_servidor-_albmar.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/287/portaria_no_090_-_premio_incentimo_-eliseu.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/286/portaria_no_089_-_premio_incentimo_-_igor_zilton_dos__xr9EH37.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/285/portaria_no_088-_ferias_e_premio_incentivo_marcelia_zibel.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/284/portaria_no_087-_ferias_e_premio_incentivo_celia_mari_YRpBxuD.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/279/portaria_no_086_-_nomeacao_-_franciele_moraes.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/278/portaria_no_085_-_substitui_servidor_-_buge.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/277/portaria_no_084_-_exoneracao_-_tina.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/276/portaria_no_083_-_licenca_maternidade_carol.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/275/portaria_no_082_-_designa_servidor_secretaria_eliseu.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/274/portaria_no_081_-_exoneracao_-_mickezie.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/273/portaria_no_080_-_nomeacao_-_klayver.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/272/portaria_no_079_-_nomeacao_-_jayne_cardoso.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/271/portaria_no_078_-_ferias_sebastiana_caetano_ferreira_dias.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/270/portaria_no_077-_ferias_e_premio_incentivo_girlene.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/269/portaria_no_076_-_ferias_e_premio_incentivo_elena_dalpra.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/247/portaria_no_075_-_carta_de_intencao_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/246/portaria_no_074_-_ferias_carlos_buger.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/245/portaria_no_073_-_ferias_e_premio_incentivo_brena.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/244/portaria_no_072_-_ferias_e_premio_incentivo_layandra__Ijr8D54.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/243/portaria_no_071_-_ferias_e_premio_incentivo_laysa_leite.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/242/portaria_no_070_-_ferias_dinha.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/241/portaria_no_069_-_exoneracao_-_hingrydd_quirino_westphal.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/231/portaria_no_068_-_exonera_e_nomeia_servidor_salatiel.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/230/portaria_no_067_-_ferias_e_premio_incentivo_sidineia_monteiro.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/229/portaria_no_066_-_ferias_e_premio_incentivo_renata_martinho.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/228/portaria_no_065_-_ferias_e_premio_incentivo_daniel_da_costa.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/227/portaria_no_064_-_ferias_alberto_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/226/portaria_no_063_-_premio_incentimo_-_maria_rita.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/225/portaria_no_062_-_premio_incentimo_-jurandir.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/224/portaria_no_061_-_nomeacao_-_marcos_antonio.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/223/portaria_no_060_-_nomeacao_-_hingrydd_quirino.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/222/portaria_no_059_-_exoneracao_-_thamyris_amaral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/221/portaria_no_058_-_ferias_e_premio_incentivo_-_mickezie.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/220/portaria_no_057_-_ferias_e_premio_incentivo_vanilda_soares.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/219/portaria_no_056_-_ferias_e_premio_incentivo_tales_amorim.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/218/portaria_no_055_-_ferias_e_premio_incentivo_cilenez_ortelan.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/217/portaria_no_054_-_ferias_e_premio_incentivo_jorge_gom_hbFNEth.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/216/portaria_no_053_-_premio_incentimo_-dinha.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/215/portaria_no_052_-_premio_incentimo_-aldeny.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/214/portaria_no_051-_instrucao_normativa_protocolo.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/213/portaria_no_050_-_indicacao_responsavel_pelo_e-sic.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/212/portaria_no_049-_servico_extra_dinha.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/211/portaria_no_048_-_nomeacao_-_matheus_tiburcio.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/210/portaria_no_047_-_ferias_e_premio_incentivo_nivaldo_t_p40clth.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/209/portaria_no_046_-_nomeacao_dinha_secretaria.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/208/portaria_no_045_-_exonera_servidor-_matheus.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/207/portaria_no_044_-_ferias__-maria_odete.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/206/portaria_no_043_-_premio_incentimo_-lucas.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/205/portaria_no_042_-_premio_incentimo_-_gabriely.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/204/portaria_no_041_-_premio_incentimo_-_marcelo.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/268/portaria_no_040_-.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/267/portaria_no_039_-.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/266/portaria_no_038_-.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/265/portaria_no_037_-.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/264/portaria_no_036_-.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/263/portaria_no_035_-.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/262/portaria_no_034_-.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/261/portaria_no_033_-.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/260/portaria_no_032_-.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/259/portaria_no_031_-.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/258/portaria_no_030_-.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/257/portaria_no_029_-.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/256/portaria_no_028_-.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/255/portaria_no_027_-.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/254/portaria_no_026_-.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/253/portaria_no_025_-.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/240/portaria_no_024_-_premio_incentivo_caroline_kefler.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/239/portaria_no_023_-_premio_incentivo_vanessa_soares.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/238/portaria_no_022_-_nomeia_servidor_jurandir_geovani_de_souza.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/203/portaria_no_021_-_exoneracao_-_maria_do_perpetuo.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/202/portaria_no_020_-_nomeacao_-_rosilane.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/201/portaria_no_019_-_exoneracao_tubarao.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/252/portaria_18-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/200/portaria_no_017_-_nomeacao_-_ana_paula.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/199/portaria_no_016_-_nomeacao_-_fabiano_canuto.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/198/portaria_no_015_-_suspencao_de_ferias_-_fabyano_e_anderson.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/197/portaria_no_014_-_nomeacao_-_albmar.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/196/portaria_no_013_-_premio_incentimo_-_girlene.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/195/portaria_no_012_-_premio_incentimo_-_rosiara.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/194/portaria_no_011_-_premio_incentimo_-_adriana.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/193/portaria_no_010_-_premio_incentimo_-_fabyano.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/251/portaria_9-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/192/portaria_no_008_-_exonera_servidor.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/250/portaria_no_007_-.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/191/portaria_no_006_-_prestacao_de_servicos_ordinarios.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/248/portaria_5-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/249/portaria_4-otimizado_1.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/190/portaria_no_003_-_nomeacao_de_pregoeiro.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/189/portaria_no_002_-_comissao_permanente_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2019/188/portaria_no_001_-_designa_servidora_secretaria.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2017/4626/portaria_63-_altera_a_portaria_035-2015.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.baixoguandu.es.leg.br/media/sapl/public/normajuridica/2015/4627/portaria__35-2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G792"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="167.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="166.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>